--- v0 (2026-06-12)
+++ v1 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1070">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1455">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,101 +71,1299 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-4-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Vilar Formoso Fronteira da Paz-Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
+  </si>
+  <si>
+    <t>Um espaço de descoberta e aprendizagem!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Venha conhecer o Vilar Formoso &amp;ndash; Fronteira da Paz, um espa&amp;ccedil;o que transmite uma verdadeira li&amp;ccedil;&amp;atilde;o viva de humanidade, mem&amp;oacute;ria e esperan&amp;ccedil;a, dando a conhecer como Vilar Formoso foi a porta de entrada para a liberdade de milhares de refugiados durante a Segunda Guerra Mundial.&lt;/p&gt; &lt;p&gt;Para tornar a visita mais imersiva e din&amp;acirc;mica, o Memorial, atrav&amp;eacute;s da Divis&amp;atilde;o de Turismo, disponibiliza diversas atividades para todos os p&amp;uacute;blicos e todas as idades:&lt;/p&gt; &lt;p&gt;| Visitas Guiadas em quatro l&amp;iacute;nguas (portugu&amp;ecirc;s, espanhol, franc&amp;ecirc;s e ingl&amp;ecirc;s);&lt;/p&gt; &lt;p&gt;| Peddy-Paper: &amp;ldquo;O Caminho da Liberdade e Esperan&amp;ccedil;a&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| Visitas Desenhadas: &amp;ldquo;Conhece e aprende nesta caminhada&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| Passaporte Familiar: &amp;ldquo;Vilar Formoso &amp;ndash; Fronteira da Paz&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| Passaporte Infantil: &amp;ldquo;Uma viagem at&amp;eacute; &amp;agrave; Liberdade&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| N&amp;uacute;cleo a N&amp;uacute;cleo: &amp;ldquo;Descobrir o Vilar Formoso Fronteira da Paz&amp;rdquo;.&lt;/p&gt; &lt;p&gt;| A Viagem da Vali: Uma viagem de coragem, amizade e novos come&amp;ccedil;os&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e, em fam&amp;iacute;lia, visite este espa&amp;ccedil;o de mem&amp;oacute;ria!&lt;/p&gt; &lt;p&gt;Contatos: + 351 271 149 459 (Chamada para rede fixa nacional) | fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Hor&amp;aacute;rio:&lt;/p&gt; &lt;p&gt;Ter&amp;ccedil;a a Sexta: 09h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados, Domingos e Feriados: 10h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;Encerra: Segundas-feiras, 1 de janeiro, 1 de novembro, 24 e 25 de dezembro&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Informações"},{"name":"Notícias"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/7-1-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Componente de Apoio à Família</t>
+  </si>
+  <si>
+    <t>Assim chegaram ao fim as nossas férias de verão.. e que semanas inesquecíveis!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Vivemos dias repletos de partilha, alegria e novas descobertas. Entre atividades desportivas, mergulhos nas piscinas, momentos refrescantes na Praia Piscina de Castelo Branco, muita criatividade no atelier de express&amp;atilde;o pl&amp;aacute;stica e deliciosos desafios no Masterchefinho, n&amp;atilde;o faltaram motivos para sorrir.&lt;/p&gt; &lt;p&gt;Cada atividade foi oportunidade para aprender, crescer e construir mem&amp;oacute;rias que ficar&amp;atilde;o no cora&amp;ccedil;&amp;atilde;o de todos.&lt;/p&gt; &lt;p&gt;Agradecemos a todas as crian&amp;ccedil;as, pais e &amp;agrave; nossa fant&amp;aacute;stica equipa por tornarem este ver&amp;atilde;o especial.&lt;/p&gt; &lt;p&gt;Agora vamos de f&amp;eacute;rias e voltamos em setembro!&lt;/p&gt; &lt;p&gt;Boas f&amp;eacute;rias a todos!&lt;/p&gt; &lt;p&gt;Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/GVwC" target="_blank"&gt;https://shre.ink/GVwC&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-08-13-at-12.18_-200x300.jpg</t>
+  </si>
+  <si>
+    <t>O Museu não vai de Férias - Verão: O Telégrafo de Ponteiros!</t>
+  </si>
+  <si>
+    <t>Ainda antes da era dos telemóveis, da internet ou das mensagens instantâneas, como se comunicava à distância em tempos de guerra?</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Nos dias 12 e 13 de agosto, o Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s do Museu Hist&amp;oacute;rico-Militar de Almeida (MHMA) abriu as portas a mais uma edi&amp;ccedil;&amp;atilde;o da iniciativa &amp;ldquo;O Museu N&amp;atilde;o Vai de F&amp;eacute;rias &amp;ndash; Ver&amp;atilde;o&amp;rdquo; com a dinamiza&amp;ccedil;&amp;atilde;o da Oficina do Tel&amp;eacute;grafo.&lt;/p&gt; &lt;p&gt;Durante dois dias cheios de descoberta e entusiasmo, mi&amp;uacute;dos e gra&amp;uacute;dos tiveram a oportunidade &amp;uacute;nica de recuar ao s&amp;eacute;culo XIX e explorar o funcionamento do Tel&amp;eacute;grafo de Ponteiros &amp;mdash; engenho idealizado pelo matem&amp;aacute;tico e cart&amp;oacute;grafo portugu&amp;ecirc;s Francisco Ciera (15 de junho de 1763 &amp;ndash; Lisboa / 6 de abril de 1814 (50 anos) Lisboa), e pe&amp;ccedil;a fundamental de transmiss&amp;atilde;o de informa&amp;ccedil;&amp;atilde;o militar em Portugal, designadamente durante as Guerras Peninsulares.&lt;/p&gt; &lt;p&gt;Com recurso a uma r&amp;eacute;plica deste equipamento hist&amp;oacute;rico, os participantes n&amp;atilde;o se limitaram a ouvir a hist&amp;oacute;ria: vestiram a pele de verdadeiros telegrafistas do passado!&lt;/p&gt; &lt;p&gt;Compreenderam a mec&amp;acirc;nica e os c&amp;oacute;digos por detr&amp;aacute;s do envio de sinais utilizando as T&amp;aacute;buas Telegr&amp;aacute;ficas de Ciera.&lt;/p&gt; &lt;p&gt;Descodificaram e transmitiram mensagens secretas em tempo real.&lt;/p&gt; &lt;p&gt;Experimentaram a import&amp;acirc;ncia estrat&amp;eacute;gica da rapidez e da precis&amp;atilde;o na comunica&amp;ccedil;&amp;atilde;o de outros tempos.&lt;/p&gt; &lt;p&gt;A Oficina do Tel&amp;eacute;grafo terminou, mas o ver&amp;atilde;o no MHMA continua recheado de hist&amp;oacute;ria, patrim&amp;oacute;nio e atividades imperd&amp;iacute;veis. Se n&amp;atilde;o teve oportunidade de participar nesta oficina, venha visitar-nos e descobrir de perto as mem&amp;oacute;rias que fazem da Fortaleza de Almeida um lugar &amp;uacute;nico no nosso pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;Local: Museu Hist&amp;oacute;rico-Militar de Almeida&lt;/p&gt; &lt;p&gt;Contactos: museu.militar@cm-almeida.pt | 271 571 229 (Chamada para a rede fixa nacional)&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Cartaz-eclipse_page-0001-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Colaboração Direção-Geral da Saúde (DGS)</t>
+  </si>
+  <si>
+    <t>𝗖𝗼𝗻𝘁𝗲𝘂́𝗱𝗼𝘀 𝗱𝗮 𝗿𝗲𝘀𝗽𝗼𝗻𝘀𝗮𝗯𝗶𝗹𝗶𝗱𝗮𝗱𝗲 𝗱𝗮 𝗲𝗻𝘁𝗶𝗱𝗮𝗱𝗲 𝗿𝗲𝘀𝗽𝗲𝘁𝗶𝘃𝗮.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Recomenda&amp;ccedil;&amp;otilde;es DGS | Eclipse Solar &amp;#9888;&lt;/p&gt; &lt;p&gt;Nunca olhar diretamente para o sol sem a prote&amp;ccedil;&amp;atilde;o adequada (&amp;oacute;culos certificados);&lt;/p&gt; &lt;p&gt;Verificar os &amp;oacute;culos para observa&amp;ccedil;&amp;atilde;o do eclipse:&lt;/p&gt; &lt;p&gt;Utilizar apenas &amp;oacute;culos certificados (marca&amp;ccedil;&amp;atilde;o CE e norma ISO 12312-2 vis&amp;iacute;vel nos &amp;oacute;culos);&lt;/p&gt; &lt;p&gt;Confirmar que os &amp;oacute;culos n&amp;atilde;o apresentam riscos, furos, fissuras ou outros danos;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o utilizar &amp;oacute;culos danificados ou cuja origem seja desconhecida;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o utilizar alternativas aos &amp;oacute;culos certificados:&lt;/p&gt; &lt;p&gt;Os &amp;oacute;culos de sol, mesmo muito escuros, n&amp;atilde;o protegem contra os danos causados pela observa&amp;ccedil;&amp;atilde;o direta do Sol;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o observar o Sol atrav&amp;eacute;s de telesc&amp;oacute;pios, bin&amp;oacute;culos, m&amp;aacute;quinas fotogr&amp;aacute;ficas ou outros equipamentos &amp;oacute;ticos sem filtros solares especificamente concebidos para esse efeito;&lt;/p&gt; &lt;p&gt;Observar o eclipse em seguran&amp;ccedil;a:&lt;/p&gt; &lt;p&gt;Colocar os &amp;oacute;culos antes de olhar para o Sol;&lt;/p&gt; &lt;p&gt;Manter os &amp;oacute;culos colocados durante toda a observa&amp;ccedil;&amp;atilde;o, mesmo na fase de eclipse total;&lt;/p&gt; &lt;p&gt;Retirar os &amp;oacute;culos apenas depois de desviar completamente o olhar do Sol;&lt;/p&gt; &lt;p&gt;Proteger as crian&amp;ccedil;as:&lt;/p&gt; &lt;p&gt;As crian&amp;ccedil;as pequenas ou beb&amp;eacute;s n&amp;atilde;o devem observar diretamente o eclipse, mesmo utilizando &amp;oacute;culos certificados, uma vez que podem retir&amp;aacute;-los inadvertidamente;&lt;/p&gt; &lt;p&gt;Privilegiar m&amp;eacute;todos indiretos de observa&amp;ccedil;&amp;atilde;o, como a proje&amp;ccedil;&amp;atilde;o da imagem do Sol ou a visualiza&amp;ccedil;&amp;atilde;o atrav&amp;eacute;s de transmiss&amp;otilde;es em direto (p.e. televisivas ou digitais);&lt;/p&gt; &lt;p&gt;Nas crian&amp;ccedil;as mais velhas, explicar previamente a forma correta de utiliza&amp;ccedil;&amp;atilde;o dos &amp;oacute;culos e assegurar supervis&amp;atilde;o permanente durante a observa&amp;ccedil;&amp;atilde;o;&lt;/p&gt; &lt;p&gt;Estar atento a sintomas ap&amp;oacute;s a observa&amp;ccedil;&amp;atilde;o:&lt;/p&gt; &lt;p&gt;A observa&amp;ccedil;&amp;atilde;o direta pode provocar les&amp;otilde;es sem dor, pois a retina n&amp;atilde;o tem recetores da dor;&lt;/p&gt; &lt;p&gt;Os sintomas podem-se manifestar horas a dias depois;&lt;/p&gt; &lt;p&gt;A queimadura solar pode provocar, entre outros:&lt;/p&gt; &lt;p&gt;vis&amp;atilde;o turva ou desfocada;&lt;/p&gt; &lt;p&gt;aparecimento de uma mancha ou ponto cego no centro da vis&amp;atilde;o;&lt;/p&gt; &lt;p&gt;altera&amp;ccedil;&amp;atilde;o da perce&amp;ccedil;&amp;atilde;o das cores;&lt;/p&gt; &lt;p&gt;sensibilidade anormal &amp;agrave; luz;&lt;/p&gt; &lt;p&gt;Em caso de sintomas deve ser contactado o SNS 24 para devido aconselhamento e encaminhamento.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/9-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida marca presença na tradicional feira “Martes Mayor” em Ciudad Rodrigo</t>
+  </si>
+  <si>
+    <t>O Município de Almeida através da Divisão de Turismo participou, no dia de hoje, 11 de agosto de 2026, na emblemática feira do Martes Mayor, em Ciudad Rodrigo, dando a conhecer as potencialidades turísticas do concelho a centenas de visitantes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante o evento, o espa&amp;ccedil;o promocional de Almeida destacou-se pela elevada aflu&amp;ecirc;ncia e pelo forte interesse do p&amp;uacute;blico. Registou-se uma grande ades&amp;atilde;o tanto de visitantes interessados em conhecer o territ&amp;oacute;rio pela primeira vez, como de pessoas que, pela proximidade geogr&amp;aacute;fica, j&amp;aacute; conheciam e mant&amp;ecirc;m uma forte liga&amp;ccedil;&amp;atilde;o a Almeida.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o nesta iniciativa refor&amp;ccedil;a os la&amp;ccedil;os de coopera&amp;ccedil;&amp;atilde;o transfronteiri&amp;ccedil;a e consolida o concelho como destino tur&amp;iacute;stico de excel&amp;ecirc;ncia.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;             &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/3-1-212x300.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | CONDICIONAMENTO DE TRÂNSITO | 22.o Cerco de Almeida</t>
+  </si>
+  <si>
+    <t>𝗖𝗲𝗻𝘁𝗿𝗼 𝗛𝗶𝘀𝘁𝗼́𝗿𝗶𝗰𝗼 𝗱𝗲 𝗔𝗹𝗺𝗲𝗶𝗱𝗮 Caros Residentes da Vila de Almeida, Com a aproximação das Comemorações do 22.º Cerco de Almeida, informamos que haverá condicionamentos de trânsito em várias ruas da nossa Vila, com o objetivo de garantir a segurança de residentes, participantes e visitantes, bem como o normal funcionamento das diversas atividades programadas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;#120278;&amp;#120306;&amp;#120315;&amp;#120321;&amp;#120319;&amp;#120316; &amp;#120283;&amp;#120310;&amp;#120320;&amp;#120321;&amp;#120316;&amp;#769;&amp;#120319;&amp;#120310;&amp;#120304;&amp;#120316; &amp;#120305;&amp;#120306; &amp;#120276;&amp;#120313;&amp;#120314;&amp;#120306;&amp;#120310;&amp;#120305;&amp;#120302;&lt;/p&gt; &lt;p&gt;Caros Residentes da Vila de Almeida,&lt;/p&gt; &lt;p&gt;Com a aproxima&amp;ccedil;&amp;atilde;o das Comemora&amp;ccedil;&amp;otilde;es do 22.&amp;ordm; Cerco de Almeida, informamos que haver&amp;aacute; condicionamentos de tr&amp;acirc;nsito em v&amp;aacute;rias ruas da nossa Vila, com o objetivo de garantir a seguran&amp;ccedil;a de residentes, participantes e visitantes, bem como o normal funcionamento das diversas atividades programadas.&lt;/p&gt; &lt;p&gt;Compreendemos que estas altera&amp;ccedil;&amp;otilde;es possam causar alguns constrangimentos e, por isso, agradecemos desde j&amp;aacute; a vossa compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o durante este per&amp;iacute;odo festivo.&lt;/p&gt; &lt;p&gt;Pedimos que:&lt;/p&gt; &lt;p&gt;Respeitem a sinaliza&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria e as indica&amp;ccedil;&amp;otilde;es das autoridades e agentes de tr&amp;acirc;nsito&lt;/p&gt; &lt;p&gt;Planeiem as vossas desloca&amp;ccedil;&amp;otilde;es com anteced&amp;ecirc;ncia, tendo em conta os condicionamentos existentes;&lt;/p&gt; &lt;p&gt;Utilizem, sempre que poss&amp;iacute;vel, meios de desloca&amp;ccedil;&amp;atilde;o alternativos, como a bicicleta ou a desloca&amp;ccedil;&amp;atilde;o a p&amp;eacute;;&lt;/p&gt; &lt;p&gt;Demonstrem compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o para com a organiza&amp;ccedil;&amp;atilde;o, participantes e equipas de apoio ao evento.&lt;/p&gt; &lt;p&gt;As Festas do Cerco constituem um dos momentos mais emblem&amp;aacute;ticos da nossa Vila, reunindo visitantes de todo o pa&amp;iacute;s e do estrangeiro. A colabora&amp;ccedil;&amp;atilde;o de todos &amp;eacute; fundamental para que o evento decorra com seguran&amp;ccedil;a, tranquilidade e sucesso.&lt;/p&gt; &lt;p&gt;&amp;#120276;&amp;#120313;&amp;#120321;&amp;#120306;&amp;#120319;&amp;#120302;&amp;#120304;&amp;#807;&amp;#120316;&amp;#771;&amp;#120306;&amp;#120320; &amp;#120291;&amp;#120316;&amp;#120315;&amp;#120321;&amp;#120322;&amp;#120302;&amp;#120310;&amp;#120320; &amp;#120305;&amp;#120306; &amp;#120295;&amp;#120319;&amp;#120302;&amp;#770;&amp;#120315;&amp;#120320;&amp;#120310;&amp;#120321;&amp;#120316;&lt;/p&gt; &lt;p&gt;Durante a realiza&amp;ccedil;&amp;atilde;o do evento, ser&amp;atilde;o pontualmente cortadas e/ou alteradas a circula&amp;ccedil;&amp;atilde;o ou sentidos de tr&amp;acirc;nsito em curtos espa&amp;ccedil;os de tempo, para facilidade do transporte de materiais e/ou pessoas.&lt;/p&gt; &lt;p&gt;&amp;#120276;&amp;#120322;&amp;#120321;&amp;#120316;&amp;#120319;&amp;#120310;&amp;#120327;&amp;#120302;&amp;#120304;&amp;#807;&amp;#120316;&amp;#771;&amp;#120306;&amp;#120320; &amp;#120305;&amp;#120306; &amp;#120278;&amp;#120310;&amp;#120319;&amp;#120304;&amp;#120322;&amp;#120313;&amp;#120302;&amp;#120304;&amp;#807;&amp;#120302;&amp;#771;&amp;#120316;&lt;/p&gt; &lt;p&gt;Os residentes e demais interessados que necessitem de autoriza&amp;ccedil;&amp;atilde;o para entrada e sa&amp;iacute;da na zona condicionada dever&amp;atilde;o dirigir-se &amp;agrave; Biblioteca Municipal Maria Nat&amp;eacute;rcia Ruivo para registo e valida&amp;ccedil;&amp;atilde;o das respetivas autoriza&amp;ccedil;&amp;otilde;es, a partir do dia 17 at&amp;eacute; ao 27 de agosto 2026, das 9h30m &amp;agrave;s 12h30m e das 14h &amp;agrave;s 17h.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/2026-o-museu-nao-vai-de-ferias-verao-240x300.jpg</t>
+  </si>
+  <si>
+    <t>Oficina do Telégrafo</t>
+  </si>
+  <si>
+    <t>No âmbito do projeto do Serviço Educativo “O Museu Não Vai de Férias”, convidamos todas as crianças e famílias a participar numa divertida viagem ao mundo das comunicações!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito do projeto do Servi&amp;ccedil;o Educativo &amp;ldquo;O Museu N&amp;atilde;o Vai de F&amp;eacute;rias&amp;rdquo;, convidamos todas as crian&amp;ccedil;as e fam&amp;iacute;lias a participar numa divertida viagem ao mundo das comunica&amp;ccedil;&amp;otilde;es!&lt;/p&gt; &lt;p&gt;Nos dias 12 e 13 de agosto, das 15h00 &amp;agrave;s 17h00, os participantes ter&amp;atilde;o a oportunidade de conhecer o funcionamento do tel&amp;eacute;grafo de ponteiro, atrav&amp;eacute;s de uma r&amp;eacute;plica deste importante equipamento hist&amp;oacute;rico, cria&amp;ccedil;&amp;atilde;o de Francisco Ciera e utilizado no s&amp;eacute;c. XIX, durante as Guerras Peninsulares em Portugal. Depois de descobrirem como as mensagens eram transmitidas antigamente, poder&amp;atilde;o colocar os seus conhecimentos em pr&amp;aacute;tica, utilizando o tel&amp;eacute;grafo para comunicar a partir de c&amp;oacute;digos.&lt;/p&gt; &lt;p&gt;Uma atividade educativa, hist&amp;oacute;rica e muito divertida, que alia a aprendizagem &amp;agrave; experimenta&amp;ccedil;&amp;atilde;o e desperta a curiosidade sobre a evolu&amp;ccedil;&amp;atilde;o das comunica&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Venham descobrir como se comunicava antes dos telem&amp;oacute;veis e da Internet!&lt;/p&gt; &lt;p&gt;Dias: 12 e 13 de agosto&lt;/p&gt; &lt;p&gt;Hor&amp;aacute;rio: 15h00 &amp;agrave;s 17h00&lt;/p&gt; &lt;p&gt;Local: Museu Hist&amp;oacute;rico-Militar de Almeida&lt;/p&gt; &lt;p&gt;Informa&amp;ccedil;&amp;otilde;es atrav&amp;eacute;s do email: museu.militar@cm-almeida.pt ou pelo telefone 271 571 229 (chamada para rede fixa nacional)&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Copia-de-A-reserva-esta-praticamente-esgotada-240x300.png</t>
+  </si>
+  <si>
+    <t>Dia Internacional da Juventude | 12 de agosto</t>
+  </si>
+  <si>
+    <t>No âmbito das comemorações do Dia Internacional da Juventude e em alinhamento com a iniciativa promovida pelo Património Cultural, I.P., o Museu Histórico-Militar de Almeida, o CEAMA – Centro de Estudos de Arquitetura Militar de Almeida e o Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes oferecem entrada gratuita a todos os jovens até aos 29 anos, durante o dia 12 de agosto.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Aproveite esta oportunidade para conhecer a hist&amp;oacute;ria, a mem&amp;oacute;ria e o patrim&amp;oacute;nio do concelho de Almeida, atrav&amp;eacute;s da visita aos nossos espa&amp;ccedil;os museol&amp;oacute;gicos.&lt;/p&gt; &lt;p&gt;Esperamos por si!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/22-_Trajeto-e-Pontos_-CA2026-300x212.png</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 | "Da efeméride do Imperador à tomada da Fortaleza: uma visita pela Praça-forte de Almeida" | Visitas técnicas orientadas - 29 e 30 de agosto 2026</t>
+  </si>
+  <si>
+    <t>O Município de Almeida promove, nos próximos dias 29 a 30 de agosto, visitas técnicas com o tema “Da efeméride do Imperador à tomada da Fortaleza: uma visita pela Praça-forte de Almeida”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida promove, nos pr&amp;oacute;ximos dias 29 a 30 de agosto, visitas t&amp;eacute;cnicas com o tema &amp;ldquo;Da efem&amp;eacute;ride do Imperador &amp;agrave; tomada da Fortaleza: uma visita pela Pra&amp;ccedil;a-forte de Almeida&amp;rdquo;. Esta atividade &amp;eacute; um convite para o p&amp;uacute;blico geral, desafiando o visitante a explorar as marcas de guerra deixadas nas muralhas abaluartadas e no centro hist&amp;oacute;rico de Almeida, descobrindo v&amp;aacute;rios pontos de interesse, no contexto do cerco efetuado entre os dias 15 a 28 de agosto de 1810.&lt;/p&gt; &lt;p&gt;O percurso orientado, com uma extens&amp;atilde;o de 2,2km e 1:30H de dura&amp;ccedil;&amp;atilde;o, ocorre no dia 29, s&amp;aacute;bado (10:30H &amp;ndash; 12:00H / 17:30H &amp;ndash; 19:00H) e 30 de agosto, domingo (15:00H &amp;ndash; 16:30H), com ponto de encontro no Centro Interpretativo da Fortalezas Abaluartadas da Raia, Portas Externas de S&amp;atilde;o Francisco, em Almeida.&lt;/p&gt; &lt;p&gt;Reserve j&amp;aacute; o seu lugar at&amp;eacute; dia 27 de agosto!&lt;/p&gt; &lt;p&gt;*Atividade gratuita, mas com inscri&amp;ccedil;&amp;atilde;o obrigat&amp;oacute;ria (Link para inscri&amp;ccedil;&amp;atilde;o: https://forms.gle/TCXQF8D1kJqmYH1A9 ).&lt;/p&gt; &lt;p&gt;Para reservas ou mais informa&amp;ccedil;&amp;otilde;es, de Segunda a Sexta-feira, at&amp;eacute; dia 27 agosto, entre em contato (+351 961 729 563) (Chamada com custo para a rede m&amp;oacute;vel nacional).&lt;/p&gt; &lt;p&gt;Para reservas no dia 28 de agosto, entre em contato com o Museu Hist&amp;oacute;rico-Militar de Almeida pelo telefone (+351 271 571 229) (Chamada com custo para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-09</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC1367-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Corrida de Toiros Mista animou Nave de Haver</t>
+  </si>
+  <si>
+    <t>Decorreu no passado sábado, 8 de agosto, em Nave de Haver, uma Corrida de Touros integrada nas Festas das Peñas 2026, numa tarde marcada pela tradição e pela afición tauromáquica.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no passado s&amp;aacute;bado, 8 de agosto, em Nave de Haver, uma Corrida de Touros integrada nas Festas das Pe&amp;ntilde;as 2026, numa tarde marcada pela tradi&amp;ccedil;&amp;atilde;o e pela &lt;em&gt;afici&amp;oacute;n&lt;/em&gt; taurom&amp;aacute;quica.&lt;/p&gt; &lt;p&gt;O espet&amp;aacute;culo contou com seis toiros de Paulo Caetano, tendo participado os cavaleiros Jo&amp;atilde;o Moura Caetano e Paco Vel&amp;aacute;squez, o &lt;em&gt;matador&lt;/em&gt; Manuel Dias Gomes e os grupos de forcados amadores de Alcochete e do Aposento da Moita.&lt;/p&gt; &lt;p&gt;A iniciativa voltou a reunir popula&amp;ccedil;&amp;atilde;o e aficionados, contribuindo para a valoriza&amp;ccedil;&amp;atilde;o e preserva&amp;ccedil;&amp;atilde;o da tauromaquia enquanto express&amp;atilde;o da tradi&amp;ccedil;&amp;atilde;o e identidade cultural de Nave de Haver e do concelho de Almeida.&lt;/p&gt; &lt;p&gt;No final, o Senhor Presidente da C&amp;acirc;mara Municipal de Almeida, Eng&amp;ordm; Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado foi homenageado pelos Amigos de Nave de Haver, pelo seu reconhecido apoio e defesa da tauromaquia no nosso concelho.&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;strong&gt;&lt;a href="https://shre.ink/GPAM" target="_blank"&gt;https://shre.ink/GPAM&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG_5515-1-225x300.jpg</t>
+  </si>
+  <si>
+    <t>Bisneto de Aristides de Sousa Mendes visita Vilar Formoso Fronteira da Paz- Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
+  </si>
+  <si>
+    <t>Na manhã desta sexta-feira, o Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes recebeu a visita do bisneto, Aristides de Sousa Mendes, acompanhado pela sua esposa e filhos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A fam&amp;iacute;lia teve a oportunidade de explorar os v&amp;aacute;rios n&amp;uacute;cleos num percurso emotivo que retrata a fuga de milhares de refugiados do regime nazi pela fronteira de Vilar Formoso, bem como a a&amp;ccedil;&amp;atilde;o heroica do diplomata portugu&amp;ecirc;s respons&amp;aacute;vel por conceder vistos &amp;agrave; revelia das ordens de Salazar.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Visite o concelho de Almeida e conheça o Gabinete e Aposentos de Lord Wellington na Freineda!</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, convida-o a visitar o concelho, recuar no tempo e conhecer o autêntico Quartel-General do exército anglo-luso do século XIX, situado na freguesia da Freineda.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Gabinete e Aposentos de Lord Wellington, um espa&amp;ccedil;o tur&amp;iacute;stico fascinante, tem despertado cada vez mais a curiosidade de visitantes nacionais e estrangeiros.&lt;/p&gt; &lt;p&gt;Mais do que um local hist&amp;oacute;rico, este espa&amp;ccedil;o prop&amp;otilde;e uma verdadeira imers&amp;atilde;o sensorial onde poder&amp;aacute; conhecer os detalhes e factos marcantes da vida quotidiana da &amp;eacute;poca, imaginar o ambiente que ali se viveu e reconstruir mem&amp;oacute;rias coletivas!&lt;/p&gt; &lt;p&gt;&lt;em&gt;Desperte a sua curiosidade e viva uma experi&amp;ecirc;ncia acolhedora e personalizada para toda a fam&amp;iacute;lia!&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Nota:&lt;/em&gt;&lt;/strong&gt;&lt;em&gt; Para garantir uma experi&amp;ecirc;ncia personalizada, as visitas s&amp;atilde;o realizadas mediante marca&amp;ccedil;&amp;atilde;o pr&amp;eacute;via.&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Hor&amp;aacute;rio de Visitas&lt;/strong&gt;:&lt;/p&gt; &lt;p&gt;Manh&amp;atilde;: 09h30 &amp;ndash; 12h00&lt;/p&gt; &lt;p&gt;Tarde: 14h30 &amp;ndash; 17h00&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Informa&amp;ccedil;&amp;otilde;es e Marca&amp;ccedil;&amp;otilde;es de Visita:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo de Almeida&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Portas de S. Francisco, Almeida&lt;/p&gt; &lt;p&gt;Telefone: 271 149 451 &lt;em&gt;(chamada para rede fixa nacional)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;E-mail: &amp;nbsp;turismo.almeida@cm-almeida.pt&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo de Castelo Mendo&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Rua do Tribunal, n&amp;ordm;5&lt;/p&gt; &lt;p&gt;Telefone: 925 487 591 (chamada para rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;Email: &lt;a href="mailto:turismo.castelomendo@cm-almeida.pt" target="_blank"&gt;turismo.castelomendo@cm-almeida.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Junta de Freguesia da Freineda&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Telefone: 271 616 122 &lt;em&gt;(chamada para rede fixa nacional)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/RS_NaoArrisques_4x5-240x300.jpg</t>
+  </si>
+  <si>
+    <t>Colaboração Associação Portuguesa de Cancro Cutâneo</t>
+  </si>
+  <si>
+    <t>O Município de Almeida associa-se à Campanha de Verão 2026 da Associação de Cancro Cutâneo Sol e verão, sem mitos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Almeida associa-se &amp;agrave; Campanha de Ver&amp;atilde;o 2026 da Associa&amp;ccedil;&amp;atilde;o de Cancro Cut&amp;acirc;neo&lt;/p&gt; &lt;p&gt;Sol e ver&amp;atilde;o, sem mitos. Proteger a pele, sempre.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Mitos sobre o Sol? N&amp;atilde;o arrisques.&amp;rdquo; &amp;eacute; o mote da iniciativa nacional dedicada &amp;agrave; preven&amp;ccedil;&amp;atilde;o dos riscos da exposi&amp;ccedil;&amp;atilde;o solar excessiva e do Cancro da Pele.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de [nome do munic&amp;iacute;pio] associa-se &amp;agrave; Campanha de Ver&amp;atilde;o 2026 da Associa&amp;ccedil;&amp;atilde;o Portuguesa de Cancro Cut&amp;acirc;neo, uma iniciativa que pretende sensibilizar a popula&amp;ccedil;&amp;atilde;o para a import&amp;acirc;ncia de uma exposi&amp;ccedil;&amp;atilde;o solar mais segura.&lt;/p&gt; &lt;p&gt;Usar protetor solar, chap&amp;eacute;u e &amp;oacute;culos de sol, procurar a sombra e evitar as horas de maior intensidade da radia&amp;ccedil;&amp;atilde;o ultravioleta s&amp;atilde;o regras simples e conhecidas. Mas t&amp;atilde;o perigoso como esquec&amp;ecirc;-las &amp;eacute; deixarmo-nos levar por ideias erradas.&lt;/p&gt; &lt;p&gt;Achar que um bronzeado protege a pele, que o nevoeiro evita queimaduras, que s&amp;oacute; &amp;eacute; preciso ter cuidados na praia ou que o Cancro da Pele s&amp;oacute; acontece aos outros pode conduzir a comportamentos de risco.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o excessiva &amp;agrave; radia&amp;ccedil;&amp;atilde;o ultravioleta pode provocar queimaduras, acelerar o envelhecimento da pele e aumentar o risco de Cancro da Pele. A pele tem mem&amp;oacute;ria e os danos acumulam-se ao longo da vida.&lt;/p&gt; &lt;p&gt;A campanha recorda tamb&amp;eacute;m a import&amp;acirc;ncia da preven&amp;ccedil;&amp;atilde;o, do autoexame regular da pele e da aten&amp;ccedil;&amp;atilde;o a sinais ou les&amp;otilde;es que apresentem altera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Todos queremos aproveitar o melhor do ver&amp;atilde;o. Mas sem mitos. Protege a tua pele, hoje. O teu futuro agradece.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es em Associa&amp;ccedil;&amp;atilde;o Portuguesa de Cancro Cut&amp;acirc;neo, Euromelanoma Portugal e Sociedade Portuguesa de Dermatologia e Venereologia.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/763103107_1378965154166335_6257798804134476684_n-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Ação de sensibilização na Fronteira Rodoviária de Vilar Formoso</t>
+  </si>
+  <si>
+    <t>No passado dia 1 de agosto, realizou-se, na fronteira de Vilar Formoso, uma ação de sensibilização para a segurança rodoviária e prevenção de incêndios, integrada na campanha “Sécur’Été 2026 – Verão em Portugal”, promovida pela Associação Cap Magellan.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 1 de agosto, realizou-se, na fronteira de Vilar Formoso, uma a&amp;ccedil;&amp;atilde;o de sensibiliza&amp;ccedil;&amp;atilde;o para a seguran&amp;ccedil;a rodovi&amp;aacute;ria e preven&amp;ccedil;&amp;atilde;o de inc&amp;ecirc;ndios, integrada na campanha &lt;strong&gt;&amp;ldquo;S&amp;eacute;cur&amp;rsquo;&amp;Eacute;t&amp;eacute; 2026 &amp;ndash; Ver&amp;atilde;o em Portugal&amp;rdquo;&lt;/strong&gt;, promovida pela Associa&amp;ccedil;&amp;atilde;o Cap Magellan.&lt;/p&gt; &lt;p&gt;A iniciativa contou com a presen&amp;ccedil;a do Secret&amp;aacute;rio de Estado das Comunidades Portuguesas, Em&amp;iacute;dio Sousa, do Senhor Presidente da C&amp;acirc;mara Municipal de Almeida, Eng.&amp;ordm; Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado, do Senhor Presidente da Junta de Freguesia de Vilar Formoso, Paulo Damasceno, da Senhora Presidente da C&amp;acirc;mara Municipal de Pinhel, Daniela Capelo, do Comandante do Comando Territorial da GNR da Guarda, Coronel Pedro Gon&amp;ccedil;alves, do Comandante do Posto Territorial da GNR de Vilar Formoso, 2&amp;ordm; Sargento Jo&amp;atilde;o Manso, e outras entidades parceiras da a&amp;ccedil;&amp;atilde;o, cujos deram as boas-vindas aos emigrantes desejando-lhes um regresso em seguran&amp;ccedil;a e umas excelentes f&amp;eacute;rias com as suas fam&amp;iacute;lias.&lt;/p&gt; &lt;p&gt;Esta a&amp;ccedil;&amp;atilde;o contou ainda com a participa&amp;ccedil;&amp;atilde;o dos jovens do 13.&amp;ordm; Encontro Europeu de Jovens Lus&amp;oacute;fonos e Lusodescendentes, que colaboraram ativamente na distribui&amp;ccedil;&amp;atilde;o de material informativo e na sensibiliza&amp;ccedil;&amp;atilde;o dos condutores para a ado&amp;ccedil;&amp;atilde;o de comportamentos seguros na estrada e para a preven&amp;ccedil;&amp;atilde;o de inc&amp;ecirc;ndios rurais.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito desta visita, e a convite do Senhor Presidente da C&amp;acirc;mara Municipal de Almeida e do Senhor Presidente da Junta de Freguesia de Vilar Formoso, o Senhor Secret&amp;aacute;rio de Estado das Comunidades Portuguesas visitou ainda o Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes &amp;ndash; Vilar Formoso &amp;ndash; Fronteira da Paz, onde teve oportunidade de conhecer este espa&amp;ccedil;o de homenagem &amp;agrave; mem&amp;oacute;ria dos milhares de refugiados que atravessaram a fronteira durante a Segunda Guerra Mundial e ao legado humanit&amp;aacute;rio do C&amp;ocirc;nsul Aristides de Sousa Mendes.&lt;/p&gt; &lt;p&gt;Esta a&amp;ccedil;&amp;atilde;o teve como principal objetivo sensibilizar os condutores para a ado&amp;ccedil;&amp;atilde;o de comportamentos respons&amp;aacute;veis na estrada, contribuindo para a redu&amp;ccedil;&amp;atilde;o da sinistralidade rodovi&amp;aacute;ria, bem como alertar para a import&amp;acirc;ncia da preven&amp;ccedil;&amp;atilde;o dos inc&amp;ecirc;ndios rurais durante o per&amp;iacute;odo de ver&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida associou-se a esta iniciativa, reafirmando o seu compromisso com a seguran&amp;ccedil;a, a preven&amp;ccedil;&amp;atilde;o e o acolhimento daqueles que escolhem regressar ao nosso concelho nesta &amp;eacute;poca do ano.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida deseja a todos os emigrantes e visitantes umas excelentes f&amp;eacute;rias, um feliz reencontro com as suas fam&amp;iacute;lias e viagens em seguran&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Fotos: Munic&amp;iacute;pio de Almeia e Munic&amp;iacute;pio de Pinhel&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/22_CERCO_DE_ALMEIDA_CARTAZ-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026</t>
+  </si>
+  <si>
+    <t>22ª Recriação Histórica do Cerco de Almeida, a maior recriação histórica do período Napoleónico de Portugal!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;De 28 a 30 de agosto 2026, n&amp;atilde;o perca 3 dias de muita anima&amp;ccedil;&amp;atilde;o e recria&amp;ccedil;&amp;otilde;es hist&amp;oacute;ricas pelas ruas da Fortaleza de Almeida!&lt;/p&gt; &lt;p&gt;Aguardamos a sua visita!&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbJizUcyNYn64lDtFinpuW60zLT5O8h_kxDmi-078Ry0lE8i3vTI-0dGTNwTAy9oxXWGgAZvt68eLNnsotzoTXU1_6PDK7MwBoW6TtyIUq_wCc45TjdOfxSj1Fno2ZB_g6ONcF443XexEGTpvSI4vD4lcuAF88CgpQP-9Lj-rLNgnYx7pqD0y1Fl_Rm2fICfds&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/3-4-240x300.png</t>
+  </si>
+  <si>
+    <t>“A Viagem da Vali": Atividade passa a permanente após elevada procura pelo público infantil no Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
+  </si>
+  <si>
+    <t>Concebida para explicar o Holocausto e a condição dos refugiados às crianças de forma acessível, a atividade “A Viagem da Vali”, registou uma adesão significativa por parte do público infantil e das famílias.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Concebida para explicar o Holocausto e a condi&amp;ccedil;&amp;atilde;o dos refugiados &amp;agrave;s crian&amp;ccedil;as de forma acess&amp;iacute;vel, a atividade &amp;ldquo;A Viagem da Vali&amp;rdquo;, registou uma ades&amp;atilde;o significativa por parte do p&amp;uacute;blico infantil e das fam&amp;iacute;lias. Perante o sucesso e a procura cont&amp;iacute;nua, a iniciativa passa agora a integrar a programa&amp;ccedil;&amp;atilde;o permanente do Vilar Formoso Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes.&lt;/p&gt; &lt;p&gt;Destinada a crian&amp;ccedil;as dos 6 aos 12 anos, a atividade utiliza uma mala chamada Vali que guarda mem&amp;oacute;rias, afetos e sonhos de uma fam&amp;iacute;lia em fuga. A din&amp;acirc;mica aposta na participa&amp;ccedil;&amp;atilde;o ativa dos mais novos atrav&amp;eacute;s dos seis n&amp;uacute;cleos tem&amp;aacute;ticos.&lt;/p&gt; &lt;p&gt;Convidam-se todas as fam&amp;iacute;lias a visitar o Memorial Vilar Formoso Fronteira da Paz e a participar nesta experi&amp;ecirc;ncia marcante, que promete sensibilizar, inspirar e unir diferentes gera&amp;ccedil;&amp;otilde;es em torno dos valores da empatia e da paz.&lt;/p&gt; &lt;p&gt;HOR&amp;Aacute;RIO DE ABERTURA&lt;/p&gt; &lt;p&gt;Ter&amp;ccedil;a a sexta: 9h00 &amp;ndash; 12h30 / 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados, Domingos e Feriados: 10h00 &amp;ndash; 12h30 / 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;DIAS DE ENCERRAMENTO&lt;/p&gt; &lt;p&gt;Segunda-feira, 1 de janeiro, 01 de novembro, 24 e 25 de dezembro&lt;/p&gt; &lt;p&gt;LOCALIZA&amp;Ccedil;&amp;Atilde;O&lt;/p&gt; &lt;p&gt;Largo da Esta&amp;ccedil;&amp;atilde;o&lt;/p&gt; &lt;p&gt;6355 Vilar Formoso&lt;/p&gt; &lt;p&gt;Telf: 271 149 459&lt;/p&gt; &lt;p&gt;Email: fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/5-2-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Centro de Estudos de Arquitetura Militar de Almeida reforça as experiências de visita durante o verão</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através do Centro de Estudos de Arquitetura Militar de Almeida (CEAMA), com o aumento do número de visitantes à Fortaleza de Almeida durante os meses de verão, continua a afirmar-se como um importante espaço para a compreensão da praça-forte de Almeida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Ao longo das &amp;uacute;ltimas semanas, o CEAMA tem recebido visitantes nacionais e estrangeiros interessados em conhecer a evolu&amp;ccedil;&amp;atilde;o da Fortaleza de Almeida, desde o antigo castelo medieval at&amp;eacute; &amp;agrave; atual pra&amp;ccedil;a-forte.&lt;/p&gt; &lt;p&gt;O percurso inclui a interpreta&amp;ccedil;&amp;atilde;o da Porta de Santo Ant&amp;oacute;nio, elemento fundamental do sistema defensivo da fortaleza, e a biblioteca especializada do CEAMA, sendo este mais um apoio &amp;agrave; investiga&amp;ccedil;&amp;atilde;o, regularmente consultado por estudantes, investigadores e outros interessados na hist&amp;oacute;ria e na arquitetura militar de Almeida. Al&amp;eacute;m de uma exposi&amp;ccedil;&amp;atilde;o de maquetas para o visitante entender a hist&amp;oacute;ria do antigo castelo.&lt;/p&gt; &lt;p&gt;A visita ao CEAMA integra-se de forma complementar com os restantes espa&amp;ccedil;os museol&amp;oacute;gicos da Fortaleza de Almeida: o Centro de Interpreta&amp;ccedil;&amp;atilde;o das Fortalezas Abaluartadas da Raia (CIFAR) e o Museu Hist&amp;oacute;rico-Militar de Almeida (MHMA), promovendo uma experi&amp;ecirc;ncia mais completa.&lt;/p&gt; &lt;p&gt;O CEAMA mant&amp;eacute;m o seu programa regular de visitas mediadas, estando aberto &amp;agrave; visita individual, grupos estudantis e/ou tur&amp;iacute;sticos, continuando, assim, a acolher todos aqueles que procuram descobrir as hist&amp;oacute;rias e as transforma&amp;ccedil;&amp;otilde;es que moldaram a Fortaleza de Almeida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC0086-300x200.jpg</t>
+  </si>
+  <si>
+    <t>O Município de Almeida voltou a assinalar o Dia dos Avós, com uma iniciativa, que promoveu o encontro entre gerações</t>
+  </si>
+  <si>
+    <t>No dia 27 de julho, a freguesia de Freixo recebeu idosos das Instituições Particulares de Solidariedade Social (IPSS) do concelho, crianças participantes nos Programas de Férias promovidos pelo Município e jovens da Associação Socio-terapêutica de Almeida, num encontro que celebrou os laços entre gerações.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Ao longo do dia, cerca de 400 participantes partilharam momentos de alegria e anima&amp;ccedil;&amp;atilde;o num programa diversificado, que incluiu a atua&amp;ccedil;&amp;atilde;o do Rancho Folcl&amp;oacute;rico e do Grupo de Cantares da Miuzela, atividades l&amp;uacute;dicas e pedag&amp;oacute;gicas, um almo&amp;ccedil;o-conv&amp;iacute;vio e um baile, que acrescentou boa disposi&amp;ccedil;&amp;atilde;o a este dia t&amp;atilde;o especial.&lt;/p&gt; &lt;p&gt;A entrega de uma lembran&amp;ccedil;a &amp;agrave;s IPSS, elaborada pelas crian&amp;ccedil;as no Atelier dos Louceiros da Malhada Sorda, simbolizou um gesto de carinho e reconhecimento, em homenagem a todos os av&amp;oacute;s, pelo papel que desempenham na transmiss&amp;atilde;o de valores, na preserva&amp;ccedil;&amp;atilde;o das mem&amp;oacute;rias e na uni&amp;atilde;o das fam&amp;iacute;lias.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio agradece a todos os que contribu&amp;iacute;ram para o sucesso desta iniciativa, em especial &amp;agrave; Junta de Freguesia do Freixo, &amp;agrave; Associa&amp;ccedil;&amp;atilde;o Cultural &amp;ldquo;Conhe&amp;ccedil;a a sua Aldeia &amp;ndash; Freixo&amp;rdquo;, aos Mordomos da Festa do Freixo 2026, ao Rancho Folcl&amp;oacute;rico da Miuzela, &amp;agrave; Junta de Freguesia da Malhada Sorda, ao Atelier dos Louceiros, &amp;agrave; Associa&amp;ccedil;&amp;atilde;o S&amp;oacute;cio Terap&amp;ecirc;utica de Almeida e &amp;agrave; Comunidade do Freixo, cuja dedica&amp;ccedil;&amp;atilde;o e esp&amp;iacute;rito de colabora&amp;ccedil;&amp;atilde;o tornaram este dia verdadeiramente especial para todos.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Copia-de-A-reserva-esta-praticamente-esgotada-1-240x300.png</t>
+  </si>
+  <si>
+    <t>Assista na Bancada à Batalha Noturna | Cerco de Almeida</t>
+  </si>
+  <si>
+    <t>Para proporcionar uma experiência envolvente e viver a História de perto, o Município de Almeida, através do Museu Histórico-Militar de Almeida iniciará, a partir de 27 de julho, a venda de lugares para as Bancadas da Batalha noturna da “Recriação Histórica do Cerco”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;S&amp;atilde;o 400 lugares dispon&amp;iacute;veis, no valor de 2&amp;euro; por pessoa.&lt;/p&gt; &lt;p&gt;A idade m&amp;iacute;nima &amp;eacute; de 10 anos.&lt;/p&gt; &lt;p&gt;A Batalha acontecer&amp;aacute; no dia 29 de agosto &amp;agrave;s 23h00 no Fosso do Revelim do Paiol.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Para mais informa&amp;ccedil;&amp;otilde;es contacte:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Museu Hist&amp;oacute;rico-Militar de Almeida&lt;br&gt;Rua da Muralha, s/n&lt;/p&gt; &lt;p&gt;Hor&amp;aacute;rio de Atendimento&lt;br&gt;De ter&amp;ccedil;a a Sexta das 09.15 &amp;agrave;s 12.00 e das 14.00 &amp;agrave;s 17.00 horas.&lt;br&gt;S&amp;aacute;bado, Domingo e Feriados das 10.00 &amp;agrave;s 12.00 e das 14.00 &amp;agrave;s 17.00 horas.&lt;/p&gt; &lt;p&gt;Tel. 271 571 229 (chamada rede fixa nacional) &amp;ndash; E-mail:&amp;nbsp;&lt;a href="mailto:museu.militar@cm-almeida.pt" target="_blank"&gt;museu.militar@cm-almeida.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG-20260723-WA0002-240x300.jpg</t>
+  </si>
+  <si>
+    <t>Aviso à População</t>
+  </si>
+  <si>
+    <t>♻️️ Ajude-nos a manter o concelho limpo e sustentável! ♻️️ Deposite os resíduos no local correto!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;#9851;&amp;#65039;&amp;#65039; Ajude-nos a manter o concelho limpo e sustent&amp;aacute;vel!&lt;/p&gt; &lt;p&gt;&amp;#9851;&amp;#65039;&amp;#65039; Deposite os res&amp;iacute;duos no local correto!&lt;/p&gt; &lt;p&gt;Informamos os mun&amp;iacute;cipes que roupas, cal&amp;ccedil;ado, t&amp;ecirc;xteis usados, sacas de ra&amp;ccedil;&amp;otilde;es vazias, cart&amp;otilde;es/cart&amp;atilde;o e res&amp;iacute;duos verdes n&amp;atilde;o devem ser depositados nos contentores de res&amp;iacute;duos indiferenciados.&lt;/p&gt; &lt;p&gt;&amp;#9989; Roupa, cal&amp;ccedil;ado e t&amp;ecirc;xteis usados devem ser colocados nos contentores pr&amp;oacute;prios para recolha de t&amp;ecirc;xteis.&lt;/p&gt; &lt;p&gt;&amp;#9989; Cart&amp;atilde;o e embalagens de cart&amp;atilde;o devem ser depositados no ecoponto azul.&lt;/p&gt; &lt;p&gt;&amp;#9989; Sacas de ra&amp;ccedil;&amp;otilde;es vazias devem ser encaminhadas para os locais de recolha adequados.&lt;/p&gt; &lt;p&gt;&amp;#9989; Res&amp;iacute;duos verdes (relva, folhas, ramos, restos de poda e jardinagem) devem ser entregues nos locais apropriados.&lt;/p&gt; &lt;p&gt;&amp;#127793; A separa&amp;ccedil;&amp;atilde;o correta dos res&amp;iacute;duos permite a sua valoriza&amp;ccedil;&amp;atilde;o e reciclagem, reduz os custos de tratamento e contribui para a prote&amp;ccedil;&amp;atilde;o do ambiente.&lt;/p&gt; &lt;p&gt;A colabora&amp;ccedil;&amp;atilde;o de todos &amp;eacute; fundamental. Deposite cada res&amp;iacute;duo no contentor adequado. Juntos, constru&amp;iacute;mos um concelho mais limpo e sustent&amp;aacute;vel! &amp;#9851;&amp;#65039;&amp;#127757;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/3-300x200.png</t>
+  </si>
+  <si>
+    <t>Dia Internacional da Arqueologia | 24 de julho 2026</t>
+  </si>
+  <si>
+    <t>Hoje, dia 24 de julho, várias organizações nacionais celebram o Dia Internacional da Arqueologia! Esta comemoração assume múltiplas datas a nível internacional, sendo celebrado no terceiro sábado do mês de outubro nos Estados Unidos, Canadá, Brasil, Austrália e outros mais. Apesar do distinto calendário, o âmbito deste dia é universal, almejando aumentar a consciencialização pública sobre esta disciplina científica, promovendo o património cultural, destacando as contribuições e descobertas relevantes da arqueologia para a sociedade.  Ao longo de três séculos de história, as Muralhas da Praça-forte de Almeida passaram por vários momentos fatídicos da história militar, desde a Guerra da Restauração (1640-1668) até à extinção do aquartelamento militar, em 1927.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Hoje,&amp;nbsp;dia 24 de julho, v&amp;aacute;rias organiza&amp;ccedil;&amp;otilde;es nacionais celebram o&amp;nbsp;&lt;strong&gt;Dia Internacional da Arqueologia&lt;/strong&gt;!&amp;nbsp;Esta comemora&amp;ccedil;&amp;atilde;o&amp;nbsp;assume&amp;nbsp;m&amp;uacute;ltiplas&amp;nbsp;datas&amp;nbsp;a n&amp;iacute;vel internacional, sendo celebrado&amp;nbsp;no terceiro s&amp;aacute;bado do m&amp;ecirc;s de outubro&amp;nbsp;nos&amp;nbsp;Estados Unidos, Canad&amp;aacute;, Brasil,&amp;nbsp;Austr&amp;aacute;lia&amp;nbsp;e&amp;nbsp;outros&amp;nbsp;mais.&amp;nbsp;Apesar do distinto calend&amp;aacute;rio, o &amp;acirc;mbito&amp;nbsp;deste dia &amp;eacute; universal,&amp;nbsp;almejando&amp;nbsp;aumentar a consciencializa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica sobre&amp;nbsp;esta&amp;nbsp;disciplina&amp;nbsp;cient&amp;iacute;fica, promovendo o patrim&amp;oacute;nio cultural,&amp;nbsp;destacando as contribui&amp;ccedil;&amp;otilde;es e descobertas relevantes da arqueologia para a sociedade.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Ao longo de tr&amp;ecirc;s s&amp;eacute;culos de hist&amp;oacute;ria,&amp;nbsp;as Muralhas da Pra&amp;ccedil;a-forte&amp;nbsp;de&amp;nbsp;Almeida&amp;nbsp;passaram&amp;nbsp;por v&amp;aacute;rios momentos fat&amp;iacute;dicos da hist&amp;oacute;ria militar, desde a&amp;nbsp;Guerra da Restaura&amp;ccedil;&amp;atilde;o (1640-1668)&amp;nbsp;at&amp;eacute; &amp;agrave; extin&amp;ccedil;&amp;atilde;o do aquartelamento militar,&amp;nbsp;em 1927. Uma hist&amp;oacute;ria t&amp;atilde;o propensa a eventos b&amp;eacute;licos e &amp;agrave; passagem/ confinamento prolongado&amp;nbsp;de v&amp;aacute;rios indiv&amp;iacute;duos,&amp;nbsp;de proveni&amp;ecirc;ncia&amp;nbsp;local&amp;nbsp;ou&amp;nbsp;distante,&amp;nbsp;proporcionou&amp;nbsp;que aos nossos dias tenham chegado&amp;nbsp;uma&amp;nbsp;grande variedade de&amp;nbsp;curiosos grafitos.&amp;nbsp;Neste contexto, destacamos um&amp;nbsp;conjunto&amp;nbsp;de&amp;nbsp;achados recentes, que nos ajudam a desvendar um pouco da humanidade&amp;nbsp;das pessoas que habitavam Almeida&amp;nbsp;antes de n&amp;oacute;s.&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;O&amp;nbsp;&amp;ldquo;&lt;strong&gt;Alquerque&amp;nbsp;dos 12&lt;/strong&gt;&amp;rdquo;&amp;nbsp;&amp;eacute; um jogo tradicional, tamb&amp;eacute;m conhecido de &amp;ldquo;Jogo do Moinho&amp;rdquo;, considerado por alguns como o antecessor&amp;nbsp;do&amp;nbsp;&amp;ldquo;Jogo das&amp;nbsp;Damas&amp;rdquo;.&amp;nbsp;Gravado em superf&amp;iacute;cie de pedra, &amp;eacute;&amp;nbsp;um achado conhecido e facilmente identific&amp;aacute;vel,&amp;nbsp;praticado desde tempos imemoriais,&amp;nbsp;mas&amp;nbsp;s&amp;atilde;o&amp;nbsp;poucos&amp;nbsp;os casos em que se identificam mais que&amp;nbsp;um&amp;nbsp;por localidade.&amp;nbsp;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Em Almeida&lt;/strong&gt;,&amp;nbsp;no&amp;nbsp;estado atual&amp;nbsp;de investiga&amp;ccedil;&amp;atilde;o&amp;nbsp;para a Carta Arqueol&amp;oacute;gica,&amp;nbsp;&lt;strong&gt;destacam-se&amp;nbsp;3&amp;nbsp;grafitos&amp;nbsp;deste tipo&lt;/strong&gt;: no&amp;nbsp;Solar de S&amp;atilde;o Jo&amp;atilde;o,&amp;nbsp;nas Portas Internas de&amp;nbsp;S&amp;atilde;o Francisco&amp;nbsp;e nas Portas Internas de Santo Ant&amp;oacute;nio!&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;Cada campo de jogo&amp;nbsp;mostra&amp;nbsp;uma trama quadrada&amp;nbsp;com uma s&amp;eacute;rie de 16 quadrados conc&amp;ecirc;ntricos, atravessados por linhas paralelas, perpendiculares&amp;nbsp;e obl&amp;iacute;quas,&amp;nbsp;totalizando&amp;nbsp;25 pontos de convers&amp;atilde;o. Nesses pontos seriam dispostas&amp;nbsp;12&amp;nbsp;pe&amp;ccedil;as,&amp;nbsp;de&amp;nbsp;cada lado do jogador,&amp;nbsp;cujo objetivo &amp;eacute; capturar todas as pe&amp;ccedil;as do advers&amp;aacute;rio ou deix&amp;aacute;-lo sem movimentos poss&amp;iacute;veis.&amp;nbsp;Essas pe&amp;ccedil;as poderiam ser&amp;nbsp;pequenas pedras&amp;nbsp;escuras&amp;nbsp;ou&amp;nbsp;fragmentos&amp;nbsp;de cer&amp;acirc;mica arredondados, conhecendo-se exemplos&amp;nbsp;provenientes&amp;nbsp;do Castelo&amp;nbsp;de Almeida&amp;nbsp;e&amp;nbsp;das Portas Internas de S&amp;atilde;o Francisco.&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;Se conhece algum achado&amp;nbsp;arqueol&amp;oacute;gico&amp;nbsp;e quer contribuir para a constru&amp;ccedil;&amp;atilde;o da Carta Arqueol&amp;oacute;gica do Concelho,&amp;nbsp;contacte-nos atrav&amp;eacute;s do&amp;#8239;&lt;em&gt;e-mail&lt;/em&gt;:&amp;#8239;&lt;a href="mailto:geral.ceama@cm-almeida.pt" target="_blank" rel="noreferrer noopener" target="_blank"&gt;geral.ceama@cm-almeida.pt&lt;/a&gt;&amp;nbsp;&amp;nbsp;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/lettersfromportu00neal_0235-300x207.jpg</t>
+  </si>
+  <si>
+    <t>24 de Julho de 1810 | A Ponte sobre o Côa e a memória do Combate do Côa</t>
+  </si>
+  <si>
+    <t>No dia em que se assinala mais um aniversário do Combate do Côa, recordamos um dos locais mais emblemáticos da Guerra Peninsular: a ponte sobre o rio Côa.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A gravura publicada por Adam Neale em&amp;nbsp;&lt;em&gt;Letters from Portugal and Spain&lt;/em&gt;&amp;nbsp;(1808) (Imagem 1) constitui um not&amp;aacute;vel testemunho iconogr&amp;aacute;fico desta importante travessia. M&amp;eacute;dico militar ao servi&amp;ccedil;o de Arthur Wellesley, Neale registou com grande rigor a paisagem e as infraestruturas militares que encontrou ao longo da campanha, deixando-nos uma representa&amp;ccedil;&amp;atilde;o pormenorizada da ponte antes da destrui&amp;ccedil;&amp;atilde;o de um dos seus arcos, bem como um valioso testemunho da sua import&amp;acirc;ncia estrat&amp;eacute;gica na defesa da Pra&amp;ccedil;a-forte de Almeida.&lt;/p&gt; &lt;p&gt;Foi precisamente nas imedia&amp;ccedil;&amp;otilde;es desta ponte que, a 24 de Julho de 1810, se travou o Combate do C&amp;ocirc;a, entre as tropas anglo-lusas, comandadas por Robert Craufurd, e as for&amp;ccedil;as francesas da Divis&amp;atilde;o Loison. De acordo com a an&amp;aacute;lise do Dr. Marco Noivo, a Batalha do C&amp;ocirc;a (24 de julho de 1810) marcou o arranque da Terceira Invas&amp;atilde;o Francesa, quando a Divis&amp;atilde;o Ligeira de Craufurd foi surpreendida pelo ex&amp;eacute;rcito de Ney. O investigador destaca a resist&amp;ecirc;ncia brit&amp;acirc;nica no recuo at&amp;eacute; &amp;agrave; ponte sobre o rio C&amp;ocirc;a, onde repeliram sucessivos ataques franceses e impuseram severas perdas &amp;agrave;s for&amp;ccedil;as de Napole&amp;atilde;o. O autor conclui que, embora os brit&amp;acirc;nicos tenham retirado &amp;agrave; meia-noite cedendo o terreno, o combate imortalizou a a&amp;ccedil;&amp;atilde;o ousada da Divis&amp;atilde;o Leve na defesa do acesso &amp;agrave; fortaleza de Almeida.&lt;/p&gt; &lt;p&gt;A cena do combate foi posteriormente recriada pela ilustradora hist&amp;oacute;rica Christa Hook (Imagem 2), cuja composi&amp;ccedil;&amp;atilde;o procura representar o momento em que a Divis&amp;atilde;o Ligeira repeliu os granadeiros do 66.&amp;ordm; Regimento de Linha franc&amp;ecirc;s na Ponte do C&amp;ocirc;a.&lt;/p&gt; &lt;p&gt;Duzentos e dezasseis anos depois, estas gravuras continuam a recordar-nos um lugar onde a Hist&amp;oacute;ria deixou uma marca profunda na paisagem e na mem&amp;oacute;ria de Almeida.&lt;/p&gt; &lt;p&gt;Imagem 1:&amp;nbsp;Adam Neale,&amp;nbsp;&lt;em&gt;Bridge over the River Coa near Almeida&lt;/em&gt;. Gravura desenhada por Adam Neale, publicada em&amp;nbsp;&lt;em&gt;Letters from Portugal and Spain, during the Campaigns of 1808 and 1809&lt;/em&gt;. London: Henry Colburn, 1809.&lt;/p&gt; &lt;p&gt;Imagem 2:&amp;nbsp;Christa Hook,&amp;nbsp;&lt;em&gt;La division l&amp;eacute;g&amp;egrave;re repoussant les grenadiers du 66e de ligne sur le pont de la C&amp;ocirc;a&lt;/em&gt;. Ilustra&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica. Reprodu&amp;ccedil;&amp;atilde;o da autora. &amp;copy; Christa Hook.&lt;/p&gt; &lt;p&gt;Imagem 3: Ponte do C&amp;ocirc;a atualmente.&lt;/p&gt; &lt;p&gt;Fontes bibliogr&amp;aacute;ficas&lt;/p&gt; &lt;ul&gt; &lt;li&gt;COBOS, Fernando; CAMPOS, Jo&amp;atilde;o &amp;ndash;&amp;nbsp;&lt;em&gt;Almeida / Ciudad Rodrigo: la fortificaci&amp;oacute;n de la Raya Central = A Fortifica&amp;ccedil;&amp;atilde;o da Raia Central&lt;/em&gt;. [Ciudad Rodrigo]: Consorcio Transfronterizo de Ciudades Amuralladas, 2013.&lt;/li&gt; &lt;li&gt;NEALE, Adam &amp;ndash;&amp;nbsp;&lt;em&gt;Letters from Portugal and Spain, during the Campaigns of 1808 and 1809&lt;/em&gt;. London: Henry Colburn, 1809.&lt;/li&gt; &lt;li&gt;NOIVO, Marco Ant&amp;oacute;nio do Carmo Gomes &amp;ndash;&amp;nbsp;&lt;em&gt;Battlefield Tourism: Strategies and Tactics for the Development and Tourism Planning of the Battlefields of the War of Independence/Peninsular War in Spain and Portugal&lt;/em&gt;. Tese de Doutoramento. Sevilha: Faculdade de Turismo e Finan&amp;ccedil;as, Universidade de Sevilha, 2023.&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/cartaz-214x300.jpg</t>
+  </si>
+  <si>
+    <t>Entre Ruas e Ruelas - No papel do explorador, Castelo Mendo um tesouro a céu aberto</t>
+  </si>
+  <si>
+    <t>Sob o mote “Entre Ruas e Ruelas”, o Município de Almeida, através da Divisão de Turismo lança uma atividade de exploração interativa, desenhada para miúdos e graúdos, que promete transformar qualquer visitante num verdadeiro explorador.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Sob o mote &amp;ldquo;Entre Ruas e Ruelas&amp;rdquo;, o Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s da Divis&amp;atilde;o de Turismo lan&amp;ccedil;a uma atividade de explora&amp;ccedil;&amp;atilde;o interativa, desenhada para mi&amp;uacute;dos e gra&amp;uacute;dos, que promete transformar qualquer visitante num verdadeiro explorador.&lt;/p&gt; &lt;p&gt;Esta atividade convida a descobrir os segredos e as lendas de Castelo Mendo e olhar para detalhes de cada recanto desta aldeia medieval.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e venha explorar o tesouro de Castelo Mendo a c&amp;eacute;u aberto!&lt;/p&gt; &lt;p&gt;&amp;#120284;&amp;#120315;&amp;#120307;&amp;#120316;&amp;#120319;&amp;#120314;&amp;#120302;&amp;#120304;&amp;#807;&amp;#120316;&amp;#771;&amp;#120306;&amp;#120320;:&lt;/p&gt; &lt;p&gt;Turismo Municipal de Castelo Mendo:&lt;/p&gt; &lt;p&gt;Contacto telef&amp;oacute;nico: 964 120 932 (Chamada para a rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;E-mail: turismo.castelomendo@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Ponto de partida: Turismo Municipal de Castelo Mendo&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-07-21-at-16.56.284-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Sessão Plenária do Conselho Local de Ação Social</t>
+  </si>
+  <si>
+    <t>No dia 21 de julho, realizou-se a sessão plenária do Conselho Local de Ação Social, reunindo os parceiros da Rede Social para analisar, acompanhar e discutir iniciativas estratégicas para o desenvolvimento social do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante a reuni&amp;atilde;o foram abordados os seguintes temas:&lt;/p&gt; &lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o da Estrat&amp;eacute;gia Local de Habita&amp;ccedil;&amp;atilde;o;&lt;/p&gt; &lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o da execu&amp;ccedil;&amp;atilde;o f&amp;iacute;sica do projeto &amp;ldquo;CLDS 5G &amp;ndash; Almeida+ Inclusiva&amp;rdquo;, relativa ao primeiro semestre do ano de 2026;&lt;/p&gt; &lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o do Relat&amp;oacute;rio de Monitoriza&amp;ccedil;&amp;atilde;o do Servi&amp;ccedil;o de Atendimento e Acompanhamento Social/Rendimento Social de Inser&amp;ccedil;&amp;atilde;o;&lt;/p&gt; &lt;p&gt;Apresenta&amp;ccedil;&amp;atilde;o das conclus&amp;otilde;es do projeto Radar Social;&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o terminou com um momento de partilha e di&amp;aacute;logo entre os parceiros, refor&amp;ccedil;ando a coopera&amp;ccedil;&amp;atilde;o, a articula&amp;ccedil;&amp;atilde;o institucional e o compromisso conjunto com a promo&amp;ccedil;&amp;atilde;o do desenvolvimento social do concelho.&lt;/p&gt; &lt;p&gt;Continuamos a trabalhar em rede para construir respostas sociais eficazes, inclusivas e pr&amp;oacute;ximas das necessidades da nossa comunidade.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-4-240x300.png</t>
+  </si>
+  <si>
+    <t>Descubra as Profissões Antigas do Concelho de Almeida com a Iniciativa "Entre Turismos Municipais" | Uma atividade perfeita para fazer em família!</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo convida a fazer uma viagem no tempo!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; Atrav&amp;eacute;s da iniciativa &amp;ldquo;Entre Turismos Municipais: Almeida, Castelo Mendo e Vilar Formoso&amp;rdquo;, prop&amp;otilde;e-se um roteiro para reviver e homenagear as antigas profiss&amp;otilde;es e artes ancestrais que moldaram a identidade do concelho.&lt;/p&gt; &lt;p&gt;Como participar?&lt;/p&gt; &lt;p&gt;1- Dirija-se a qualquer um dos tr&amp;ecirc;s Turismo Municipal (Almeida, Castelo Mendo ou Vilar Formoso)&lt;/p&gt; &lt;p&gt;2- Levante a sua Brochura&lt;/p&gt; &lt;p&gt;3- Siga o roteiro sugerido, explore as tr&amp;ecirc;s localidades e desvende os segredos dos of&amp;iacute;cios tradicionais!&lt;/p&gt; &lt;p&gt;Se tiver d&amp;uacute;vidas ou pretender planear a sua visita com anteced&amp;ecirc;ncia, entre em contacto com um dos turismos municipais:&lt;/p&gt; &lt;p&gt;Turismo de Almeida: *271 149 451 | turismo.almeida@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Turismo de Castelo Mendo: **964 120 932 | turismo.castelomendo@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Turismo de Vilar Formoso: *271 518 140 | turismo.vf@cm-almeida.pt&lt;/p&gt; &lt;p&gt;*Chamada para rede fixa nacional&lt;/p&gt; &lt;p&gt;**Chamada para rede m&amp;oacute;vel nacional&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CTNDH_26-240x300.jpg</t>
+  </si>
+  <si>
+    <t>Colaboração com Junta de Freguesia de Nave de Haver</t>
+  </si>
+  <si>
+    <t>Conteúdos da responsabilidade da entidade respetiva.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-07-16-at-14.07.42-1-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Férias Municipais de Verão</t>
+  </si>
+  <si>
+    <t>Chegou ao fim mais uma edição do Programa Municipal – Férias de Verão!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Chegou ao fim mais uma edi&amp;ccedil;&amp;atilde;o do Programa Municipal &amp;ndash; F&amp;eacute;rias de Ver&amp;atilde;o!&lt;/p&gt; &lt;p&gt;Ao longo deste per&amp;iacute;odo, crian&amp;ccedil;as e jovens, com idades compreendidas entre os 6 e os 16 anos, participaram num vasto conjunto diversificado de atividades, cuidadosamente preparadas para lhes proporcionar umas f&amp;eacute;rias enriquecedoras e ativas. Entre Desporto, Piscinas, 2 dias na Praia da Barra (&amp;Iacute;lhavo), Piquenique Liter&amp;aacute;rio, Cinema, n&amp;atilde;o faltaram oportunidades para brincar, aprender, descobrir e ajudar e contribuir no desenvolvimento pessoal.&lt;/p&gt; &lt;p&gt;Porque as f&amp;eacute;rias s&amp;atilde;o muito mais do que uma pausa letiva, cada dia foi uma oportunidade para crescer, estimular a curiosidade, desenvolver novas compet&amp;ecirc;ncias e viver experi&amp;ecirc;ncias &amp;uacute;nicas, sempre num ambiente de conv&amp;iacute;vio, partilha e alegria.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio agradece a todos os colaboradores, a dedica&amp;ccedil;&amp;atilde;o e o empenho envolvidos na organiza&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o do programa, bem como a confian&amp;ccedil;a depositada pelas fam&amp;iacute;lias e a participa&amp;ccedil;&amp;atilde;o entusiasta de todas as crian&amp;ccedil;as e jovens, fatores determinantes para o sucesso de mais uma edi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Na pr&amp;oacute;xima semana estaremos de regresso com novas atividades, no &amp;acirc;mbito da Componente de Apoio &amp;agrave; Fam&amp;iacute;lia.&lt;/p&gt; &lt;p&gt;Boas F&amp;eacute;rias e at&amp;eacute; breve!&lt;/p&gt; &lt;p&gt;Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/jvPP" target="_blank"&gt;https://shre.ink/jvPP&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Informações"}]</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC9661-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Feira da Diversidade 2026</t>
+  </si>
+  <si>
+    <t>Ontem, dia 17 de julho de 2026, o Município de Almeida esteve presente na inauguração e Sessão Solene da Feira da Diversidade, no Pavilhão Multiusos de Vilar Formoso.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A Vereadora da C&amp;acirc;mara Municipal de Almeida, Prof.&amp;ordf; Isabel Pereira, teve a honra de intervir na Sess&amp;atilde;o Solene, reafirmando o compromisso do Munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o da inclus&amp;atilde;o, da igualdade de oportunidades e do respeito pela diversidade.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio felicita a organiza&amp;ccedil;&amp;atilde;o por esta iniciativa, que promove valores essenciais de cidadania, partilha e inclus&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/jqwt" target="_blank"&gt;https://shre.ink/jqwt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/4-2-300x200.png</t>
+  </si>
+  <si>
+    <t>Visite o Vilar Formoso Fronteira da Paz - Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes e conheça os seus serviços turísticos</t>
+  </si>
+  <si>
+    <t>Localizado ao lado da estação ferroviária de Vilar Formoso, o Memorial convida-o a embarcar numa viagem imersiva através de 6 núcleos distintos, que permitem reviver os passos daqueles que procuraram a salvação em Portugal durante a Segunda Guerra Mundial.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Para garantir que todos os visitantes (individualmente, em fam&amp;iacute;lia ou em grupos organizados) usufruam ao m&amp;aacute;ximo desta experi&amp;ecirc;ncia de forma confort&amp;aacute;vel, o memorial disponibiliza um conjunto de servi&amp;ccedil;os tur&amp;iacute;sticos:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Visitas Guiadas (Portugu&amp;ecirc;s, espanhol, franc&amp;ecirc;s e ingl&amp;ecirc;s)&lt;/li&gt; &lt;li&gt;Peddy Paper &amp;ldquo;&lt;em&gt;O Caminho da Liberdade e Esperan&amp;ccedil;a&lt;/em&gt;&amp;rdquo;&lt;/li&gt; &lt;li&gt;Visitas Desenhadas &amp;ldquo;&lt;em&gt;Conhece e aprende nesta caminhada&lt;/em&gt;&amp;rdquo;&lt;/li&gt; &lt;li&gt;Passaporte Familiar &amp;ldquo;&lt;em&gt;Vilar Formoso-Fronteira da Paz&lt;/em&gt;&amp;rdquo;&lt;/li&gt; &lt;li&gt;Passaporte Infantil &amp;ldquo;Uma viagem at&amp;eacute; &amp;aacute; Liberdade&amp;rdquo;&lt;/li&gt; &lt;li&gt;&amp;ldquo;N&amp;uacute;cleo a N&amp;uacute;cleo: Descobrir o Vilar Formoso Fronteira da Paz&amp;rdquo;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;em&gt;Desperte a sua curiosidade e descubra um espa&amp;ccedil;o onde a mem&amp;oacute;ria se transforma numa li&amp;ccedil;&amp;atilde;o viva de humanidade e toler&amp;acirc;ncia para o presente.&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Planeie a sua visita:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Localiza&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; Largo da Esta&amp;ccedil;&amp;atilde;o, 6355-272 Vilar Formoso&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Contatos:&lt;/strong&gt; + 351&amp;nbsp;271&amp;nbsp;149&amp;nbsp;459 (Chamada para rede fixa nacional) | &lt;a href="mailto:fronteiradapaz@cm-almeida.pt" target="_blank"&gt;fronteiradapaz@cm-almeida.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Hor&amp;aacute;rio:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Ter&amp;ccedil;a a Sexta: 09h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados, Domingos e Feriados: 10h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;Encerra: Segundas-feiras, 1 de janeiro, 1 de novembro, 24 e 25 de dezembro.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Aviso No35/2026/AH | Aplicação de Herbicida na Freguesia de Vilar Formoso</t>
+  </si>
+  <si>
+    <t>#municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/flyer_redes_recrutamento_frente-240x300.png</t>
+  </si>
+  <si>
+    <t>Colaboração Guarda Nacional Republicana</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A presente iniciativa destina-se, em especial, a jovens em idade de recrutamento, entre os 18 anos e os 26 anos, procurando dar a conhecer as oportunidades de ingresso na Guarda e incentivar a apresenta&amp;ccedil;&amp;atilde;o de candidaturas por parte de potenciais interessados.&lt;/p&gt; &lt;p&gt;A informa&amp;ccedil;&amp;atilde;o completa sobre o procedimento concursal, condi&amp;ccedil;&amp;otilde;es de acesso e demais esclarecimentos encontra-se dispon&amp;iacute;vel no portal oficial de recrutamento da GNR, em &lt;a href="https://recrutamento.gnr.pt" target="_blank"&gt;recrutamento.gnr.pt&lt;/a&gt;&lt;/p&gt;    &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-07-07-at-15.38-300x200.jpg</t>
+  </si>
+  <si>
+    <t>O Museu Histórico-Militar de Almeida encheu-se de juventude, curiosidade e história!</t>
+  </si>
+  <si>
+    <t>Entre os dias 7 e 9 de junho 2026, o Município de Almeida, através do Museu Histórico-Miitar de Almeida, teve a enorme alegria de receber um grupo de alunos do Colégio da Via Sacra, vindos de Viseu.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante estes tr&amp;ecirc;s dias, cerca de 120 jovens tiveram a oportunidade de mergulhar na nossa hist&amp;oacute;ria atrav&amp;eacute;s da oferta do Servi&amp;ccedil;o Educativo do Museu. Foi uma aut&amp;ecirc;ntica viagem no tempo, repleta de aprendizagem, novas descobertas e, claro, muita anima&amp;ccedil;&amp;atilde;o!&lt;/p&gt; &lt;p&gt;Acreditamos que conhecer o patrim&amp;oacute;nio &amp;eacute; a melhor forma de o preservar para o futuro. Agradecemos ao Col&amp;eacute;gio da Via Sacra pela visita e por terem escolhido o Munic&amp;iacute;pio de Almeida e o Museu Hist&amp;oacute;rico-Militar de Almeida para esta enriquecedora experi&amp;ecirc;ncia educativa.&lt;/p&gt; &lt;p&gt;Esperamos ver-vos em breve!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;       &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC9646-200x300.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida e a Associação Just a Change unem esforços para reabilitar habitações</t>
+  </si>
+  <si>
+    <t>Uma parceria que faz a diferença na vida das pessoas!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa CAMP IN &amp;ndash; Almeida 2026, decorre entre os dias 13 e 25 de julho e tem como objetivo a realiza&amp;ccedil;&amp;atilde;o de interven&amp;ccedil;&amp;otilde;es de reabilita&amp;ccedil;&amp;atilde;o e melhoria em cinco habita&amp;ccedil;&amp;otilde;es, localizadas nas freguesias de Castelo Bom, Freixo, Jun&amp;ccedil;a, Miuzela e Nave de Haver.&lt;/p&gt; &lt;p&gt;Os trabalhos de reabilita&amp;ccedil;&amp;atilde;o das habita&amp;ccedil;&amp;otilde;es s&amp;atilde;o realizados por equipas t&amp;eacute;cnicas especializadas e contam com a colabora&amp;ccedil;&amp;atilde;o de 18 jovens volunt&amp;aacute;rios, mobilizados pela Associa&amp;ccedil;&amp;atilde;o Just a Change .&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida comparticipa as interven&amp;ccedil;&amp;otilde;es, assegura o alojamento, a alimenta&amp;ccedil;&amp;atilde;o dos volunt&amp;aacute;rios, o apoio t&amp;eacute;cnico e log&amp;iacute;stico, a gest&amp;atilde;o dos res&amp;iacute;duos das obras e a articula&amp;ccedil;&amp;atilde;o com os Presidentes das Juntas de Freguesia envolvidas.&lt;/p&gt; &lt;p&gt;Esta parceria evidencia a import&amp;acirc;ncia da coopera&amp;ccedil;&amp;atilde;o entre o Munic&amp;iacute;pio e o setor solid&amp;aacute;rio, refor&amp;ccedil;ando o impacto do trabalho conjunto na melhoria das condi&amp;ccedil;&amp;otilde;es de vida das comunidades mais vulner&amp;aacute;veis. Simultaneamente, enaltece a dedica&amp;ccedil;&amp;atilde;o, o esp&amp;iacute;rito de miss&amp;atilde;o e o compromisso c&amp;iacute;vico destes jovens, que optam por dedicar parte das suas f&amp;eacute;rias ao voluntariado, contribuindo ativamente para a promo&amp;ccedil;&amp;atilde;o de respostas sociais inclusivas.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbGWkWOGJH0do3a4Vq7TTAqnPSNmEhhAtcQSMJVhxp6mL8TgM77Ep8lBGuuzarZTZRM5uFAkWSU9wX2L0ktDpaj6zXN8zarkPWy5kLdnNt4kb-7E4t6ubC5OsPdQLQNkdLS9UBvAiWqh0Ss7EMyXco4FZ2wgUyo-jkqFm2R-fHbBA&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-2-300x200.png</t>
+  </si>
+  <si>
+    <t>Um Convite aos Sentidos: “Sabores que a distância e o tempo não apagam"</t>
+  </si>
+  <si>
+    <t>Até dia 31 de agosto de 2026, os Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso convidam-no a embarcar numa viagem gastronómica.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; A iniciativa &amp;ldquo;Sabores que a dist&amp;acirc;ncia e o tempo n&amp;atilde;o apagam&amp;rdquo; &amp;eacute; uma oportunidade para valorizar, saborear e adquirir o melhor dos produtos locais, ligando quem visita &amp;agrave; autenticidade de quem produz.&lt;/p&gt; &lt;p&gt;Visite e parta &amp;agrave; descoberta desta Rota de Sabores:&lt;/p&gt; &lt;p&gt;&amp;#10145;Em Almeida: Deixe-se guiar pelo aroma e pela tradi&amp;ccedil;&amp;atilde;o na mostra &amp;ldquo;Do Olival &amp;agrave; Colmeia&amp;rdquo;.&lt;/p&gt; &lt;p&gt;&amp;#10145;Em Castelo Mendo: Renda-se &amp;agrave; do&amp;ccedil;aria e aos segredos guardados na mostra &amp;ldquo;Saber e Sabor&amp;rdquo;.&lt;/p&gt; &lt;p&gt;&amp;#10145;Em Vilar Formoso: Embarque numa verdadeira e enriquecedora &amp;ldquo;Viagem aos sabores tradicionais&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Muito mais do que exposi&amp;ccedil;&amp;otilde;es!&lt;/p&gt; &lt;p&gt;Prepararam-se atividades din&amp;acirc;micas, oficinas interativas e jogos pensados ao pormenor para mi&amp;uacute;dos e gra&amp;uacute;dos, ideais para criar mem&amp;oacute;rias inesquec&amp;iacute;veis.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e venha visitar as exposi&amp;ccedil;&amp;otilde;es em Fam&amp;iacute;lia!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-1-240x300.png</t>
+  </si>
+  <si>
+    <t>Adoções no CROAA</t>
+  </si>
+  <si>
+    <t>Esta é a Jannette, foi adotada no CROAA – Centro de Recolha Oficial de Animais de Almeida, estando agora a usufruir da sua nova família e do novo lar!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;No primeiro semestre de 2026, foram adotados 10 c&amp;atilde;es e 7 gatos.&lt;/p&gt; &lt;p&gt;Aos animais adotados o Munic&amp;iacute;pio de Almeida oferece a esteriliza&amp;ccedil;&amp;atilde;o, microchip, vacina da raiva, desparasita&amp;ccedil;&amp;atilde;o e est&amp;atilde;o isentos de licen&amp;ccedil;a anual na Junta de Freguesia.&lt;/p&gt; &lt;p&gt;Conhe&amp;ccedil;a os animais dispon&amp;iacute;veis em https://croaa.cm-almeida.pt/&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-07-10-at-10.57.55-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Primeira semana das Férias Municipais: missão cumprida!</t>
+  </si>
+  <si>
+    <t>Que semana incrível!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Entre mergulhos, brincadeiras e muitas descobertas, vivemos dias repletos de divers&amp;atilde;o, energia e boa disposi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Ao longo da semana, partilh&amp;aacute;mos um dia muito especial com os companheiros da ASTA, refresc&amp;aacute;mo-nos nas Piscinas de Valverde e da Aldeia de S&amp;atilde;o Sebasti&amp;atilde;o e encerr&amp;aacute;mos esta primeira etapa da melhor forma, com uma visita ao Naturwaterpark, em Vila Real, onde a anima&amp;ccedil;&amp;atilde;o e a divers&amp;atilde;o estiveram garantidas.&lt;/p&gt; &lt;p&gt;O melhor de tudo? Os sorrisos, as novas amizades e as mem&amp;oacute;rias que v&amp;atilde;o ficar para sempre.&lt;/p&gt; &lt;p&gt;Agora &amp;eacute; tempo de recuperar energias para a pr&amp;oacute;xima semana, que promete trazer ainda mais atividades, aventuras e momentos inesquec&amp;iacute;veis.&lt;/p&gt; &lt;p&gt;Bom fim de semana!&lt;br&gt;&lt;br&gt;Mais Fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/jvPP" target="_blank"&gt;https://shre.ink/jvPP&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;          &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/740622249_1410892220865215_4081137656261564816_n-300x200.png</t>
+  </si>
+  <si>
+    <t>Município de Almeida participa na Sessão de Arranque Regional do Projeto Just a Change</t>
+  </si>
+  <si>
+    <t>A Vereadora do Pelouro da Ação Social.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Prof. Isabel Pereira esteve presente na Sess&amp;atilde;o de Arranque Regional do projeto Just a Change | CIMRBSE, que decorreu no dia 6 de julho, no Centro Cultural de Celorico da Beira.&lt;/p&gt; &lt;p&gt;Nesta sess&amp;atilde;o foram apresentadas as interven&amp;ccedil;&amp;otilde;es previstas para 2026 nos Munic&amp;iacute;pios de Almeida, Celorico da Beira, Fornos de Algodres, Guarda, Manteigas e Sabugal.&lt;/p&gt; &lt;p&gt;No nosso concelho, ter&amp;atilde;o in&amp;iacute;cio, no pr&amp;oacute;ximo dia 13 de julho, as obras em cinco habita&amp;ccedil;&amp;otilde;es, sinalizadas pelo Servi&amp;ccedil;o de A&amp;ccedil;&amp;atilde;o Social, uma iniciativa que visa melhorar as condi&amp;ccedil;&amp;otilde;es de habitabilidade e promover uma maior qualidade de vida para as fam&amp;iacute;lias benefici&amp;aacute;rias.&lt;/p&gt; &lt;p&gt;&amp;#128248; Munic&amp;iacute;pio de Celorico da Beira e Comunidade Intermunicipal das Beiras e Serra da Estrela&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;           &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/20260708_144736-1-300x169.jpg</t>
+  </si>
+  <si>
+    <t>Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes recebe comitiva de docentes da Sousa Mendes Foundation</t>
+  </si>
+  <si>
+    <t>O Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes acolheu esta quarta-feira, dia 8 de julho, uma visita de um grupo de docentes associado à Sousa Mendes Foundation, numa iniciativa focada na partilha pedagógica e na preservação da memória.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Ao contr&amp;aacute;rio das visitas anteriores promovidas pela funda&amp;ccedil;&amp;atilde;o norte-americana, que integravam herdeiros diretos da hist&amp;oacute;ria dos refugiados, a comitiva desta vez foi composta exclusivamente por professores, centrando-se a visita na componente educativa.&lt;/p&gt; &lt;p&gt;Esta rece&amp;ccedil;&amp;atilde;o refor&amp;ccedil;a o posicionamento do Memorial de Vilar Formoso como um polo din&amp;acirc;mico de turismo de mem&amp;oacute;ria e um recurso did&amp;aacute;tico para a comunidade educativa internacional.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/741523762_1476266421209114_8724675608583515124_n-300x200.jpg</t>
+  </si>
+  <si>
+    <t>XXVI Curso de Verão do Centro de Estudos Ibéricos realizou trabalho de campo dedicado às paisagens transfronteiriças</t>
+  </si>
+  <si>
+    <t>No passado sábado, 4 de julho, o concelho de Almeida acolheu um grupo de professores e investigadores provenientes de universidades de Portugal, Espanha e Brasil, no âmbito do XXVI Curso de Verão do Centro de Estudos Ibéricos (CEI).</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; A iniciativa integrou o trabalho de campo subordinado ao tema &amp;ldquo;Paisagens transfronteiri&amp;ccedil;as &amp;ndash; A fronteira e as suas mudan&amp;ccedil;as&amp;rdquo;, promovendo uma reflex&amp;atilde;o sobre a evolu&amp;ccedil;&amp;atilde;o dos territ&amp;oacute;rios raianos e assinalando os 40 anos da ades&amp;atilde;o de Portugal e Espanha &amp;agrave; Uni&amp;atilde;o Europeia.&lt;/p&gt; &lt;p&gt;A jornada teve in&amp;iacute;cio na freguesia de S&amp;atilde;o Pedro do Rio Seco, onde os participantes percorreram um itiner&amp;aacute;rio liter&amp;aacute;rio dedicado a Eduardo Louren&amp;ccedil;o, evocando a sua profunda liga&amp;ccedil;&amp;atilde;o &amp;agrave; raia e ao pensamento ib&amp;eacute;rico atrav&amp;eacute;s da leitura de excertos da sua obra. O grupo foi recebido pela Senhora Vereadora da C&amp;acirc;mara Municipal de Almeida, Professora Isabel Pereira, e pelo Senhor Presidente da Junta de Freguesia de S&amp;atilde;o Pedro do Rio Seco, Jos&amp;eacute; Augusto Martins Louren&amp;ccedil;o, que deram as boas-vindas aos participantes e acompanharam este momento de homenagem ao ilustre ensa&amp;iacute;sta.&lt;/p&gt; &lt;p&gt;O percurso prosseguiu em Vilar Formoso, onde a comitiva foi recebida, pela Senhora Tesoureira, Professora Isabel Monteiro, em representa&amp;ccedil;&amp;atilde;o da Junta de Freguesia de Vilar Formoso. Seguiu-se um momento de di&amp;aacute;logo e partilha dedicado &amp;agrave; evolu&amp;ccedil;&amp;atilde;o da fronteira luso-espanhola, recordando a realidade vivida antes da integra&amp;ccedil;&amp;atilde;o de Portugal e Espanha na Uni&amp;atilde;o Europeia, as profundas transforma&amp;ccedil;&amp;otilde;es decorrentes da elimina&amp;ccedil;&amp;atilde;o dos controlos fronteiri&amp;ccedil;os e os desafios e oportunidades que atualmente caracterizam este territ&amp;oacute;rio de coopera&amp;ccedil;&amp;atilde;o, mobilidade e proximidade entre os dois pa&amp;iacute;ses.&lt;/p&gt; &lt;p&gt;No antigo edif&amp;iacute;cio da Alf&amp;acirc;ndega da hist&amp;oacute;rica fronteira entre Vilar Formoso e Fuentes de O&amp;ntilde;oro realizou-se a sess&amp;atilde;o &amp;ldquo;Fronteira: realidade e imagin&amp;aacute;rio &amp;ndash; 40 anos de Portugal e Espanha na Uni&amp;atilde;o Europeia&amp;rdquo;, que proporcionou uma reflex&amp;atilde;o sobre a fronteira enquanto espa&amp;ccedil;o de mem&amp;oacute;ria, identidade, encontro e constru&amp;ccedil;&amp;atilde;o de uma cidadania europeia assente na coopera&amp;ccedil;&amp;atilde;o e na partilha.&lt;/p&gt; &lt;p&gt;O trabalho de campo marcou o encerramento do XXVI Curso de Ver&amp;atilde;o do Centro de Estudos Ib&amp;eacute;ricos, uma iniciativa certificada pela Universidade de Salamanca que, anualmente, re&amp;uacute;ne especialistas de diferentes &amp;aacute;reas do conhecimento para debater os desafios e as din&amp;acirc;micas dos territ&amp;oacute;rios ib&amp;eacute;ricos, promovendo o interc&amp;acirc;mbio cient&amp;iacute;fico e acad&amp;eacute;mico e refor&amp;ccedil;ando os la&amp;ccedil;os de coopera&amp;ccedil;&amp;atilde;o entre Portugal e Espanha.&lt;/p&gt; &lt;p&gt;Fotografias: Centro de Estudos Ib&amp;eacute;ricos.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZaw0WkHL1inOXTBKtu3B1wKzlJUkljSKD50f3agyocX8slMTtT2QjXafGd8hEeSA-GzqqqkReg5BvXhWltLECnQZZ4EgFUyqXWhDsJcmtZ6syXBbRCVj2ZM-jdybSYwOxe1NXEtcPQG2v12RPiTuu_vbOApodCS1ZkjHoaxkvrifWHD3DsNapFSVce0amUebU4&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Julho-2026-adulto-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Sujestões de leitura julho</t>
+  </si>
+  <si>
+    <t>Na BMMNR, cada livro é uma porta aberta para novas descobertas….</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Na BMMNR, cada livro &amp;eacute; uma porta aberta para novas descobertas&amp;hellip;.&lt;/p&gt; &lt;p&gt;Neste m&amp;ecirc;s, o Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s da Biblioteca Municipal, apresenta tr&amp;ecirc;s novas sugest&amp;otilde;es de leitura:&lt;/p&gt; &lt;p&gt;duas obras para o p&amp;uacute;blico adulto, uma delas ligada ao nosso Fundo Local e uma proposta especial pensada para os leitores mais jovens.&lt;/p&gt; &lt;p&gt;Boas leituras!&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZaxNmysSif4n8hLlN5cdYP7_OAU2IOdMNLDwg4sIe-7HwupcryzMnZcspn1AxmHc0hj8n5Uu1dqu5uri48GRKhdKcks_veVMc802J96A3aiqCOtjoNGiwoF0ylQcjXlW7ZBUS38vbh-7HtvMT3QrLDFfqu-n83H8g-tdN8l2R1sV_968AZQDoBRp4750-t4Wv0&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC9294-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Férias Municipais – Verão 2026</t>
+  </si>
+  <si>
+    <t>Teve hoje início mais uma edição do Programa de Férias de Verão do Município de Almeida, que volta a proporcionar momentos de lazer, convívio e aprendizagem a cerca de 134 crianças e jovens, com idades compreendidas entre os 3 e os 16 anos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Os participantes foram recebidos pela Senhora Vereadora Professora Isabel Pereira, dando in&amp;iacute;cio a duas semanas repletas de anima&amp;ccedil;&amp;atilde;o, conv&amp;iacute;vio e atividades.&lt;/p&gt; &lt;p&gt;O primeiro dia ficou marcado por muita divers&amp;atilde;o, com insufl&amp;aacute;veis, festa da espuma e outras surpresas, proporcionando momentos de alegria e boa disposi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;As atividades de abertura contaram com a colabora&amp;ccedil;&amp;atilde;o do Projeto CLDS 5G Almeida + Inclusiva.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida deseja a todos os participantes umas excelentes f&amp;eacute;rias de ver&amp;atilde;o!&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZYr3qIXUJbrQYdfKxZecPqj_AmnaWRIZSkWAnTfm_RlLzZoA6XtXgFBKCiQ4nMdUm3RPHyhmQGItLbuygoAilQ3d5WW613AYnyXS4y2eC7WbD81EVXENG_eN4LP5_8ra0Yap-cCeUGzpXJyJDGogqAVSmfy7gU_Q32GPZm1r3duGK1XAtXIXDLaZHi6vzMDjKI&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-05</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG-20260704-WA0001-2-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Exposição da GOD Publishing inaugurada no Turismo Municipal de Vilar Formoso</t>
+  </si>
+  <si>
+    <t>O Município de Almeida inaugurou no dia 04 julho, no Turismo Municipal de Vilar Formoso, a exposição coletiva de fotografia da autoria da GOD Publishing.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A mostra re&amp;uacute;ne trabalhos de 19 fot&amp;oacute;grafos e promete oferecer aos visitantes diversas perspetivas art&amp;iacute;sticas e olhares singulares sobre o mundo. Estar&amp;aacute; patente at&amp;eacute; dia 31 de agosto.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia de abertura contou com a presen&amp;ccedil;a institucional do Senhor Vice-Presidente da C&amp;acirc;mara Municipal de Almeida, Dr. Alcino Morgado.&lt;/p&gt; &lt;p&gt;Destaca-se a import&amp;acirc;ncia de dinamizar os espa&amp;ccedil;os p&amp;uacute;blicos com este tipo de iniciativas, capazes de atrair tanto residentes como os turistas que atravessam esta fronteira.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;              &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC9130-300x200.jpg</t>
+  </si>
+  <si>
+    <t>1a Cãominhada do CROAA - Centro de Recolha Oficial de Animais de Almeida</t>
+  </si>
+  <si>
+    <t>A primeira caminhada promovida pelo Centro de Recolha Oficial de Animais Almeida foi um enorme sucesso!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Foi com grande satisfa&amp;ccedil;&amp;atilde;o que vimos tantos participantes reunidos numa iniciativa que proporcionou aos nossos c&amp;atilde;es um momento de conv&amp;iacute;vio, passeio e alegria.&lt;/p&gt; &lt;p&gt;Esta atividade reflete a preocupa&amp;ccedil;&amp;atilde;o constante do Munic&amp;iacute;pio de Almeida com o bem-estar animal e a promo&amp;ccedil;&amp;atilde;o da ado&amp;ccedil;&amp;atilde;o respons&amp;aacute;vel.Fa&amp;ccedil;a-nos uma visita e conhe&amp;ccedil;a os nossos amigos de quatro patas.&lt;/p&gt; &lt;p&gt;N&amp;atilde;o compre. Adote!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC8874-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Silent Party Almeida 2026</t>
+  </si>
+  <si>
+    <t>A Silent Party realizou-se com grande sucesso no Picadeiro D’el Rey, proporcionando uma noite diferente, marcada pela música, animação e convívio.O Município de Almeida agradece a todos os participantes, DJs, parceiros e colaboradores que contribuíram para o excelente ambiente vivido ao longo do evento.Obrigado por fazerem parte desta iniciativa e por ajudarem a tornar esta noite memorável. ✨ Mais fotografias no Facebook do Município de Almeida. #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Silent Party realizou-se com grande sucesso no Picadeiro D&amp;rsquo;el Rey, proporcionando uma noite diferente, marcada pela m&amp;uacute;sica, anima&amp;ccedil;&amp;atilde;o e conv&amp;iacute;vio.&lt;br&gt;O Munic&amp;iacute;pio de Almeida agradece a todos os participantes, DJs, parceiros e colaboradores que contribu&amp;iacute;ram para o excelente ambiente vivido ao longo do evento.&lt;br&gt;Obrigado por fazerem parte desta iniciativa e por ajudarem a tornar esta noite memor&amp;aacute;vel. &amp;#10024;&lt;/p&gt; &lt;p&gt;Mais fotografias no Facebook do Munic&amp;iacute;pio de Almeida.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.instagram.com/explore/tags/municipioalmeida/" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC8807-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Comemorações Feriado Municipal - 2 de julho</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CONDICIONAMENTO-TRANSITO-COMEMORACOES-FERIADO-MUNICIPAL-211x300.png</t>
+  </si>
+  <si>
+    <t>Aviso condicionamento de trânsito | 3 a 5 de julho</t>
+  </si>
+  <si>
+    <t>➡ 3 julho Encerramento das Portas de Santo António (acesso interior) | 16h00 às 18h00 Circulação Permitida | Estacionamento Proibido.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;#10145; 3 julho&lt;/p&gt; &lt;p&gt;Encerramento das Portas de Santo Ant&amp;oacute;nio (acesso interior) | 16h00 &amp;agrave;s 18h00&lt;/p&gt; &lt;p&gt;Circula&amp;ccedil;&amp;atilde;o Permitida | Estacionamento Proibido. Na Pra&amp;ccedil;a da Rep&amp;uacute;blica / Ant&amp;oacute;nio Sousa J&amp;uacute;nior Das 07H00 &amp;agrave;s 13H00&lt;/p&gt; &lt;p&gt;&amp;#10145; 4 julho&lt;/p&gt; &lt;p&gt;Encerramento do acesso &amp;agrave; Pra&amp;ccedil;a da Rep&amp;uacute;blica / Ant&amp;oacute;nio Sousa J&amp;uacute;nior das 01H00 &amp;agrave;s 23H59. | &amp;ldquo;Proibido a perman&amp;ecirc;ncia de ve&amp;iacute;culos neste local.&amp;rdquo;&lt;/p&gt; &lt;p&gt;Encerramento das Portas de S&amp;atilde;o Francisco | 14H30 &amp;ndash; 19H00&lt;/p&gt; &lt;p&gt;&amp;#10145; 5 julho&lt;/p&gt; &lt;p&gt;Encerramento das Portas de S&amp;atilde;o Francisco | 10H30 &amp;ndash; 19H00&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-231x300.jpg</t>
+  </si>
+  <si>
+    <t>Documento de Arquivo em Destaque</t>
+  </si>
+  <si>
+    <t>Continuando a dar destaque ao património documental arquivístico, partilhamos hoje parte do processo de modificação do brasão de armas, selo e bandeira do Município de Almeida, de 1959 a 1960.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Na reuni&amp;atilde;o ordin&amp;aacute;ria da C&amp;acirc;mara Municipal do Concelho de Almeida, do dia 11 de junho de 1959, o ent&amp;atilde;o Presidente Jos&amp;eacute; J&amp;uacute;lio Balc&amp;atilde;o interveio, dizendo o seguinte &amp;ldquo;como &amp;eacute; do conhecimento geral, as armas, selo e bandeira em uso neste munic&amp;iacute;pio, s&amp;atilde;o muit&amp;iacute;ssimo antigas e n&amp;atilde;o correspondem &amp;agrave; her&amp;aacute;ldica popular e muito menos &amp;agrave; simbologia dos factos que lustram a hist&amp;oacute;ria do concelho&amp;hellip; Torna-se necess&amp;aacute;rio dar exist&amp;ecirc;ncia a uma her&amp;aacute;ldica verdadeiramente popular que no conjunto d&amp;ecirc; vida &amp;agrave; brilhante hist&amp;oacute;ria do concelho, mas, sobretudo, desta antiga pra&amp;ccedil;a de guerra&amp;hellip;&amp;rdquo;&lt;/p&gt; &lt;p&gt;O pedido de modifica&amp;ccedil;&amp;atilde;o foi enviado em 21 de julho de 1959, para o Ministro do Interior e para o Governador Civil da Guarda, que em janeiro de 1960 envia of&amp;iacute;cio com proposta de constitui&amp;ccedil;&amp;atilde;o do bras&amp;atilde;o de armas, selo e bandeira emitida pela Comiss&amp;atilde;o de Her&amp;aacute;ldica e Genealogia da Associa&amp;ccedil;&amp;atilde;o dos Arque&amp;oacute;logos Portugueses.&lt;/p&gt; &lt;p&gt;A proposta foi aprovada por unanimidade pela C&amp;acirc;mara Municipal em reuni&amp;atilde;o ordin&amp;aacute;ria de 6 de fevereiro de 1960, deliberando enviar &amp;agrave; referida Comiss&amp;atilde;o a import&amp;acirc;ncia de 300$00 (trezentos escudos) para pagamento dos respetivos desenhos e gravuras. O processo foi findo j&amp;aacute; com Jos&amp;eacute; Casimiro Matias como Presidente da C&amp;acirc;mara, e a nova constitui&amp;ccedil;&amp;atilde;o her&amp;aacute;ldica foi publicada no Di&amp;aacute;rio do Governo n.&amp;ordm; 185, II s&amp;eacute;rie, do dia 8 de agosto de 1960, sendo ainda utilizada nos dias de hoje.&lt;/p&gt; &lt;p&gt;Partilhamos alguns dos documentos que constituem este processo, como a &amp;ldquo;c&amp;oacute;pia de parte da ata da reuni&amp;atilde;o ordin&amp;aacute;ria&amp;rdquo; do dia 11 de junho de 1959, &amp;ldquo;informa&amp;ccedil;&amp;otilde;es para modifica&amp;ccedil;&amp;atilde;o do bras&amp;atilde;o de armas, selo e bandeira&amp;rdquo; de car&amp;aacute;cter hist&amp;oacute;rico e econ&amp;oacute;mico, c&amp;oacute;pia do of&amp;iacute;cio expedido para o Governador Civil da Guarda do dia 21 de julho de 1959, of&amp;iacute;cio recebido do Governo Civil da Guarda de 13 de janeiro de 1960, &amp;ldquo;c&amp;oacute;pia de parte da ata da reuni&amp;atilde;o ordin&amp;aacute;ria&amp;rdquo; do dia 6 de fevereiro de 1960 e &amp;ldquo;c&amp;oacute;pia do despacho publicado no Di&amp;aacute;rio do Governo n.&amp;ordm; 185, II s&amp;eacute;rie, do dia 9 de agosto de 1960&amp;rdquo;, onde consta o seguinte:&lt;/p&gt; &lt;p&gt;ARMAS &amp;ndash; De ouro, com o castelo de vermelho, lavrado e iluminado do primeiro, aberto de azul, a porta aldrabada e besantada de prata.&lt;/p&gt; &lt;p&gt;BANDEIRA &amp;ndash; De vermelho, com o escudo de armas rematado por uma coroa de prata de quatro torres, e por baixo um listel branco com a legenda ALMEIDA, de negro.&lt;/p&gt; &lt;p&gt;SELO &amp;ndash; Circular, tendo ao centro as pe&amp;ccedil;as das armas sem indica&amp;ccedil;&amp;atilde;o dos esmaltes. Em volta, dentro dos c&amp;iacute;rculos conc&amp;ecirc;ntricos, os dizeres &amp;ldquo;C&amp;Acirc;MARA MUNICIPAL DE ALMEIDA&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Nas c&amp;oacute;pias de partes das atas&amp;hellip;, bem como nas informa&amp;ccedil;&amp;otilde;es para modifica&amp;ccedil;&amp;atilde;o do bras&amp;atilde;o&amp;hellip; &amp;eacute; poss&amp;iacute;vel identificar o bras&amp;atilde;o antigo no cabe&amp;ccedil;alho das folhas que deram suporte a estes documentos! No processo, consta ainda a proposta do novo selo, cuja imagem tamb&amp;eacute;m partilhamos.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, contacte-nos atrav&amp;eacute;s do e-mail: arquivo@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Post-para-Instagram-Dia-dos-Avos-Familia-Escola-Bege-Marrom-Laranja-1-212x300.png</t>
+  </si>
+  <si>
+    <t>Almeida promove ciclo de conversas “Animação e Recriação Histórica: Contributos para a Valorização do Património”</t>
+  </si>
+  <si>
+    <t>No próximo dia 4 de julho, a partir das 14h30, no Solar São João – Casa Museu, em Almeida, terá lugar o ciclo de conversas integrado na jornada “Animação e Recriação Histórica: Contributos para a Valorização do Património”, no âmbito do programa Dias Abertos RFAR 2026 – Comemorações do Feriado Municipal, promovido pela Câmara Municipal de Almeida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo dia 4 de julho, a partir das 14h30, no Solar S&amp;atilde;o Jo&amp;atilde;o &amp;ndash; Casa Museu, em Almeida, ter&amp;aacute; lugar o ciclo de conversas integrado na jornada &amp;ldquo;Anima&amp;ccedil;&amp;atilde;o e Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica: Contributos para a Valoriza&amp;ccedil;&amp;atilde;o do Patrim&amp;oacute;nio&amp;rdquo;, no &amp;acirc;mbito do programa Dias Abertos RFAR 2026 &amp;ndash; Comemora&amp;ccedil;&amp;otilde;es do Feriado Municipal, promovido pela C&amp;acirc;mara Municipal de Almeida.&lt;/p&gt; &lt;p&gt;Esta iniciativa pretende promover um espa&amp;ccedil;o de reflex&amp;atilde;o e di&amp;aacute;logo em torno da valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural, reunindo diferentes experi&amp;ecirc;ncias ligadas &amp;agrave; recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica, &amp;agrave; anima&amp;ccedil;&amp;atilde;o cultural, ao turismo e &amp;agrave; interpreta&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio.&lt;/p&gt; &lt;p&gt;A mesa de conversas ser&amp;aacute; composta por:&lt;/p&gt; &lt;p&gt;Daniela Leite Castro e Thiago Vaz &amp;ndash; professores da Portingaloise &amp;ndash; Dan&amp;ccedil;a e M&amp;uacute;sica Antiga, associa&amp;ccedil;&amp;atilde;o dedicada &amp;agrave; divulga&amp;ccedil;&amp;atilde;o da dan&amp;ccedil;a e da m&amp;uacute;sica antiga atrav&amp;eacute;s de pr&amp;aacute;ticas performativas, formativas e de investiga&amp;ccedil;&amp;atilde;o, com forte liga&amp;ccedil;&amp;atilde;o &amp;agrave; interpreta&amp;ccedil;&amp;atilde;o historicamente informada;&lt;/p&gt; &lt;p&gt;Fernando Brecha &amp;ndash; ligado a projetos art&amp;iacute;sticos e performativos no &amp;acirc;mbito da Companhia Livre e &amp;agrave; pr&amp;aacute;tica da esgrima hist&amp;oacute;rica e das artes marciais hist&amp;oacute;ricas atrav&amp;eacute;s da Academia de Esgrima Hist&amp;oacute;rica, entidade dedicada &amp;agrave; divulga&amp;ccedil;&amp;atilde;o destas disciplinas no contexto da recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica;&lt;/p&gt; &lt;p&gt;Marco Noivo &amp;ndash; professor universit&amp;aacute;rio e doutor em Turismo, com experi&amp;ecirc;ncia em projetos de valoriza&amp;ccedil;&amp;atilde;o do turismo militar e no desenvolvimento de produtos tur&amp;iacute;sticos associados aos campos de batalha ib&amp;eacute;ricos das Guerras Peninsulares;&lt;/p&gt; &lt;p&gt;Coronel Lu&amp;iacute;s Albuquerque &amp;ndash; antigo diretor do Museu Militar de Lisboa, com vasta experi&amp;ecirc;ncia em contextos militares e na valoriza&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria hist&amp;oacute;rica, contribuindo para a interpreta&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio atrav&amp;eacute;s da sua dimens&amp;atilde;o hist&amp;oacute;rica e militar;&lt;/p&gt; &lt;p&gt;Ana Bento &amp;ndash; t&amp;eacute;cnica superior do Munic&amp;iacute;pio da Lourinh&amp;atilde; e respons&amp;aacute;vel pelo Centro de Interpreta&amp;ccedil;&amp;atilde;o da Batalha do Vimeiro, com experi&amp;ecirc;ncia na organiza&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o de recria&amp;ccedil;&amp;otilde;es hist&amp;oacute;ricas e na valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio associado &amp;agrave; Batalha do Vimeiro.&lt;/p&gt; &lt;p&gt;Ao longo da sess&amp;atilde;o, ser&amp;aacute; promovido um di&amp;aacute;logo aberto entre os participantes, explorando diferentes perspetivas sobre o papel da anima&amp;ccedil;&amp;atilde;o e da recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica na valoriza&amp;ccedil;&amp;atilde;o dos territ&amp;oacute;rios e na constru&amp;ccedil;&amp;atilde;o de experi&amp;ecirc;ncias culturais.&lt;/p&gt; &lt;p&gt;A iniciativa pretende refor&amp;ccedil;ar a liga&amp;ccedil;&amp;atilde;o entre o conhecimento t&amp;eacute;cnico, as pr&amp;aacute;ticas culturais e a comunidade, promovendo uma reflex&amp;atilde;o conjunta sobre os desafios contempor&amp;acirc;neos da valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio.&lt;/p&gt; &lt;p&gt;Fotografias: Ciclo de Palestras realizado em 2025 &amp;ndash; Dias Abertos RFAR &amp;ndash; Comemora&amp;ccedil;&amp;otilde;es do Feriado Municipal&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/710431604_1348262730778154_2737930211294738111_n-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Traga o seu Patudo e junte-se nesta Cãominhada! #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Traga o seu Patudo e junte-se nesta C&amp;atilde;ominhada!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/734515829_1021055093758416_7446723292759889530_n-300x178.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida vai acolher Torneio de Andebol Sub-17 Masculinos</t>
+  </si>
+  <si>
+    <t>Decorreu ontem, no Salão Nobre dos Paços do Concelho de Figueira de Castelo Rodrigo, a cerimónia de assinatura dos protocolos de colaboração para a 𝗼𝗿𝗴𝗮𝗻𝗶𝘇𝗮𝗰̧𝗮̃𝗼 𝗱𝗼 𝗧𝗼𝗿𝗻𝗲𝗶𝗼 𝗱𝗲 𝗔𝗻𝗱𝗲𝗯𝗼𝗹 𝗦𝘂𝗯-𝟭𝟳 𝗠𝗮𝘀𝗰𝘂𝗹𝗶𝗻𝗼𝘀.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Em representa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Almeida, esteve presente o Sr. Vice-Presidente da C&amp;acirc;mara Municipal, Dr. Alcino Morgado, acompanhado por um t&amp;eacute;cnico da Divis&amp;atilde;o de Desporto.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia contou ainda com a presen&amp;ccedil;a dos representantes dos Munic&amp;iacute;pios de Figueira de Castelo Rodrigo, Pinhel e M&amp;ecirc;da, do Vice-Presidente da Federa&amp;ccedil;&amp;atilde;o de Andebol de Portugal e do Presidente da Associa&amp;ccedil;&amp;atilde;o de Andebol da Guarda, refor&amp;ccedil;ando a parceria institucional na organiza&amp;ccedil;&amp;atilde;o deste importante evento desportivo.&lt;/p&gt; &lt;p&gt;O torneio decorrer&amp;aacute; entre os &amp;#120305;&amp;#120310;&amp;#120302;&amp;#120320; &amp;#120817; &amp;#120306; &amp;#120819; &amp;#120305;&amp;#120306; &amp;#120315;&amp;#120316;&amp;#120323;&amp;#120306;&amp;#120314;&amp;#120303;&amp;#120319;&amp;#120316;, nos concelhos de Almeida, Figueira de Castelo Rodrigo, M&amp;ecirc;da e Pinhel, reunindo sele&amp;ccedil;&amp;otilde;es e equipas provenientes de Portugal, Espanha, Alemanha e Noruega, promovendo o interc&amp;acirc;mbio desportivo e a valoriza&amp;ccedil;&amp;atilde;o do nosso territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida associa-se, assim, &amp;agrave; organiza&amp;ccedil;&amp;atilde;o de um evento de dimens&amp;atilde;o nacional e internacional, que contribuir&amp;aacute; para a promo&amp;ccedil;&amp;atilde;o do andebol, do desporto jovem e da regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Fotografias: Munic&amp;iacute;pio de Figueira de Castelo Rodrigo&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/mnicipioalmeida?__cft__%5b0%5d=AZbC68w0xE6kR9yfGIFmAOkaeazLoudQyQtFVIhpqa78eVS9NsUD9K0dJMbMbTRAdkQ1zX5AdugELeSZB94l9TisnLs5QMYZzSa78Sfw3sEBAp3McmDRK1d_UdEOaeGlBqY5iIfFCwELoJD6DQZx3dUEqhWqa_H7VoXnf-_nHrwk5BbZyIci8S20rfpIUVLCLkY&amp;amp;__tn__=*NK-R" target="_blank"&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/COMEMORACOES_FERIADO_MUNICIPAL_DE_ALMEIDA-214x300.jpg</t>
+  </si>
+  <si>
+    <t>Comemorações do Feriado Municipal de Almeida - 2 de julho de 2026</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/cartaz-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Comemorações do Feriado Municipal: Almeida celebra a História com o Baile "Danças no Tempo da Restauração"</t>
+  </si>
+  <si>
+    <t>No âmbito das Comemorações do Feriado Municipal, o Município de Almeida promove, no próximo dia 4 de julho, pelas 21h30, na Praça da República, a 3.ª edição do Baile “Danças no Tempo da Restauração”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito das Comemora&amp;ccedil;&amp;otilde;es do Feriado Municipal, o Munic&amp;iacute;pio de Almeida promove, no pr&amp;oacute;ximo dia 4 de julho, pelas 21h30, na Pra&amp;ccedil;a da Rep&amp;uacute;blica, a 3.&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Baile &amp;ldquo;Dan&amp;ccedil;as no Tempo da Restaura&amp;ccedil;&amp;atilde;o&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Esta apresenta&amp;ccedil;&amp;atilde;o resulta de um trabalho desenvolvido ao longo dos &amp;uacute;ltimos meses pelo Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s do Museu Hist&amp;oacute;rico-Militar de Almeida, em parceria com a Portingaloise &amp;ndash; Associa&amp;ccedil;&amp;atilde;o Cultural e Art&amp;iacute;stica. O projeto envolveu a comunidade local, os alunos do Agrupamento de Escolas de Almeida e Vilar Formoso, os participantes da Academia S&amp;eacute;nior e contar&amp;aacute; ainda com a participa&amp;ccedil;&amp;atilde;o dos alunos da Companhia Portingaloise, provenientes das aulas regulares de Dan&amp;ccedil;as Antigas, no Porto. Em palco estar&amp;atilde;o cerca de 70 participantes, o maior n&amp;uacute;mero de sempre, refletindo o crescimento deste projeto, que une diferentes gera&amp;ccedil;&amp;otilde;es em torno da Hist&amp;oacute;ria, da m&amp;uacute;sica e da dan&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Mais do que um espet&amp;aacute;culo, esta iniciativa constitui uma viagem ao s&amp;eacute;culo XVII, recriando os ambientes festivos e as dan&amp;ccedil;as da &amp;eacute;poca da Restaura&amp;ccedil;&amp;atilde;o, proporcionando ao p&amp;uacute;blico uma experi&amp;ecirc;ncia &amp;uacute;nica de contacto com um importante patrim&amp;oacute;nio hist&amp;oacute;rico e cultural.&lt;/p&gt; &lt;p&gt;O trabalho desenvolvido com a comunidade local do Munic&amp;iacute;pio de Almeida, nas oficinas de dan&amp;ccedil;as antigas direcionadas para jovens e adultos e orientadas pela Portingaloise &amp;ndash; Associa&amp;ccedil;&amp;atilde;o Cultural e Art&amp;iacute;stica, passa por experimentar o vocabul&amp;aacute;rio coreol&amp;oacute;gico do per&amp;iacute;odo da Restaura&amp;ccedil;&amp;atilde;o, promovendo o contacto com as fontes originais de finais do s&amp;eacute;c. XVI e in&amp;iacute;cio do s&amp;eacute;c. XVII.&lt;/p&gt; &lt;p&gt;Este trabalho tem por base alguns dos mais importantes tratados europeus de dan&amp;ccedil;a antiga, como Il Ballarino (1581), de Fabritio Caroso, Orchesographie (1589), de Thoinot Arbeau, e The English Dancing Master (1651), de John Playford, obras fundamentais para o conhecimento das dan&amp;ccedil;as, da m&amp;uacute;sica e das pr&amp;aacute;ticas sociais dos s&amp;eacute;culos XVI e XVII.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida convida toda a popula&amp;ccedil;&amp;atilde;o e visitantes a assistir a este espet&amp;aacute;culo, que representa o culminar de meses de trabalho, aprendizagem e dedica&amp;ccedil;&amp;atilde;o de todos os participantes. Uma oportunidade para celebrar a Hist&amp;oacute;ria, o patrim&amp;oacute;nio e a identidade cultural de Almeida atrav&amp;eacute;s da dan&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Fotografias: Ensaios realizados no Agrupamento de Escolas de Almeida e Vilar Formoso, Grupo da Academia S&amp;eacute;nior, Grupo da Comunidade. Baile realizado em 2024. Baile realizado em 2025 e Grupo do baile de 2025.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;         &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/caf-212x300.png</t>
+  </si>
+  <si>
+    <t>CAF - Férias Verão 2026</t>
+  </si>
+  <si>
+    <t>A Componente de Apoio à Família (CAF) preparou um programa diversificado, repleto de atividades desportivas, lúdicas, recreativas e educativas, pensado para proporcionar às nossas crianças um verão cheio de alegria, convívio, novas experiências e muitas aprendizagens.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Per&amp;iacute;odos de funcionamento:&lt;/p&gt; &lt;p&gt;1 a 3 de julho e 20 de julho a 14 de agosto&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es contatar o Gabinete de Educa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio atrav&amp;eacute;s dos seguintes telem&amp;oacute;veis: 966 961 122 / 966 980 445. (chamada para rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;Ser&amp;aacute; um ver&amp;atilde;o repleto de momentos inesquec&amp;iacute;veis, onde n&amp;atilde;o faltar&amp;atilde;o brincadeiras, desafios, criatividade e muita anima&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Vamos juntos tornar estas f&amp;eacute;rias de ver&amp;atilde;o ainda mais especiais!&lt;/p&gt; &lt;p&gt;Consulta a planifica&amp;ccedil;&amp;atilde;o aqui: https://rb.gy/dp0spk&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC8494-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Fim do 3.oPeriodo - Festa do 1.oCEB</t>
+  </si>
+  <si>
+    <t>Nos dias 29 e 30 de junho, os auditórios do Município acolheram as festas de fim de ano letivo das crianças do 1.º Ciclo do Ensino Básico do Agrupamento de Escolas de Almeida, que foram as grandes protagonistas destes momentos tão especiais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Nos dias&amp;nbsp;&lt;strong&gt;29 e 30 de junho&lt;/strong&gt;, os audit&amp;oacute;rios do Munic&amp;iacute;pio acolheram as festas de fim de ano letivo das crian&amp;ccedil;as do&amp;nbsp;&lt;strong&gt;1.&amp;ordm; Ciclo do Ensino B&amp;aacute;sico do Agrupamento de Escolas de Almeida&lt;/strong&gt;, que foram as grandes protagonistas destes momentos t&amp;atilde;o especiais.&lt;/p&gt; &lt;p&gt;Entre atua&amp;ccedil;&amp;otilde;es, sorrisos, m&amp;uacute;sica e muita anima&amp;ccedil;&amp;atilde;o, celebraram-se as aprendizagens, as conquistas e o crescimento alcan&amp;ccedil;ados ao longo de mais um ano escolar. Foram momentos de alegria, conv&amp;iacute;vio, partilha e emo&amp;ccedil;&amp;atilde;o, vividos por alunos, fam&amp;iacute;lias e comunidade educativa, que ficar&amp;atilde;o certamente na mem&amp;oacute;ria de todos.&lt;/p&gt; &lt;p&gt;Porque cada crian&amp;ccedil;a merece a oportunidade de brilhar, esta celebra&amp;ccedil;&amp;atilde;o foi tamb&amp;eacute;m uma homenagem ao seu empenho, dedica&amp;ccedil;&amp;atilde;o e entusiasmo.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Boas f&amp;eacute;rias!&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/3-5-240x300.png</t>
+  </si>
+  <si>
+    <t>Redescobrir o Museu Histórico-Militar de Almeida através do Serviço Educativo</t>
+  </si>
+  <si>
+    <t>No passado dia 26 de junho, o Museu Histórico-Militar de Almeida recebeu os alunos do 4.º ano do Agrupamento de Escolas de Almeida para mais uma visita educativa.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; Embora muitos destes alunos j&amp;aacute; conhecessem o museu, esta atividade demonstrou que h&amp;aacute; sempre novas formas de descobrir o seu patrim&amp;oacute;nio e que cada visita pode proporcionar experi&amp;ecirc;ncias diferentes.&lt;/p&gt; &lt;p&gt;Nesta ocasi&amp;atilde;o, os alunos participaram na atividade &amp;ldquo;8 Salas, 8 Mist&amp;eacute;rios&amp;rdquo;, uma das propostas do Servi&amp;ccedil;o Educativo do Museu. Atrav&amp;eacute;s de um mapa, foram convidados a percorrer as diferentes salas e a descobrir os mist&amp;eacute;rios de oito objetos em exposi&amp;ccedil;&amp;atilde;o, participando ativamente na constru&amp;ccedil;&amp;atilde;o do seu pr&amp;oacute;prio percurso de aprendizagem.&lt;/p&gt; &lt;p&gt;Para al&amp;eacute;m de conhecerem melhor o acervo do museu, esta iniciativa permitiu aos alunos aprofundar o conhecimento sobre a sua terra, a Fortaleza de Almeida e a sua import&amp;acirc;ncia hist&amp;oacute;rica. Visitar o museu da pr&amp;oacute;pria localidade &amp;eacute; tamb&amp;eacute;m uma forma de fortalecer a liga&amp;ccedil;&amp;atilde;o ao patrim&amp;oacute;nio, compreender a sua import&amp;acirc;ncia e reconhecer o papel de cada cidad&amp;atilde;o na sua preserva&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Outro aspeto que merece destaque foi a prepara&amp;ccedil;&amp;atilde;o demonstrada pelos alunos. Ao longo da visita colocaram quest&amp;otilde;es muito pertinentes, como &amp;ldquo;Qual &amp;eacute; o objeto mais antigo exposto no museu?&amp;rdquo; ou &amp;ldquo;Qual &amp;eacute; o objeto que considera mais interessante?&amp;rdquo;, para al&amp;eacute;m de v&amp;aacute;rias perguntas relacionadas com a constru&amp;ccedil;&amp;atilde;o da Fortaleza de Almeida e com as Guerras Peninsulares. Esta curiosidade e interesse refletem o trabalho desenvolvido em contexto escolar e evidenciam a estreita colabora&amp;ccedil;&amp;atilde;o entre o Agrupamento de Escolas de Almeida e a Divis&amp;atilde;o de Patrim&amp;oacute;nio Cultural, numa procura conjunta pelo conhecimento e pela valoriza&amp;ccedil;&amp;atilde;o da hist&amp;oacute;ria local.&lt;/p&gt; &lt;p&gt;O Museu Hist&amp;oacute;rico-Militar de Almeida continua a disponibilizar um conjunto diversificado de propostas educativas, adaptadas aos diferentes n&amp;iacute;veis de ensino e objetivos pedag&amp;oacute;gicos, demonstrando que cada visita pode constituir uma nova oportunidade para aprender, descobrir e refor&amp;ccedil;ar a liga&amp;ccedil;&amp;atilde;o ao patrim&amp;oacute;nio.&lt;/p&gt; &lt;p&gt;Agradecemos ao Agrupamento de Escolas de Almeida, aos seus professores e aos alunos do 4.&amp;ordm; ano pela visita, pelo entusiasmo e pelo interesse demonstrado ao longo de toda a atividade.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC8123-300x200.jpg</t>
+  </si>
+  <si>
+    <t>XVIII Encontro de Cavaleiros – Passeio Equestre do Picadeiro D’el Rey</t>
+  </si>
+  <si>
+    <t>O Município de Almeida promoveu, hoje, dia 28 de junho de 2026, o XVIII Encontro de Cavaleiros – Passeio Equestre do Picadeiro D’el Rey, um evento que voltou a reunir cavaleiros provenientes de diversos concelhos do distrito da Guarda, celebrando o convívio e a tradição equestre.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O programa incluiu o habitual passeio equestre, seguido de um almo&amp;ccedil;o-conv&amp;iacute;vio no Picadeiro D&amp;rsquo;el Rey, proporcionando momentos de partilha entre todos os participantes. Durante a tarde, realizou-se a tradicional Prova da Vaca, um dos momentos mais aguardados do encontro, que voltou a demonstrar a per&amp;iacute;cia e o entusiasmo dos cavaleiros.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida agradece a todos os Cavaleiros presentes no XVIII Encontro de Cavaleiros do Picadeiro D&amp;rsquo;el Rey, cujos com a sua amizade e boa disposi&amp;ccedil;&amp;atilde;o, consolidam este convivo como uma refer&amp;ecirc;ncia nos passeios equestres da regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Mais fotografias em https://shre.ink/jYMa&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG_2869-1-225x300.jpg</t>
+  </si>
+  <si>
+    <t>O Município de Almeida coopera em Estudo de Investigação</t>
+  </si>
+  <si>
+    <t>O Município de Almeida coopera com o projeto de doutoramento em colaboração com o Instituto Politécnico da Guarda e com a Universidade de Salamanca na identificação e mobilização de pessoas com mais de 65 anos de idade para participarem no estudo e avaliar-se a literacia em saúde, a adesão à terapêutica, o uso de medicamentos e a qualidade de vida relacionada com a saúde dos idosos residentes em contexto maioritariamente rural. Este estudo foi desenvolvido por uma Equipa de Investigadoras do Instituto Politécnico da Guarda.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No ano de 2024, desenvolveu-se a primeira fase, e atualmente, o estudo encontra-se o na fase de interven&amp;ccedil;&amp;atilde;o comunit&amp;aacute;ria, tendo sido sensibilizados alguns mun&amp;iacute;cipes, segundo os crit&amp;eacute;rios de inclus&amp;atilde;o para o estudo, tendo por base os objetivos e o alinhamento dos Projetos SER65+e STOP IATRO do Instituto Polit&amp;eacute;cnico da Guarda, com vista a melhorar a literacia em sa&amp;uacute;de e no uso seguro e adequado dos medicamentos, por parte da popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior.&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o decorreu no passado dia 24 de junho, na Biblioteca Municipal Maria Nat&amp;eacute;rcia Ruivo, em Almeida.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida foi agraciado com jogos de estimula&amp;ccedil;&amp;atilde;o cognitiva que pressup&amp;otilde;em a intera&amp;ccedil;&amp;atilde;o e o conv&amp;iacute;vio interpessoal e promovem a sa&amp;uacute;de mental, tendo ficado um exemplar na Biblioteca Municipal para a sua utiliza&amp;ccedil;&amp;atilde;o. O nosso agradecimento &amp;agrave;s Investigadoras e Entidades envolvidas no Estudo, pela integra&amp;ccedil;&amp;atilde;o, intera&amp;ccedil;&amp;atilde;o e dinamismo nas atividades do estudo.&lt;/p&gt; &lt;p&gt;Todos envolvidos e alinhados para um futuro mais inclusivo e preparado para dar respostas a problemas. Cooperar, neste caso, &amp;eacute; contribuir na promo&amp;ccedil;&amp;atilde;o da literacia para a sa&amp;uacute;de.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-1-300x200.jpg</t>
+  </si>
+  <si>
+    <t>As Termas de Almeida marcaram presença na 1.a Feira da Saúde de Figueira de Castelo Rodrigo!</t>
+  </si>
+  <si>
+    <t>Foi com enorme satisfação que o Município de Almeida participou neste evento, dedicado à promoção da saúde, do bem-estar e da qualidade de vida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Agradecemos a todos os que visitaram o nosso espa&amp;ccedil;o, conheceram os nossos servi&amp;ccedil;os e partilharam connosco momentos de proximidade e partilha.&lt;/p&gt; &lt;p&gt;A nossa presen&amp;ccedil;a nesta iniciativa refor&amp;ccedil;a o compromisso das Termas de Almeida em promover a sa&amp;uacute;de e o bem-estar da comunidade, dando a conhecer os benef&amp;iacute;cios da medicina termal e dos nossos tratamentos.&lt;/p&gt; &lt;p&gt;Um agradecimento especial &amp;agrave; organiza&amp;ccedil;&amp;atilde;o da 1.&amp;ordf; Feira da Sa&amp;uacute;de de Figueira de Castelo Rodrigo pela oportunidade e excelente acolhimento. Esperamos voltar a encontrar-vos em futuras edi&amp;ccedil;&amp;otilde;es!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC7773-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Encontro Europeu de Desporto Sénior</t>
+  </si>
+  <si>
+    <t>Decorreu hoje, dia 25 de junho de 2026, no Revelim Doble, em Almeida, o 4º Encontro Europeu de Desporto Sénior.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; Este evento surge no seguimento da implementa&amp;ccedil;&amp;atilde;o do Projeto &amp;ldquo;Mexa-se com Alma!&amp;rdquo;, tendo uma grande aflu&amp;ecirc;ncia.&lt;/p&gt; &lt;p&gt;Um dia cheio de divers&amp;atilde;o, atividades e boa disposi&amp;ccedil;&amp;atilde;o para animar os seniores.&lt;/p&gt; &lt;p&gt;Mais fotografias aqui: https://rb.gy/65o75h&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/A5_-Dias-Abertos-RFAR-2026_-Almeida-300x212.jpg</t>
+  </si>
+  <si>
+    <t>Almeida celebra o Feriado Municipal, com um programa dedicado ao património, à dança e à música</t>
+  </si>
+  <si>
+    <t>No próximo dia 4 de julho, o Município de Almeida promove mais uma edição dos Dias Abertos RFAR, integrada nas comemorações do Feriado Municipal de Almeida, com um programa diversificado que reúne património, animação cultural, dança e música.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;As atividades t&amp;ecirc;m in&amp;iacute;cio &amp;agrave;s 14h30, no Solar S&amp;atilde;o Jo&amp;atilde;o &amp;ndash; Casa Museu, com as Conversas sobre Revitaliza&amp;ccedil;&amp;atilde;o Patrimonial, subordinadas ao tema &amp;ldquo;Anima&amp;ccedil;&amp;atilde;o e Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica: Contributos para a Valoriza&amp;ccedil;&amp;atilde;o do Patrim&amp;oacute;nio&amp;rdquo;. Esta iniciativa decorrer&amp;aacute; at&amp;eacute; &amp;agrave;s 17h00 e pretende promover a reflex&amp;atilde;o sobre o papel da anima&amp;ccedil;&amp;atilde;o cultural e da recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica na preserva&amp;ccedil;&amp;atilde;o, valoriza&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio.&lt;/p&gt; &lt;p&gt;&amp;Agrave;s 21h30 ter&amp;aacute; lugar, na Pra&amp;ccedil;a da Rep&amp;uacute;blica, a apresenta&amp;ccedil;&amp;atilde;o &amp;ldquo;Dan&amp;ccedil;as no Tempo da Restaura&amp;ccedil;&amp;atilde;o&amp;rdquo;, resultado de um trabalho de v&amp;aacute;rios meses que envolveu a comunidade local, os alunos do Agrupamento de Escolas de Almeida e Vilar Formoso e os participantes da Academia S&amp;eacute;nior, sob orienta&amp;ccedil;&amp;atilde;o da companhia de dan&amp;ccedil;a Portingaloise. Atrav&amp;eacute;s da m&amp;uacute;sica, da dan&amp;ccedil;a e da recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica, o p&amp;uacute;blico ser&amp;aacute; convidado a viajar no tempo e a descobrir alguns dos ambientes festivos que marcaram os s&amp;eacute;culos XVI e XVII.&lt;/p&gt; &lt;p&gt;O programa encerra &amp;agrave;s 22h30, na Igreja da Miseric&amp;oacute;rdia, com o concerto &amp;ldquo;Ningue-Ningue Tr&amp;ecirc;s Tentos&amp;rdquo;, por C&amp;eacute;sar Prata e Maria Isabel Mendon&amp;ccedil;a. Um espet&amp;aacute;culo de m&amp;uacute;sica portuguesa de tradi&amp;ccedil;&amp;atilde;o oral que revisita sonoridades e repert&amp;oacute;rios enraizados na mem&amp;oacute;ria e identidade cultural do pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida convida toda a popula&amp;ccedil;&amp;atilde;o e os visitantes a associarem-se a estas comemora&amp;ccedil;&amp;otilde;es e a participarem nas diversas iniciativas preparadas para assinalar o Feriado Municipal. Esta ser&amp;aacute; mais uma oportunidade para celebrar a hist&amp;oacute;ria, a cultura e as tradi&amp;ccedil;&amp;otilde;es, num dia especialmente dedicado ao patrim&amp;oacute;nio e &amp;agrave; identidade do concelho.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-06-25-at-06.36.48-300x226.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida já apoiou 261 operações a cataratas</t>
+  </si>
+  <si>
+    <t>Um compromisso com a saúde, a inclusão social e a qualidade de vida!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida refor&amp;ccedil;a o compromisso de promover a sa&amp;uacute;de e o bem-estar dos mun&amp;iacute;cipes, proporcionando opera&amp;ccedil;&amp;otilde;es gratuitas &amp;agrave;s cataratas, em parceria com a Funda&amp;ccedil;&amp;atilde;o &amp;Aacute;lvaro de Carvalho. No dia 24 de junho foi operado mais um grupo de 12 pessoas, elevando para 261 o n&amp;uacute;mero total de benefici&amp;aacute;rios desta importante resposta social e de sa&amp;uacute;de.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito deste programa assistencial, os custos das cirurgias s&amp;atilde;o suportados em partes iguais pelo Munic&amp;iacute;pio e pela Funda&amp;ccedil;&amp;atilde;o &amp;Aacute;lvaro de Carvalho. Para al&amp;eacute;m da comparticipa&amp;ccedil;&amp;atilde;o financeira, o Munic&amp;iacute;pio assegura ainda os encargos com o transporte dos utentes para as consultas e interven&amp;ccedil;&amp;otilde;es, medicamentos, refei&amp;ccedil;&amp;otilde;es, seguro bem como o acompanhamento pr&amp;eacute; e p&amp;oacute;s-operat&amp;oacute;rio, atrav&amp;eacute;s dos servi&amp;ccedil;os de A&amp;ccedil;&amp;atilde;o Social e Sa&amp;uacute;de.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio deseja a todos os benefici&amp;aacute;rios uma r&amp;aacute;pida recupera&amp;ccedil;&amp;atilde;o, na expectativa de que estas interven&amp;ccedil;&amp;otilde;es contribuam significativamente para a melhoria da sua qualidade de vida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC7181-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Encerramento do Ano Letivo da Academia Sénior “Estrela Maior”</t>
+  </si>
+  <si>
+    <t>O Município de Almeida promoveu hoje, 24 junho 2026, na aldeia de Monteperobolso, o encerramento do ano letivo da Academia Sénior “Estrela Maior”, em parceria com o CLDS 5G – Almeida + Inclusiva, num momento especial de convívio, partilha e celebração.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa foi assinalada com a tradicional comemora&amp;ccedil;&amp;atilde;o dos Santos Populares, proporcionando um ambiente de alegria, cultura e anima&amp;ccedil;&amp;atilde;o, refor&amp;ccedil;ando os la&amp;ccedil;os da comunidade e valorizando a participa&amp;ccedil;&amp;atilde;o ativa dos nossos seniores.&lt;/p&gt; &lt;p&gt;Expressamos o nosso agradecimento &amp;agrave; Uni&amp;atilde;o de Freguesias de Castelo Mendo, Ade, Monteperobolso e Mesquitela, &amp;agrave; Associa&amp;ccedil;&amp;atilde;o Social, Cultural e Recreativa de Monteperobolso, participantes e, a todos os que, nos acolheram calorosamente na localidade, pelo empenho, dedica&amp;ccedil;&amp;atilde;o e envolvimento demonstrados no desenvolvimento desta iniciativa.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/ENTRE-TURISMOS-MUNICIPAIS-ALMEIDA-CASTELO-MENDO-e-VILAR-FORMOSO-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Nos Turismos Municipais- Almeida, Castelo Mendo e Vilar Formoso</t>
+  </si>
+  <si>
+    <t>Sabores que a distância e o tempo não apagam”. 09 de julho a 31 de agosto de 2026 Entre os dias 09 de julho e 31 de agosto de 2026, os Turismo Municipais de Almeida, Castelo Mendo e Vilar Formoso promovem o circuito “Sabores que a distância e o tempo não apagam”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Sabores que a dist&amp;acirc;ncia e o tempo n&amp;atilde;o apagam&amp;rdquo;.&lt;/p&gt; &lt;p&gt;09 de julho a 31 de agosto de 2026&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Entre os dias 09 de julho e 31 de agosto de 2026, os Turismo Municipais de Almeida, Castelo Mendo e Vilar Formoso promovem o circuito &amp;ldquo;Sabores que a dist&amp;acirc;ncia e o tempo n&amp;atilde;o apagam&amp;rdquo;. Esta iniciativa conjunta visa promover a diversidade dos produtos end&amp;oacute;genos do concelho com especial destaque para os produtores locais e os produtos tradicionais de excel&amp;ecirc;ncia.&lt;/p&gt; &lt;p&gt;Do programa fazem parte:&lt;/p&gt; &lt;p&gt;Exposi&amp;ccedil;&amp;otilde;es Tem&amp;aacute;ticas: Almeida acolhe a mostra &amp;ldquo;Do Olival &amp;agrave; Colmeia&amp;rdquo;, dedicada ao azeite e ao mel; Castelo Mendo apresenta &amp;ldquo;Saber e Sabor&amp;rdquo;, uma mostra de licores e compotas; e Vilar Formoso convida a &amp;ldquo;Uma viagem aos sabores tradicionais&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Turismo Familiar: Atividades din&amp;acirc;micas desenhadas para todas as idades, incluindo &amp;ldquo;&amp;Agrave; descoberta de dois tesouros naturais: Azeite e Mel&amp;rdquo; (Almeida), o jogo &amp;ldquo;Detetive dos sabores&amp;rdquo; (Castelo Mendo) e a oficina &amp;ldquo;Explorar sabores: o doce e o salgado&amp;rdquo; (Vilar Formoso).&lt;/p&gt; &lt;p&gt;A a&amp;ccedil;&amp;atilde;o conta com a participa&amp;ccedil;&amp;atilde;o de produtores locais representativos de v&amp;aacute;rias freguesias do concelho estreitando os la&amp;ccedil;os entre quem produz e quem visita o concelho.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e venha visitar as exposi&amp;ccedil;&amp;otilde;es em Fam&amp;iacute;lia!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Cartaz--214x300.jpg</t>
+  </si>
+  <si>
+    <t>Turismo Municipal de Vilar Formoso acolhe Exposição Coletiva de Fotografia “GOD Publishing”</t>
+  </si>
+  <si>
+    <t>O Turismo Municipal de Vilar Formoso vai inaugurar, no próximo dia 04 de julho de 2026, às 16h00, a Exposição Coletiva de Fotografia “GOD Publishing”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; A mostra, de tema livre, re&amp;uacute;ne o trabalho de 18 fot&amp;oacute;grafos e estar&amp;aacute; patente ao p&amp;uacute;blico at&amp;eacute; ao dia 31 de agosto de 2026.&lt;/p&gt; &lt;p&gt;O projeto tem percorrido v&amp;aacute;rias cidades do pa&amp;iacute;s ao longo do ano, tendo come&amp;ccedil;ado a sua viagem a 10 de janeiro em Leiria, com passagem por Vilar Formoso e seguindo para o Algarve, onde ficar&amp;aacute; em exibi&amp;ccedil;&amp;atilde;o durante o m&amp;ecirc;s de outubro.&lt;/p&gt; &lt;p&gt;O grande objetivo desta iniciativa &amp;eacute; dar a conhecer e valorizar publicamente o talento dos fot&amp;oacute;grafos que participaram nos livros coletivos de fotografia editados pela GOD Publishing.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/ATIVIDADES_TURISMOS_MUNICIPAIS_page-0001-210x300.jpg</t>
+  </si>
+  <si>
+    <t>Entre Turismos Municipais - Almeida, Castelo Mendo e Vilar Formoso</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, convida residentes e visitantes a recuar no tempo e a reviver antigas profissões com a iniciativa “Entre Turismos Municipais: Almeida, Castelo Mendo e Vilar Formoso”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Esta a&amp;ccedil;&amp;atilde;o permite aos participantes percorrer as tr&amp;ecirc;s localidades e conhecer de perto as artes ancestrais que moldaram a identidade do concelho. O circuito nasce da vontade de preservar e homenagear os of&amp;iacute;cios que, durante gera&amp;ccedil;&amp;otilde;es, foram o motor econ&amp;oacute;mico e social do concelho, garantindo que o saber-fazer dos nossos antepassados n&amp;atilde;o caia no esquecimento.&lt;/p&gt; &lt;p&gt;Para participar, basta dirigir-se a um dos Turismos Municipais (Almeida, Castelo Mendo ou Vilar Formoso) e a&amp;iacute; receber a brochura que o guiar&amp;aacute; nesta aventura.&lt;/p&gt; &lt;p&gt;Desperte a sua curiosidade e participe em fam&amp;iacute;lia nesta iniciativa!&lt;/p&gt; &lt;p&gt;Contatos:&lt;/p&gt; &lt;p&gt;Turismo de Almeida&lt;/p&gt; &lt;p&gt;Telefone: 271 149 451 (chamada para rede fixa nacional)&lt;/p&gt; &lt;p&gt;Email: turismo.almeida@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Turismo de Castelo Mendo&lt;/p&gt; &lt;p&gt;Telefone:964 120 932 (chamada para rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;Email: turismo.castelomendo@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Turismo de Vilar Formoso&lt;/p&gt; &lt;p&gt;Telefone: 271 518 140 (chamada para rede fixa nacional)&lt;/p&gt; &lt;p&gt;Email: turismo.vf@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/499130526_1045837187687378_1173682828895390266_n-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Interrupção Temporária na Recolha de RSU</t>
+  </si>
+  <si>
+    <t>O Município informa todos os munícipes que, devido a uma avaria mecânica imprevista no camião de recolha da empresa contratada, o serviço de recolha de Resíduos Sólidos Urbanos (RSU) nos contentores de rua encontrar-se-á temporariamente suspenso nos próximos dias.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A empresa prestadora do servi&amp;ccedil;o j&amp;aacute; est&amp;aacute; a envidar todos os esfor&amp;ccedil;os para reparar o ve&amp;iacute;culo com a maior brevidade poss&amp;iacute;vel, prevendo-se a normaliza&amp;ccedil;&amp;atilde;o do circuito muito em breve.&lt;/p&gt; &lt;p&gt;&amp;#10145;Como podemos ajudar at&amp;eacute; &amp;agrave; reposi&amp;ccedil;&amp;atilde;o do servi&amp;ccedil;o?&lt;/p&gt; &lt;p&gt;Evite acumular: Se poss&amp;iacute;vel, retenha os sacos de lixo em casa durante estes dias para evitar a sobrecarga e a desloca&amp;ccedil;&amp;atilde;o de res&amp;iacute;duos na via p&amp;uacute;blica.&lt;/p&gt; &lt;p&gt;Sacos herm&amp;eacute;ticos: Caso tenha mesmo de utilizar os contentores de rua, certifique-se de que os sacos est&amp;atilde;o hermeticamente fechados e depositados estritamente dentro do contentor (se este ainda tiver capacidade).&lt;/p&gt; &lt;p&gt;Pedimos a vossa compreens&amp;atilde;o: Apelamos ao civismo de todos para n&amp;atilde;o depositarem lixo no ch&amp;atilde;o junto aos contentores, evitando assim problemas de sa&amp;uacute;de p&amp;uacute;blica e maus odores.&lt;/p&gt; &lt;p&gt;Lamentamos o inc&amp;oacute;modo causado e agradecemos a compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o de todos os mun&amp;iacute;cipes.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Capa-141x300.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida apresenta novo desdobrável turístico "Vilar Formoso Fronteira da Paz" dedicado a Visitas Guiadas</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, promove um novo desdobrável alusivo ao Serviço Turístico de vistas guiadas realizadas em Vilar Formoso.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Este novo roteiro convida os visitantes a descobrir a mem&amp;oacute;ria e o simbolismo desta vila fronteiri&amp;ccedil;a atrav&amp;eacute;s de um circuito estruturado que destaca cinco pontos fundamentais:&lt;/p&gt; &lt;p&gt;&amp;ndash; O Turismo de Vilar Formoso&lt;/p&gt; &lt;p&gt;&amp;ndash; A Locomotiva BA101&lt;/p&gt; &lt;p&gt;&amp;ndash; A Esta&amp;ccedil;&amp;atilde;o de Caminhos de Ferro&lt;/p&gt; &lt;p&gt;&amp;ndash; O Vilar Formoso Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes&lt;/p&gt; &lt;p&gt;&amp;ndash; O T&amp;uacute;nel da Esta&amp;ccedil;&amp;atilde;o de Comboios&lt;/p&gt; &lt;p&gt;O desdobr&amp;aacute;vel, que serve de guia pr&amp;aacute;tico para os turistas inclui a planta detalhada do circuito urbano da vila, facilitando a orienta&amp;ccedil;&amp;atilde;o de quem escolhe Vilar Formoso para uma visita tur&amp;iacute;stica.&lt;/p&gt; &lt;p&gt;Contactos e Informa&amp;ccedil;&amp;otilde;es: Para agendamento de visitas guiadas e mais informa&amp;ccedil;&amp;otilde;es, os interessados podem contactar o Turismo Municipal de Vilar Formoso atrav&amp;eacute;s do e-mail turismo.vf@cm-almeida.pt ou pelo telefone 271 518 140 (Chamada para rede fixa nacional).&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG_20260619_154857-225x300.jpg</t>
+  </si>
+  <si>
+    <t>Dia Mundial do Refugiado assinalado no Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
+  </si>
+  <si>
+    <t>Para assinalar a data, o Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes promoveu, nos dias 20 e 21 de junho, a iniciativa “As Notícias”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Para assinalar a data, o Vilar Formoso Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes promoveu, nos dias 20 e 21 de junho, a iniciativa &amp;ldquo;As Not&amp;iacute;cias&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Uma a&amp;ccedil;&amp;atilde;o simples, mas de forte impacto visual, que convidou os visitantes a olhar de frente para o fen&amp;oacute;meno dos refugiados, ligando as mem&amp;oacute;rias do passado &amp;agrave; realidade dos dias de hoje e promovendo a empatia coletiva.&lt;/p&gt; &lt;p&gt;A iniciativa foi muito bem acolhida pelo p&amp;uacute;blico, que apreciou a atividade e participou ativamente nela, lendo, refletindo e interagindo com o espa&amp;ccedil;o ao longo dos dois dias.&lt;/p&gt; &lt;p&gt;Agradecemos a todos os que passaram pelo Memorial nestes dias e partilharam connosco este momento de cidadania e reflex&amp;atilde;o.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/ENCONTRO_EUROPEU_DESPORTO_SENIOR-design_PRANCHETA_1-copia-4-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Encontro Europeu de Desporto Sénior | 25 junho | Almeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZZyS8-cJO7D8CKnXthv9PLttMFTI95HC7L8VE7EIzS-294fNqj6-zHxbakg87aFZaGaaiEAoupoye_Y0cdQU0UIEnsi24dBJnSpMlCqhuDnORG1BpiWiS0mb3EaZ10s2IJdD0xgWG3whepb0ZyEiUJae-NEIWu7kvbbPopXxwhePPrpA1fs6WNt77Q788qfKfI&amp;amp;__tn__=*NK-R" target="_blank"&gt;&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IG-CAL_2-240x300.png</t>
+  </si>
+  <si>
+    <t>Temperaturas extremas: proteja-se e proteja quem mais precisa</t>
+  </si>
+  <si>
+    <t>Colaboração Direção-Geral da Saúde (DGS) De acordo com o IPMA, os próximos dias serão marcados por temperaturas muito elevadas, com máximas que poderão ultrapassar os 40°C e atingir, pontualmente, os 42°C em algumas regiões do país.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Colabora&amp;ccedil;&amp;atilde;o Dire&amp;ccedil;&amp;atilde;o-Geral da Sa&amp;uacute;de (DGS)&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;De acordo com o IPMA, os pr&amp;oacute;ximos dias ser&amp;atilde;o marcados por temperaturas muito elevadas, com m&amp;aacute;ximas que poder&amp;atilde;o ultrapassar os &lt;strong&gt;40&amp;deg;C&lt;/strong&gt; e atingir, pontualmente, os &lt;strong&gt;42&amp;deg;C&lt;/strong&gt; em algumas regi&amp;otilde;es do pa&amp;iacute;s. As noites tamb&amp;eacute;m ser&amp;atilde;o quentes, com temperaturas m&amp;iacute;nimas acima dos &lt;strong&gt;20&amp;deg;C&lt;/strong&gt;, podendo chegar aos &lt;strong&gt;25&amp;deg;C&lt;/strong&gt; no Algarve, Alentejo e Beira Interior.&lt;/p&gt; &lt;p&gt;Perante este cen&amp;aacute;rio, &amp;eacute; fundamental refor&amp;ccedil;ar os cuidados com a sa&amp;uacute;de e a seguran&amp;ccedil;a da popula&amp;ccedil;&amp;atilde;o, especialmente junto dos grupos mais vulner&amp;aacute;veis.&lt;/p&gt; &lt;p&gt;&amp;#9989; &amp;#120293;&amp;#120306;&amp;#120304;&amp;#120316;&amp;#120314;&amp;#120306;&amp;#120315;&amp;#120305;&amp;#120302;-&amp;#120320;&amp;#120306;:&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Manter uma hidrata&amp;ccedil;&amp;atilde;o adequada e regular, dando especial aten&amp;ccedil;&amp;atilde;o aos idosos.&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Evitar a exposi&amp;ccedil;&amp;atilde;o solar direta nas horas de maior calor, entre as 11h e as 17h.&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Utilizar vestu&amp;aacute;rio leve e apropriado para as condi&amp;ccedil;&amp;otilde;es clim&amp;aacute;ticas.&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Permanecer em locais frescos ou climatizados sempre que poss&amp;iacute;vel.&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Adaptar rotinas e esfor&amp;ccedil;os f&amp;iacute;sicos consoante as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas.&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Garantir o acompanhamento e vigil&amp;acirc;ncia das pessoas em situa&amp;ccedil;&amp;atilde;o de maior risco, assegurando que se encontram em seguran&amp;ccedil;a, confort&amp;aacute;veis e bem hidratadas.&lt;/p&gt; &lt;p&gt;&amp;#128222; &amp;#120280;&amp;#120314; &amp;#120304;&amp;#120302;&amp;#120320;&amp;#120316; &amp;#120305;&amp;#120306; &amp;#120315;&amp;#120306;&amp;#120304;&amp;#120306;&amp;#120320;&amp;#120320;&amp;#120310;&amp;#120305;&amp;#120302;&amp;#120305;&amp;#120306;, &amp;#120304;&amp;#120316;&amp;#120315;&amp;#120321;&amp;#120302;&amp;#120304;&amp;#120321;&amp;#120306;:&lt;/p&gt; &lt;p&gt;&amp;bull; SNS 24: 808 24 24 24&lt;/p&gt; &lt;p&gt;&amp;bull; Linha Nacional de Emerg&amp;ecirc;ncia Social: 144&lt;/p&gt; &lt;p&gt;Mantenha-se atento aos avisos das autoridades e ajude a proteger quem mais precisa neste per&amp;iacute;odo de calor intenso.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>Comemorações do Feriado Municipal de Almeida – 2 de julho 2026</t>
+  </si>
+  <si>
+    <t>Almeida prepara-se para viver dias de festa, tradição e cultura!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Entre 28 de junho e 5 de julho, Almeida enche-se de atividades para todas as idades, celebrando a sua hist&amp;oacute;ria e identidade.&lt;br&gt;Desde o carism&amp;aacute;tico XVII Encontro de Cavaleiros &amp;ndash; Passeio Equestre do Picadeiro D&amp;rsquo;el Rey, Cerim&amp;oacute;nias Institucionais, a I C&amp;atilde;ominhada CROAA, as Conversas sobre Revitaliza&amp;ccedil;&amp;atilde;o Patrimonial, o Concurso de Saltos Nacional C, Dan&amp;ccedil;as no Tempo da Restaura&amp;ccedil;&amp;atilde;o, o espet&amp;aacute;culo de m&amp;uacute;sica &amp;ldquo;Ningue-Ningue Tr&amp;ecirc;s Tentos&amp;rdquo;, at&amp;eacute; &amp;agrave; inovadora Silent Party, h&amp;aacute; muito por descobrir nestes dias especiais que prometem muita anima&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/PUB-PULSEIRAS-Copo-Silent-Party-240x300.jpg</t>
+  </si>
+  <si>
+    <t>A Silent Party está a chegar a Almeida!</t>
+  </si>
+  <si>
+    <t>Já imaginaste dançar ao teu ritmo… mas em total silêncio?</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; &lt;/p&gt; &lt;p&gt;No dia 3 de julho, o Picadeiro D&amp;rsquo;El Rey transforma-se numa pista &amp;uacute;nica onde tu escolhes a vibe! &lt;/p&gt; &lt;p&gt;Dois canais, diferentes estilos, uma s&amp;oacute; festa &amp;mdash; s&amp;oacute; tu decides o som!&lt;/p&gt; &lt;p&gt;Garante j&amp;aacute; o teu kit (pulseira + copo = 1 entrada)&lt;/p&gt; &lt;p&gt;Lugares limitados!&lt;/p&gt; &lt;p&gt;Pontos de venda:&lt;/p&gt; &lt;p&gt;Paiol Bar (Almeida)&lt;/p&gt; &lt;p&gt;Titu&amp;rsquo;s Bar (Vilar Formoso)&lt;/p&gt; &lt;p&gt;Caf&amp;eacute; Estudante (Pinhel)&lt;/p&gt; &lt;p&gt;Restaurante A Cerca (Figueira de Castelo Rodrigo)&lt;/p&gt; &lt;p&gt;Bar M83 (Sabugal)&lt;/p&gt; &lt;p&gt;Tuna Bar &amp;amp; Est&amp;uacute;dio Doce Veneno (Guarda)&lt;/p&gt; &lt;p&gt;In&amp;iacute;cio &amp;agrave;s 22h&lt;/p&gt; &lt;p&gt;Prepara os amigos, escolhe a m&amp;uacute;sica&amp;hellip; e entra na experi&amp;ecirc;ncia mais silenciosamente &amp;eacute;pica do ver&amp;atilde;o!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Design-sem-nome-240x300.jpg</t>
+  </si>
+  <si>
+    <t>Férias das AAAF ́S</t>
+  </si>
+  <si>
+    <t>As férias da AAAF- (Atividades de Animação e Apoio à Família) estão a chegar e prometem muita diversão, novas experiências e desenvolvimento social e emocional para os mais pequenos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Com estas atividades vamos criar mem&amp;oacute;rias!&lt;/p&gt; &lt;p&gt;Boas f&amp;eacute;rias!&lt;/p&gt; &lt;p&gt;Programa completo aqui: &lt;a href="https://rb.gy/50wvi8" target="_blank"&gt;https://rb.gy/50wvi8&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/2-4-240x300.png</t>
+  </si>
+  <si>
+    <t>Clube de Leitura</t>
+  </si>
+  <si>
+    <t>Encerramento do Ano Letivo do Clube de Leitura da Academia Sénior “Estrela Maior” – CLDS5G Almeida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Encerramento do Ano Letivo do Clube de Leitura da Academia S&amp;eacute;nior &amp;ldquo;Estrela Maior&amp;rdquo; &amp;ndash; CLDS5G Almeida.&lt;/p&gt; &lt;p&gt;O Clube de Leitura da Academia S&amp;eacute;nior &amp;ldquo;Estrela Maior&amp;rdquo; encerrou o ano letivo com uma atividade muito especial: a explora&amp;ccedil;&amp;atilde;o do Roteiro Liter&amp;aacute;rio de Alice Sampaio, em Mido.&lt;/p&gt; &lt;p&gt;Esta iniciativa integrou-se nas comemora&amp;ccedil;&amp;otilde;es que continuam a assinalar o centen&amp;aacute;rio do nascimento da escritora, permitindo aos participantes conhecer melhor os lugares, as mem&amp;oacute;rias e as refer&amp;ecirc;ncias que marcaram a sua vida e obra.&lt;/p&gt; &lt;p&gt;A visita foi acompanhada pelos t&amp;eacute;cnicos da Biblioteca Municipal Maria Nat&amp;eacute;rcia Ruivo do Munic&amp;iacute;pio de Almeida, que contribu&amp;iacute;ram para tornar esta experi&amp;ecirc;ncia ainda mais enriquecedora.&lt;/p&gt; &lt;p&gt;Foi uma manh&amp;atilde; de descoberta, aprendizagem e conv&amp;iacute;vio que marcou o encerramento de um ano letivo repleto de leituras, reflex&amp;otilde;es e partilhas. Ao longo do ano, os participantes demonstraram que a leitura continua a ser uma excelente forma de promover o conhecimento, a participa&amp;ccedil;&amp;atilde;o ativa e o encontro entre pessoas.&lt;/p&gt; &lt;p&gt;E porque os livros ganham ainda mais significado quando s&amp;atilde;o partilhados, convidamos todos os interessados a integrar o Clube de Leitura da Academia S&amp;eacute;nior &amp;ldquo;Estrela Maior&amp;rdquo; no pr&amp;oacute;ximo ano letivo. Se gosta de ler, conversar sobre livros, conhecer autores e participar em atividades culturais, junte-se a n&amp;oacute;s.&lt;/p&gt; &lt;p&gt;Continuaremos a descobrir hist&amp;oacute;rias, autores e patrim&amp;oacute;nio, num espa&amp;ccedil;o de aprendizagem e conv&amp;iacute;vio aberto a todos.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC1765-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida participa no III Encontro Agroturístico - Espanha</t>
+  </si>
+  <si>
+    <t>O Município de Almeida participou esta manhã – 18 de junho, no III Encontro Agroturístico – “Alianzas y talento para el agroturismo”, realizado na Casa Municipal de Cultura em Ciudad Rodrigo, promovido pela Universidade de Salamanca e pelo Ayuntamiento de Ciudad Rodrigo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida participou esta manh&amp;atilde; &amp;ndash; 18 de junho, no III Encontro Agrotur&amp;iacute;stico &amp;ndash; &amp;ldquo;Alianzas y talento para el agroturismo&amp;rdquo;, realizado na Casa Municipal de Cultura em Ciudad Rodrigo, promovido pela Universidade de Salamanca e pelo Ayuntamiento de Ciudad Rodrigo.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio fez parte do primeiro painel dos trabalhos com o tema &amp;ldquo;Cruzando fronteras: cooperaci&amp;oacute;n y desarrollo tur&amp;iacute;stico&amp;rdquo;, e atrav&amp;eacute;s do Picadeiro D&amp;rsquo;el Rey e do InvestAlmeida, promoveu duas apresenta&amp;ccedil;&amp;otilde;es abordando os servi&amp;ccedil;os equestres municipais e o Projeto POCTEP &amp;ldquo;Fort Cook&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Na primeira apresenta&amp;ccedil;&amp;atilde;o foram abordados os servi&amp;ccedil;os equestres prestados no Picadeiro D&amp;rsquo;el Rey, o contexto hist&amp;oacute;rico do edificado, a rela&amp;ccedil;&amp;atilde;o das Rotas Equestres com o Agroturismo e o seu contributo para a valoriza&amp;ccedil;&amp;atilde;o e promo&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio hist&amp;oacute;rico, cultural e patrimonial das freguesias do Concelho e respetivos produtos end&amp;oacute;genos.&lt;/p&gt; &lt;p&gt;Na segunda apresenta&amp;ccedil;&amp;atilde;o apresentaram-se ainda as iniciativas de apoio ao empreendedorismo, nomeadamente no que toca a investimentos agrotur&amp;iacute;sticos, bem como o projeto Fort-Cook, financiado pelo POCTEP Interreg. No &amp;acirc;mbito deste projeto, desenvolvido em parceria entre o Munic&amp;iacute;pio de Almeida, Ayuntamiento de Ciudad Rodrigo e Cons&amp;oacute;rcio Transfronteiri&amp;ccedil;o de Cidades Amuralhadas, ir&amp;aacute; nascer um laborat&amp;oacute;rio gastron&amp;oacute;mico raiano &amp;ndash; Food Lab, integrado no Raia Fab Lab.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-3-240x300.png</t>
+  </si>
+  <si>
+    <t>Criando Laços</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Biblioteca Municipal de Almeida, proporcionou mais um momento especial dedicado ao nosso público sénior e entre cores, dobragens e boa disposição, nasceram delicados leques de papel, pensados para trazer frescura e alegria aos dias quentes de verão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;Mais do que uma simples atividade, foram momentos de conv&amp;iacute;vio, partilha e afetos, onde as conversas e os sorrisos deram ainda mais significado a cada cria&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Ficam aqui os registos destes momentos que, acima de tudo, refor&amp;ccedil;am os la&amp;ccedil;os que nos unem.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Design-sem-nome-240x300.png</t>
+  </si>
+  <si>
+    <t>’Junho rima com Desafios’: Um roteiro turístico de rimas e enigmas para explorar em família!</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, promove este mês a iniciativa ’junho rima com Desafios’, um convite para as famílias explorarem o território de uma forma lúdica e interativa.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Esta ação pretende despertar a curiosidade de miúdos e graúdos através de um roteiro que percorre Almeida, Castelo Bom, Castelo Mendo e Vilar Formoso. Em cada paragem, os visitantes são desafiados a observar monumentos e a completar rimas que desvendam a identidade local.&lt;/p&gt;
+&lt;p&gt;Como participar:&lt;/p&gt;
+&lt;p&gt;Os interessados podem levantar a brochura da atividade nos Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso. O material de apoio contém todas as pistas necessárias para completar as palavras em falta, garantindo um dia bem passado no território.&lt;/p&gt;
+&lt;p&gt;Desperte a curiosidade e parta à aventura em família!&lt;/p&gt;
+&lt;p&gt;Para mais informações contactar:&lt;/p&gt;
+&lt;p&gt;Turismo de Almeida&lt;/p&gt;
+&lt;p&gt;Telefone: 271 149 451 (chamada para rede fixa nacional)&lt;/p&gt;
+&lt;p&gt;Email: turismo.almeida@cm-almeida.pt&lt;/p&gt;
+&lt;p&gt;Turismo de Castelo Mendo&lt;/p&gt;
+&lt;p&gt;Telefone:964 120 932&lt;/p&gt;
+&lt;p&gt;Email: turismo.castelomendo@cm-almeida.pt&lt;/p&gt;
+&lt;p&gt;Turismo de Vilar Formoso&lt;/p&gt;
+&lt;p&gt;Telefone: 271 518 140&lt;/p&gt;
+&lt;p&gt;Email: turismo.vf@cm-almeida.pt&lt;/p&gt;
+&lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1781705531571-35453fe1-039f-4ee9-9672-796f9b7a2198_1-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes assinala Dia Mundial do Refugiado</t>
+  </si>
+  <si>
+    <t>No âmbito do Dia Mundial do Refugiado, que se assinala a 20 de junho de 2026, o Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes vai promover a atividade, nos dias 20 e 21 de junho “As Notícias”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito do Dia Mundial do Refugiado, que se assinala a 20 de junho de 2026, o Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes vai promover a atividade, nos dias 20 e 21 de junho &amp;ldquo;As Not&amp;iacute;cias&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Trata-se de uma a&amp;ccedil;&amp;atilde;o simples, mas de forte impacto visual, orientada para o p&amp;uacute;blico em geral, que convida os visitantes a refletir sobre a atualidade do fen&amp;oacute;meno dos refugiados.&lt;/p&gt; &lt;p&gt;A iniciativa, estruturada em formato de mural informativo, organiza-se em torno de dois momentos essenciais:&lt;/p&gt; &lt;p&gt;Exposi&amp;ccedil;&amp;atilde;o de Not&amp;iacute;cias e Manchetes: Uma sele&amp;ccedil;&amp;atilde;o de not&amp;iacute;cias e imagens atuais sobre refugiados e guerras, acompanhada pela frase central &amp;ldquo;N&amp;atilde;o &amp;eacute; passado, &amp;eacute; a atualidade.&amp;rdquo;, que refor&amp;ccedil;a a continuidade hist&amp;oacute;rica destas realidades;&lt;/p&gt; &lt;p&gt;Espa&amp;ccedil;o de Reflex&amp;atilde;o: Uma &amp;aacute;rea dedicada &amp;agrave; observa&amp;ccedil;&amp;atilde;o e leitura individual, desenhada para promover a empatia e a consciencializa&amp;ccedil;&amp;atilde;o social.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade, visite o Memorial e venha participar nesta comemora&amp;ccedil;&amp;atilde;o!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Comunicado-Nomination-Bulwarked-Fortresses-of-the-Raia-Portugal-1-240x300.jpg</t>
+  </si>
+  <si>
+    <t>Comunicado de Imprensa</t>
+  </si>
+  <si>
+    <t>Nomination “Bulwarked Fortresses of the Raia” (Portugal)</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;    &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC6136-300x200.jpg</t>
+  </si>
+  <si>
+    <t>ALMEIDA CUP 2026</t>
+  </si>
+  <si>
+    <t>Registo Fotográfico – Dia 02 Mais Fotografias em https://shre.ink/3gS3 Saiba mais em https://copafacil.com/-1fma #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Registo Fotogr&amp;aacute;fico &amp;ndash; Dia 02&lt;/p&gt; &lt;p&gt;Mais Fotografias em https://shre.ink/3gS3&lt;/p&gt; &lt;p&gt;Saiba mais em https://copafacil.com/-1fma&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Condicionamento-de-Transito-e-Aguad-300x300.jpg</t>
+  </si>
+  <si>
+    <t>Aviso à População – Qualidade da Água de Abastecimento</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Almeida informa que têm sido registados vários relatos de água de abastecimento com aspeto turvo, provenientes de quase todas as freguesias do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Trata-se de uma situa&amp;ccedil;&amp;atilde;o alheia &amp;agrave; C&amp;acirc;mara Municipal e que, at&amp;eacute; ao momento, n&amp;atilde;o aparenta representar risco para a sa&amp;uacute;de p&amp;uacute;blica. Ainda assim, por uma quest&amp;atilde;o de precau&amp;ccedil;&amp;atilde;o e transpar&amp;ecirc;ncia, estamos a acompanhar e a monitorizar atentamente a situa&amp;ccedil;&amp;atilde;o, em articula&amp;ccedil;&amp;atilde;o com as entidades competentes.&lt;/p&gt; &lt;p&gt;Qualquer atualiza&amp;ccedil;&amp;atilde;o relevante ser&amp;aacute; prontamente comunicada &amp;agrave; popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Agradecemos a compreens&amp;atilde;o de todos.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-06-08-at-09.41.11-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Ação de Sensibilização “Segurança na Residência, Prevenção de Burlas e Furtos”</t>
+  </si>
+  <si>
+    <t>No âmbito do Programa Radar Social, foi concluída a ação de sensibilização dirigida às pessoas idosas que residem no concelho de Almeida, dedicada à promoção da segurança e prevenção de situações de risco no quotidiano.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa contou com a colabora&amp;ccedil;&amp;atilde;o da Guarda Nacional Republicana, atrav&amp;eacute;s da Sec&amp;ccedil;&amp;atilde;o de Preven&amp;ccedil;&amp;atilde;o Criminal e Policiamento Comunit&amp;aacute;rio de Vilar Formoso, que partilhou informa&amp;ccedil;&amp;atilde;o &amp;uacute;til e conselhos pr&amp;aacute;ticos sobre a prote&amp;ccedil;&amp;atilde;o da resid&amp;ecirc;ncia, a preven&amp;ccedil;&amp;atilde;o de burlas e a ado&amp;ccedil;&amp;atilde;o de comportamentos mais seguros.&lt;/p&gt; &lt;p&gt;Num contexto em que muitas pessoas idosas vivem sozinhas e podem estar mais expostas a situa&amp;ccedil;&amp;otilde;es de vulnerabilidade, a&amp;ccedil;&amp;otilde;es como esta assumem um papel fundamental na promo&amp;ccedil;&amp;atilde;o da seguran&amp;ccedil;a, da autonomia e da confian&amp;ccedil;a. A informa&amp;ccedil;&amp;atilde;o e a preven&amp;ccedil;&amp;atilde;o continuam a ser ferramentas essenciais para reduzir riscos e refor&amp;ccedil;ar o sentimento de prote&amp;ccedil;&amp;atilde;o junto da popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior.&lt;/p&gt; &lt;p&gt;O Programa Radar Social mant&amp;eacute;m o seu compromisso de proximidade com a comunidade, desenvolvendo iniciativas que contribuem para uma popula&amp;ccedil;&amp;atilde;o mais informada, mais segura e mais preparada para enfrentar os desafios do dia a dia.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1781513231482-5acc2538-830e-4c35-8869-04dfe5187d47_1-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Aviso No30/2026/AH</t>
+  </si>
+  <si>
+    <t>Aplicação de Herbicida na Freguesia de Almeida.</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-1-300x200.png</t>
+  </si>
+  <si>
+    <t>Alunos do Projeto "Mexa-se com Alma!" representam a Seleção da AF Guarda no Torneio Nacional de Walking Football</t>
+  </si>
+  <si>
+    <t>Os alunos do Projeto “Mexa-se com Alma!”, José Pinheiro e Carlos Maçana, foram convocados para representar a Seleção da Associação de Futebol da Guarda no Torneio Nacional de Walking Football Recreativo, que decorreu no último fim de semana, na Cidade do Futebol, em Oeiras. #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Os alunos do Projeto &amp;ldquo;Mexa-se com Alma!&amp;rdquo;, Jos&amp;eacute; Pinheiro e Carlos Ma&amp;ccedil;ana, foram convocados para representar a Sele&amp;ccedil;&amp;atilde;o da Associa&amp;ccedil;&amp;atilde;o de Futebol da Guarda no Torneio Nacional de Walking Football Recreativo, que decorreu no &amp;uacute;ltimo fim de semana, na Cidade do Futebol, em Oeiras.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZYEsM5M7rkUyPg30xFVDLMYkA1pvmEjJA-kw8RId4cfIJVdnK0r05k_FchFoCp93TkxKc9vProkBDGrGScE5WsWC6BLOGB-CbH-qt-fzxYs8ljRFqZgE1N4BYZM2MzlRP5-zyH6QuWtd-affZiJNiBHCd3HSMhNOm282BYEVZ0Al0Z9LA0rhySnDx92kWxTToQ&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-14</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC5040-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Registo Fotográfico – Dia 01 Mais Fotografias em https://shre.ink/3gS3 #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Registo Fotogr&amp;aacute;fico &amp;ndash; Dia 01&lt;/p&gt; &lt;p&gt;Mais Fotografias em &lt;a href="https://shre.ink/3gS3?fbclid=IwZXh0bgNhZW0CMTAAYnJpZBExcEV2c2dyR1RZNWxqd3VyWHNydGMGYXBwX2lkEDIyMjAzOTE3ODgyMDA4OTIAAR7p6FtUHBpzShwTJWDV8TtziD7-I8CGlvWJl19b1De451B7ahFeP471AvN-7A_aem_UFGG7uWPN_gmB8fhrFcVFQ" rel="noreferrer noopener" target="_blank" target="_blank"&gt;https://shre.ink/3gS3&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbRj_mSXNbBjnpODfYFFITzQHfw810rTtHopwffstsiu9e5Vyd0ZFwUe4w3-WAJs8LpT-y4AMN2dxIXQ4x8oSBCNxCaINnwZgYTtDyZE4oXSNJzwnf0xiOW-Opol_7JR8GSNP5HXdoZvnz_JCdmWoWB1-8UA7-GxtHesf-RS0khCXTqfxEx4HAzl7B1yAIyysg&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC5735-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Demonstração de Toureio em Nave de Haver</t>
+  </si>
+  <si>
+    <t>Realizou-se hoje, 13 de junho de 2026, pelas 17h00, na Praça de Toiros de Nave de Haver, uma Aula Prática de Toureio protagonizada pelos alunos da Escola de Tauromaquia da Diputación de Badajoz.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa contou com a participa&amp;ccedil;&amp;atilde;o dos novilheiros Manuel Le&amp;oacute;n, Jo&amp;atilde;o Mexia, Manuel Ferbola e Jo&amp;atilde;o Belmonte, perante reses da ganadaria J&amp;uacute;lio Justino, proporcionando ao p&amp;uacute;blico uma demonstra&amp;ccedil;&amp;atilde;o das t&amp;eacute;cnicas e da aprendizagem desenvolvidas no &amp;acirc;mbito da forma&amp;ccedil;&amp;atilde;o taurom&amp;aacute;quica.&lt;/p&gt; &lt;p&gt;Partilhamos alguns registos fotogr&amp;aacute;ficos deste momento vivido na Pra&amp;ccedil;a de Toiros de Nave de Haver.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZauWvDOWWHAex61v3tQcB-uKhugPtvjC-gxnwKlVUSG4GMPUHs5k5cUmjNXsQdIQewPtt-ttHZXbacNO60bSBsSplwXIKls_ivt-hUt_DvJcltGekrjQqBLg-e7OfOfGnXLA5rC_AyGAMC4D40bhbPmO2QX__sw-GcAEvIn0-Wdr2FZnBJQpdmyNmTph8WrH_4&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;a href="https://www.facebook.com/hashtag/navedehaver?__cft__%5B0%5D=AZauWvDOWWHAex61v3tQcB-uKhugPtvjC-gxnwKlVUSG4GMPUHs5k5cUmjNXsQdIQewPtt-ttHZXbacNO60bSBsSplwXIKls_ivt-hUt_DvJcltGekrjQqBLg-e7OfOfGnXLA5rC_AyGAMC4D40bhbPmO2QX__sw-GcAEvIn0-Wdr2FZnBJQpdmyNmTph8WrH_4&amp;amp;__tn__=*NK-R" target="_blank"&gt; &lt;/a&gt;&lt;a href="https://www.facebook.com/hashtag/navedehaver?__cft__%5B0%5D=AZauWvDOWWHAex61v3tQcB-uKhugPtvjC-gxnwKlVUSG4GMPUHs5k5cUmjNXsQdIQewPtt-ttHZXbacNO60bSBsSplwXIKls_ivt-hUt_DvJcltGekrjQqBLg-e7OfOfGnXLA5rC_AyGAMC4D40bhbPmO2QX__sw-GcAEvIn0-Wdr2FZnBJQpdmyNmTph8WrH_4&amp;amp;__tn__=*NK-R" target="_blank"&gt;#navedehaver&lt;/a&gt;&lt;a href="https://www.facebook.com/hashtag/tauromaquia?__cft__%5B0%5D=AZauWvDOWWHAex61v3tQcB-uKhugPtvjC-gxnwKlVUSG4GMPUHs5k5cUmjNXsQdIQewPtt-ttHZXbacNO60bSBsSplwXIKls_ivt-hUt_DvJcltGekrjQqBLg-e7OfOfGnXLA5rC_AyGAMC4D40bhbPmO2QX__sw-GcAEvIn0-Wdr2FZnBJQpdmyNmTph8WrH_4&amp;amp;__tn__=*NK-R" target="_blank"&gt; &lt;/a&gt;&lt;a href="https://www.facebook.com/hashtag/tauromaquia?__cft__%5B0%5D=AZauWvDOWWHAex61v3tQcB-uKhugPtvjC-gxnwKlVUSG4GMPUHs5k5cUmjNXsQdIQewPtt-ttHZXbacNO60bSBsSplwXIKls_ivt-hUt_DvJcltGekrjQqBLg-e7OfOfGnXLA5rC_AyGAMC4D40bhbPmO2QX__sw-GcAEvIn0-Wdr2FZnBJQpdmyNmTph8WrH_4&amp;amp;__tn__=*NK-R" target="_blank"&gt;#tauromaquia&lt;/a&gt;&lt;a href="https://www.facebook.com/hashtag/escoladetauromaquiabadajoz?__cft__%5B0%5D=AZauWvDOWWHAex61v3tQcB-uKhugPtvjC-gxnwKlVUSG4GMPUHs5k5cUmjNXsQdIQewPtt-ttHZXbacNO60bSBsSplwXIKls_ivt-hUt_DvJcltGekrjQqBLg-e7OfOfGnXLA5rC_AyGAMC4D40bhbPmO2QX__sw-GcAEvIn0-Wdr2FZnBJQpdmyNmTph8WrH_4&amp;amp;__tn__=*NK-R" target="_blank"&gt; &lt;/a&gt;&lt;a href="https://www.facebook.com/hashtag/escoladetauromaquiabadajoz?__cft__%5B0%5D=AZauWvDOWWHAex61v3tQcB-uKhugPtvjC-gxnwKlVUSG4GMPUHs5k5cUmjNXsQdIQewPtt-ttHZXbacNO60bSBsSplwXIKls_ivt-hUt_DvJcltGekrjQqBLg-e7OfOfGnXLA5rC_AyGAMC4D40bhbPmO2QX__sw-GcAEvIn0-Wdr2FZnBJQpdmyNmTph8WrH_4&amp;amp;__tn__=*NK-R" target="_blank"&gt;#escoladetauromaquiabadajoz&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Instagram-Post-Pousada-Hotel-Elegante-Verde-240x300.png</t>
+  </si>
+  <si>
+    <t>Reservas já disponíveis para a Silent Party!</t>
+  </si>
+  <si>
+    <t>Picadeiro D´el Rey – 3 de julho 2026 – 22h00 𝑨𝒅𝒒𝒖𝒊𝒓𝒆 𝒋𝒂́ 𝒂 𝒕𝒖𝒂 𝒑𝒖𝒍𝒔𝒆𝒊𝒓𝒂 &amp; 𝒄𝒐𝒑𝒐 𝒆 𝒈𝒂𝒓𝒂𝒏𝒕𝒆 𝒂 𝒕𝒖𝒂 𝒆𝒏𝒕𝒓𝒂𝒅𝒂! 𝘖𝑏𝘳𝑖𝘨𝑎𝘵𝑜́𝘳𝑖𝘰 𝘰 𝘶𝑠𝘰 𝘥𝑎 𝑡𝘶𝑎 𝑝𝘶𝑙𝘴𝑒𝘪𝑟𝘢 𝘱𝑎𝘳𝑎 𝑎𝘤𝑒𝘥𝑒𝘴 𝘢𝑜 𝑒𝘷𝑒𝘯𝑡𝘰. #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Picadeiro D&amp;acute;el Rey &amp;ndash; 3 de julho 2026 &amp;ndash; 22h00&lt;/p&gt; &lt;p&gt;&amp;#119912;&amp;#119941;&amp;#119954;&amp;#119958;&amp;#119946;&amp;#119955;&amp;#119942; &amp;#119947;&amp;#119938;&amp;#769; &amp;#119938; &amp;#119957;&amp;#119958;&amp;#119938; &amp;#119953;&amp;#119958;&amp;#119949;&amp;#119956;&amp;#119942;&amp;#119946;&amp;#119955;&amp;#119938; &amp;amp; &amp;#119940;&amp;#119952;&amp;#119953;&amp;#119952; &amp;#119942; &amp;#119944;&amp;#119938;&amp;#119955;&amp;#119938;&amp;#119951;&amp;#119957;&amp;#119942; &amp;#119938; &amp;#119957;&amp;#119958;&amp;#119938; &amp;#119942;&amp;#119951;&amp;#119957;&amp;#119955;&amp;#119938;&amp;#119941;&amp;#119938;!&lt;/p&gt; &lt;p&gt;&amp;#120342;&amp;#119887;&amp;#120371;&amp;#119894;&amp;#120360;&amp;#119886;&amp;#120373;&amp;#119900;&amp;#769;&amp;#120371;&amp;#119894;&amp;#120368; &amp;#120368; &amp;#120374;&amp;#119904;&amp;#120368; &amp;#120357;&amp;#119886; &amp;#119905;&amp;#120374;&amp;#119886; &amp;#119901;&amp;#120374;&amp;#119897;&amp;#120372;&amp;#119890;&amp;#120362;&amp;#119903;&amp;#120354; &amp;#120369;&amp;#119886;&amp;#120371;&amp;#119886; &amp;#119886;&amp;#120356;&amp;#119890;&amp;#120357;&amp;#119890;&amp;#120372; &amp;#120354;&amp;#119900; &amp;#119890;&amp;#120375;&amp;#119890;&amp;#120367;&amp;#119905;&amp;#120368;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG_20260609_093623_1_1-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Viagem de Finalistas dos Alunos do 4.o Ano a Lisboa</t>
+  </si>
+  <si>
+    <t>No passado dia 9 de junho, o Centro Lúdico Cultural e Social de Vilar Formoso proporcionou aos alunos do 4.º ano do Agrupamento de Escolas de Almeida, uma experiência única realizando uma viagem entre Porto e Lisboa de avião!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;br&gt;O batismo de voo, foi sem d&amp;uacute;vida, o momento mais marcante do dia para v&amp;aacute;rias crian&amp;ccedil;as, tendo sido a primeira vez que entraram num avi&amp;atilde;o, sendo uma aventura inesquec&amp;iacute;vel. Entre a descoberta do funcionamento de um aeroporto, a emo&amp;ccedil;&amp;atilde;o da descolagem, e a oportunidade de observar Portugal a partir das nuvens, os alunos viveram uma experi&amp;ecirc;ncia enriquecedora e inspiradora, realizando o sonho de voar pela primeira vez, ficando para sempre na mem&amp;oacute;ria a descoberta de uma nova perspetiva sobre o mundo.&lt;/p&gt; &lt;p&gt;&lt;br&gt;Ao longo do dia, os alunos tiveram ainda a oportunidade de visitar Lisboa, conhecer o Museu Quake e desfrutar de momentos de conv&amp;iacute;vio e aprendizagem durante o passeio tur&amp;iacute;stico no anf&amp;iacute;bio HIPPOtrip.&lt;/p&gt; &lt;p&gt;&lt;br&gt;Esta iniciativa contou tamb&amp;eacute;m com o apoio financeiro do Munic&amp;iacute;pio de Almeida, da Junta de Freguesia de Almeida, dos Pais e Encarregados de Educa&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC1719-300x200.jpg</t>
+  </si>
+  <si>
+    <t>3.a edição do Prémio Literário Padre José Júlio Esteves Pinheiro</t>
+  </si>
+  <si>
+    <t>Realizou-se no passado dia 6 de junho de 2026, na freguesia de Malhada Sorda, a 3.ª edição do Prémio Literário Padre José Júlio Esteves Pinheiro, que reuniu cerca de 600 participantes, com idades entre os 10 e os 94 anos, provenientes de vários pontos do mundo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; A iniciativa voltou a afirmar-se como uma refer&amp;ecirc;ncia na promo&amp;ccedil;&amp;atilde;o da escrita, da criatividade e da valoriza&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria coletiva.&lt;/p&gt; &lt;p&gt;O evento ficou ainda marcado pelo lan&amp;ccedil;amento do livro Igreja de S&amp;atilde;o Miguel de Malhada Sorda &amp;ndash; Hist&amp;oacute;ria, Conserva&amp;ccedil;&amp;atilde;o e Restauro, dedicado &amp;agrave; preserva&amp;ccedil;&amp;atilde;o e divulga&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio local, e pela apresenta&amp;ccedil;&amp;atilde;o do projeto Caminhos da Sr.&amp;ordf; d&amp;rsquo;Ajuda, que pretende unir os peregrinos dos v&amp;aacute;rios percursos que convergem para o Santu&amp;aacute;rio da Sr.&amp;ordf; d&amp;rsquo;Ajuda.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o contou tamb&amp;eacute;m com momentos culturais proporcionados pelo Grupo de Canto da Universidade S&amp;eacute;nior do Carregal do Sal e por alunos do Conservat&amp;oacute;rio da Guarda, contribuindo para uma jornada de celebra&amp;ccedil;&amp;atilde;o da cultura, da hist&amp;oacute;ria e da identidade da comunidade.&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;strong&gt;&lt;a href="https://shre.ink/3eJ3" target="_blank"&gt;https://shre.ink/3eJ3&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Mundial-2026-300x212.png</t>
+  </si>
+  <si>
+    <t>A Fortaleza de Almeida e o Mundial 2026: da guerra aos campos de paz</t>
+  </si>
+  <si>
+    <t>Durante as Invasões Francesas a Portugal, as campanhas militares que marcaram este período envolveram alguns dos mais célebres comandos da época, cujas decisões influenciaram os acontecimentos vividos em Almeida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Hoje, mais de duzentos anos depois, a Hist&amp;oacute;ria d&amp;aacute; lugar &amp;agrave; imagina&amp;ccedil;&amp;atilde;o. Neste campo de futebol simb&amp;oacute;lico criado para assinalar o Mundial de Futebol 2026, antigos advers&amp;aacute;rios vestem a mesma camisola e jogam na mesma equipa. Os comandantes que outrora disputaram e influenciaram o seu destino, unem-se agora num exerc&amp;iacute;cio de conviv&amp;ecirc;ncia e amizade entre povos, recordando que os locais marcados pela guerra podem tornar-se espa&amp;ccedil;os de paz.&lt;/p&gt; &lt;p&gt;Esta mensagem, alinhada com o que o Munic&amp;iacute;pio de Almeida pretende evocar durante as festividades do Cerco de Almeida, onde recriadores hist&amp;oacute;ricos portugueses, franceses, brit&amp;acirc;nicos e de outras nacionalidades se reencontram anualmente para celebrar a uni&amp;atilde;o entre os povos, demonstram que o (re)conhecimento da Hist&amp;oacute;ria pode ser uma ponte para a amizade, o respeito m&amp;uacute;tuo e a coopera&amp;ccedil;&amp;atilde;o entre na&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Neste campo imagin&amp;aacute;rio, os &amp;ldquo;jogadores&amp;rdquo; foram posicionados de forma simb&amp;oacute;lica, estabelecendo um paralelismo entre as suas fun&amp;ccedil;&amp;otilde;es militares e as posi&amp;ccedil;&amp;otilde;es ocupadas em campo. No ataque surgem Andr&amp;eacute; Mass&amp;eacute;na e Napole&amp;atilde;o Bonaparte, figuras associadas &amp;agrave; iniciativa ofensiva e &amp;agrave; ambi&amp;ccedil;&amp;atilde;o de conquista. Logo atr&amp;aacute;s, no apoio ao ataque, encontram-se Michel Ney, Jean-Adoche Soult e Jean Louis Reynier, comandantes reconhecidos pela sua capacidade de lideran&amp;ccedil;a e manobra.&lt;/p&gt; &lt;p&gt;No centro do terreno, respons&amp;aacute;vel por organizar o jogo e ligar todos os setores da equipa, est&amp;aacute; Arthur Wellesley, o Duque de Wellington, que ostenta a bra&amp;ccedil;adeira de capit&amp;atilde;o. Na defesa, William Cox e William Beresford ocupam o eixo central, apoiados nos flancos por Francisco Bernardo da Costa e Almeida e Fortunato Jos&amp;eacute; Barreiros, formando uma linha s&amp;oacute;lida de conten&amp;ccedil;&amp;atilde;o. A proteger a baliza encontra-se Miguel Pereira Forjaz, cuja a&amp;ccedil;&amp;atilde;o foi fundamental na organiza&amp;ccedil;&amp;atilde;o e coordena&amp;ccedil;&amp;atilde;o dos esfor&amp;ccedil;os portugueses durante as Guerras Peninsulares.&lt;/p&gt; &lt;p&gt;Estes protagonistas da hist&amp;oacute;ria ocupam hoje o mesmo campo, convidando a todos a olhar para o passado de Almeida e a reconhecer que aquilo que outrora dividiu povos pode hoje uni-los em torno da mem&amp;oacute;ria, do desporto e da paz.&lt;/p&gt; &lt;p&gt;&amp;#120290; &amp;#120814;&amp;#120814;&amp;ordm; &amp;#120278;&amp;#120306;&amp;#120319;&amp;#120304;&amp;#120316; &amp;#120305;&amp;#120306; &amp;#120276;&amp;#120313;&amp;#120314;&amp;#120306;&amp;#120310;&amp;#120305;&amp;#120302; &amp;#120319;&amp;#120306;&amp;#120302;&amp;#120313;&amp;#120310;&amp;#120327;&amp;#120302;-&amp;#120320;&amp;#120306; &amp;#120315;&amp;#120316;&amp;#120320; &amp;#120305;&amp;#120310;&amp;#120302;&amp;#120320; &amp;#120814;&amp;#120820;, &amp;#120814;&amp;#120821; &amp;#120306; &amp;#120815;&amp;#120812; &amp;#120302;&amp;#120308;&amp;#120316;&amp;#120320;&amp;#120321;&amp;#120316; &amp;#120305;&amp;#120306; &amp;#120814;&amp;#120812;&amp;#120814;&amp;#120818;.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbIQbM5jzXQN-tv4gYTA9LS7clWPE5bw2FMGEzVFd4Xscu-gm8Yv0ZdeGh2FSBa0MqEY8cSiV6jP-3aLh3lY3sJswkiw2hf_KGEW1dyDv70h3ybuPYx7EqbtP9zph8LEx3NYoBocLo_UGxOztnG4AaA25FL2IzXa7Mro9ptWQ7vd5I1zq_0hMjEtRT6j7igysg&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;     &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/2-1-240x300.jpg</t>
   </si>
   <si>
-    <t>ALMEIDA CUP 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Nos dias 13 e 14 de junho, Almeida recebe um grande evento de futebol e futsal com equipas de referência! 🔴 Futebol Sub-11 🟡 Futsal Sénior 📍 Estádio Municipal de Almeida – Dr. José Vilhena de Carvalho 📍 Pavilhão Municipal de Almeida 👉 Consulta todas as informações, calendário e detalhes do torneio aqui: 🔗 https://copafacil.com/-1fma3 Dois dias de competição, talento e muita emoção dentro e fora das quatro linhas! 🙌 📢 Evento integrado: 🎓 Jornadas Anuais ACDEA 2026 📍 Auditório Municipal de Almeida 🗓️ 13 de junho ⏰ 14h00 – 20h00 👉 Inscrições e mais informações: 🔗 https://acdea.pt/evento/jornadas-anuais-acdea-2026/ Marca na agenda e vem fazer parte deste grande fim de semana! 💪🔥 #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Nos dias 13 e 14 de junho, Almeida recebe um grande evento de futebol e futsal com equipas de refer&amp;ecirc;ncia!&lt;/p&gt; &lt;p&gt;&amp;#128308; Futebol Sub-11&lt;/p&gt; &lt;p&gt;&amp;#128993; Futsal S&amp;eacute;nior&lt;/p&gt; &lt;p&gt;&amp;#128205; Est&amp;aacute;dio Municipal de Almeida &amp;ndash; Dr. Jos&amp;eacute; Vilhena de Carvalho&lt;/p&gt; &lt;p&gt;&amp;#128205; Pavilh&amp;atilde;o Municipal de Almeida&lt;/p&gt; &lt;p&gt;&amp;#128073; Consulta todas as informa&amp;ccedil;&amp;otilde;es, calend&amp;aacute;rio e detalhes do torneio aqui:&lt;/p&gt; &lt;p&gt;&amp;#128279; &lt;a href="https://copafacil.com/-1fma3" target="_blank"&gt;https://copafacil.com/-1fma3&lt;/a&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;Dois dias de competi&amp;ccedil;&amp;atilde;o, talento e muita emo&amp;ccedil;&amp;atilde;o dentro e fora das quatro linhas! &amp;#128588;&lt;br&gt;&lt;/p&gt; &lt;p&gt;&amp;#128226; Evento integrado:&lt;/p&gt; &lt;p&gt;&amp;#127891; Jornadas Anuais ACDEA 2026&lt;/p&gt; &lt;p&gt;&amp;#128205; Audit&amp;oacute;rio Municipal de Almeida&lt;/p&gt; &lt;p&gt;&amp;#128467;&amp;#65039; 13 de junho&lt;/p&gt; &lt;p&gt;&amp;#9200; 14h00 &amp;ndash; 20h00&lt;br&gt;&lt;/p&gt; &lt;p&gt;&amp;#128073; Inscri&amp;ccedil;&amp;otilde;es e mais informa&amp;ccedil;&amp;otilde;es:&lt;/p&gt; &lt;p&gt;&amp;#128279; &lt;a href="https://acdea.pt/evento/jornadas-anuais-acdea-2026/" target="_blank"&gt;https://acdea.pt/evento/jornadas-anuais-acdea-2026/&lt;/a&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;Marca na agenda e vem fazer parte deste grande fim de semana! &amp;#128170;&amp;#128293;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Informações"},{"name":"Notícias"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.nossaslojas.pt/files/images/blog/IMG-20260603-WA0041-225x300.jpg</t>
   </si>
   <si>
     <t>Turismo Infantil e Familiar mobilizou dezenas de famílias pelo concelho</t>
   </si>
   <si>
     <t>A iniciativa “Turismo Infantil e Familiar” que decorreu de 01 a 07 de junho de 2026 foi um sucesso, pois mobilizou dezenas de crianças em atividades lúdico-pedagógicas pelo concelho.</t>
   </si>
   <si>
     <t>&lt;p&gt;A iniciativa &amp;ldquo;Turismo Infantil e Familiar&amp;rdquo; que decorreu de 01 a 07 de junho de 2026 foi um sucesso, pois mobilizou dezenas de crian&amp;ccedil;as em atividades l&amp;uacute;dico-pedag&amp;oacute;gicas pelo concelho.&lt;/p&gt; &lt;p&gt;A semana transformou-se no epicentro de divers&amp;atilde;o e de aprendizagem para os mais novos, registando uma forte ades&amp;atilde;o de fam&amp;iacute;lias.&lt;/p&gt; &lt;p&gt;Atrav&amp;eacute;s de jogos tradicionais, passaportes de explora&amp;ccedil;&amp;atilde;o e oficinas pedag&amp;oacute;gicas criadas especialmente para o p&amp;uacute;blico infantojuvenil, promoveu-se o potencial tur&amp;iacute;stico do territ&amp;oacute;rio. Estas atividades descentralizadas animaram os dias das crian&amp;ccedil;as com muitos desafios, jogos e sorrisos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1-2-215x300.jpg</t>
   </si>
   <si>
     <t>Dia Internacional dos Arquivos | 09 de junho 2026</t>
   </si>
   <si>
     <t>DOCUMENTO DE ARQUIVO EM DESTAQUE | Junho/2026 Assinala-se hoje o Dia Internacional dos Arquivos!</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;DOCUMENTO DE ARQUIVO EM DESTAQUE&lt;/strong&gt; &lt;strong&gt;| Junho/2026&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Assinala-se hoje o &lt;strong&gt;Dia Internacional dos Arquivos&lt;/strong&gt;! Este dia foi institu&amp;iacute;do em 2007 pela Assembleia Geral do Conselho Internacional dos Arquivos que, por sua vez, foi criado pela UNESCO exatamente neste dia em 1948, com o principal objetivo de destacar a import&amp;acirc;ncia dos arquivos na preserva&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria coletiva, na promo&amp;ccedil;&amp;atilde;o da transpar&amp;ecirc;ncia administrativa e na garantia dos direitos dos cidad&amp;atilde;os.&lt;/p&gt; &lt;p&gt;No m&amp;ecirc;s passado partilh&amp;aacute;mos, como documento de arquivo em destaque, o livro de Assentos dos Expostos, de 1857 a 1863. Hoje decidimos dar a conhecer o documento mais antigo do nosso arquivo: &lt;strong&gt;Contas dos Expostos&lt;/strong&gt;, de &lt;strong&gt;1816 a 1833&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Conforme explic&amp;aacute;mos no m&amp;ecirc;s passado, um exposto era uma crian&amp;ccedil;a abandonada &amp;agrave; nascen&amp;ccedil;a em locais destinados para esse fim, nomeadamente as &lt;strong&gt;Casas da Roda&lt;/strong&gt;. Eram v&amp;aacute;rias as raz&amp;otilde;es que levavam os progenitores a tomarem a decis&amp;atilde;o de abandonar os seus filhos nestes locais, motivadas ou pela pobreza extrema ou pela preserva&amp;ccedil;&amp;atilde;o da &amp;ldquo;honra&amp;rdquo;, cabendo &amp;agrave;s C&amp;acirc;maras Municipais ou &amp;agrave;s Miseric&amp;oacute;rdias acolherem e criarem estas crian&amp;ccedil;as.&lt;/p&gt; &lt;p&gt;No livro de assentos, partilhado no m&amp;ecirc;s passado, vimos que era feito um registo por cada crian&amp;ccedil;a acolhida, no qual constava o seu nome, o dia em que foi exposta, a identifica&amp;ccedil;&amp;atilde;o do enxoval que trazia e o nome da ama a quem era entregue. Neste registo era ainda identificado o sal&amp;aacute;rio que a ama iria receber por este acolhimento. Por motivos indeterminados, n&amp;atilde;o chegou at&amp;eacute; aos nossos dias o assento de expostos referente &amp;agrave;s datas extremas de 1816 a 1833, mas a partir deste documento, &lt;strong&gt;Contas dos Expostos&lt;/strong&gt;, al&amp;eacute;m das despesas inerentes &amp;agrave; administra&amp;ccedil;&amp;atilde;o, acolhimento e cria&amp;ccedil;&amp;atilde;o destas crian&amp;ccedil;as, tamb&amp;eacute;m &amp;eacute; poss&amp;iacute;vel identificar o nome do exposto e a respetiva ama que o criou.&lt;/p&gt; &lt;p&gt;Este documento &amp;eacute; composto por 20 f&amp;oacute;lios numerados e rubricados, iniciando com o termo de abertura: &amp;ldquo;Servir&amp;aacute; para nele se lan&amp;ccedil;arem as contas dos expostos desta vila&amp;rdquo;, &amp;ndash; ao qual se seguem &amp;ldquo;autos de contas&amp;rdquo; com a discrimina&amp;ccedil;&amp;atilde;o das despesas referentes a cada ano. Damos especial destaque &amp;agrave; despesa registada no valor de 14$840 (catorze mil e oitocentos e quarenta reis), realizada para pagar a &amp;ldquo;renda da casa que serve de roda&amp;rdquo;. Importa referir que esta despesa se refere ao ano de 1816, bastante anterior ao ano de 1843, ano de abertura do edif&amp;iacute;cio da Casa da Roda, conservado at&amp;eacute; aos dias de hoje e transformado atualmente em n&amp;uacute;cleo museol&amp;oacute;gico.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, contacte-nos atrav&amp;eacute;s do &lt;em&gt;e-mail&lt;/em&gt;: &lt;a href="mailto:arquivo@cm-almeida.pt" target="_blank"&gt;arquivo@cm-almeida.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
-    <t>https://www.nossaslojas.pt/files/images/blog/1-300x225.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Município de Almeida Promoveu Território na Galiza com Participação na TUREXPO</t>
   </si>
   <si>
     <t>Numa aposta de captação do mercado ibérico, o Município de Almeida marcou presença na TUREXPO – Feira de Turismo da Galiza, que decorreu entre os dias 4 e 7 de junho.</t>
   </si>
   <si>
     <t>&lt;p&gt; A participa&amp;ccedil;&amp;atilde;o inseriu-se na estrat&amp;eacute;gia cont&amp;iacute;nua da autarquia para promover os seus atrativos tur&amp;iacute;sticos e consolidar o concelho como um destino de refer&amp;ecirc;ncia.&lt;/p&gt; &lt;p&gt;Integrado no stand do Cons&amp;oacute;rcio das Cidades Amuralhadas- Almeida e Ciudad Rodrigo, o espa&amp;ccedil;o de Almeida captou a aten&amp;ccedil;&amp;atilde;o de milhares de visitantes ao longo dos quatro dias do certame. Foram promovidos contactos diretos com operadores tur&amp;iacute;sticos, ag&amp;ecirc;ncias de viagens e organismos oficiais do setor.&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m de disponibilizar informa&amp;ccedil;&amp;atilde;o detalhada sobre o concelho, o Munic&amp;iacute;pio apostou no turismo de experi&amp;ecirc;ncias, com a&amp;ccedil;&amp;otilde;es de degusta&amp;ccedil;&amp;atilde;o de produtos end&amp;oacute;genos e sorteios, que conquistaram o p&amp;uacute;blico galego e internacional.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Vilar-Formoso-14-06_page-0001-212x300.jpg</t>
   </si>
   <si>
     <t>Colheita de Sangue - Vilar Formoso | 14 de junho 2026</t>
   </si>
   <si>
     <t>Colaboração Associação de Dadores de Sangue de Vila Franca das Naves #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Colabora&amp;ccedil;&amp;atilde;o Associa&amp;ccedil;&amp;atilde;o de Dadores de Sangue de Vila Franca das Naves&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-07</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC00154-300x168.jpg</t>
@@ -236,215 +1434,208 @@
   <si>
     <t>A Biblioteca Municipal Maria Natércia Ruivo acolheu ontem os alunos do 9.º ano e dos 10.º anos do Agrupamento de Escolas de Almeida para uma visita à exposição “Luís de Camões”, da autoria de Hélder Macedo e Margarida Calafate Ribeiro.</t>
   </si>
   <si>
     <t>&lt;p&gt;A Biblioteca Municipal Maria Nat&amp;eacute;rcia Ruivo acolheu ontem os alunos do 9.&amp;ordm; ano e dos 10.&amp;ordm; anos do Agrupamento de Escolas de Almeida para uma visita &amp;agrave; exposi&amp;ccedil;&amp;atilde;o&amp;nbsp;&lt;strong&gt;&amp;ldquo;Lu&amp;iacute;s de Cam&amp;otilde;es&amp;rdquo;&lt;/strong&gt;, da autoria de H&amp;eacute;lder Macedo&amp;nbsp;e Margarida Calafate Ribeiro.&lt;/p&gt; &lt;p&gt;Durante a visita, os alunos tiveram a oportunidade de conhecer melhor a vida e a obra de Lu&amp;iacute;s de Cam&amp;otilde;es&amp;nbsp;atrav&amp;eacute;s dos conte&amp;uacute;dos apresentados na exposi&amp;ccedil;&amp;atilde;o. A atividade incluiu ainda a visualiza&amp;ccedil;&amp;atilde;o de um pequeno v&amp;iacute;deo sobre o poeta, proporcionando um enquadramento complementar sobre a sua import&amp;acirc;ncia na literatura e na cultura portuguesas.&lt;/p&gt; &lt;p&gt;No final da sess&amp;atilde;o, os participantes colocaram &amp;agrave; prova os conhecimentos adquiridos atrav&amp;eacute;s de um divertido jogo de quiz dedicado &amp;agrave; vida e obra de Lu&amp;iacute;s de Cam&amp;otilde;es, promovendo a aprendizagem de forma din&amp;acirc;mica e interativa.&lt;/p&gt; &lt;p&gt;Os alunos foram acompanhados pelas Professoras Isabel Vieira e Paula Santos, que contribu&amp;iacute;ram para o sucesso desta iniciativa educativa e cultural.&lt;/p&gt; &lt;p&gt;A Biblioteca Municipal Maria Nat&amp;eacute;rcia Ruivo agradece a participa&amp;ccedil;&amp;atilde;o de todos os envolvidos, refor&amp;ccedil;ando o seu compromisso na promo&amp;ccedil;&amp;atilde;o da leitura, da cultura e do conhecimento junto da comunidade escolar.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/SILENT_PARTY_2026-212x300.jpg</t>
   </si>
   <si>
     <t>Silent Party no Picadeiro D ́el Rey!</t>
   </si>
   <si>
     <t>-&gt; 3 de julho 2026 – 22h00 Não percas esta festa e adquire já a reserva do teu lugar!</t>
   </si>
   <si>
     <t>&lt;p&gt;-&amp;gt; &lt;strong&gt;3 de julho 2026 &amp;ndash; 22h00&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o percas esta festa e adquire j&amp;aacute; a reserva do teu lugar!&lt;/p&gt; &lt;p&gt;Mais info &lt;strong&gt;&lt;a href="https://picadeirodelrey.pt/" target="_blank"&gt;AQUI&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/SKM_C250i26060309180_page-0001-226x300.jpg</t>
   </si>
   <si>
     <t>Atribuição do Prémio Cinco Estrelas 2026 em destaque na Revista Sábado</t>
   </si>
   <si>
-    <t>#municipioalmeida</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZY9sh-vEK2YPsHdQI3laPF41day3UHzAXRETLRI3oeKI5Hoo-Kqj1NPCCpiyU_U2FvKAz3mab2SyF3IrIWcbd0oT7Cko5Jlfc4Ll3ECOqIu0WIlZfksTRm6H4YnUgHpRjmI1IuaHBHVcEX3nWGSND8yX-_kd0-_CGCfRdiv6UXLqEORfYjcA_vw06znHIX--es&amp;amp;__tn__=*NK-R" target="_blank"&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/XVIII_ENCONTRO_CAVALEIROS_2026-214x300.jpg</t>
   </si>
   <si>
     <t>Almeida Equestre 2026</t>
   </si>
   <si>
     <t>𝘈𝘵𝘪𝘷𝘪𝘥𝘢𝘥𝘦𝘴 𝘪𝘯𝘴𝘦𝘳𝘪𝘥𝘢𝘴 𝘯𝘢𝘴 𝘊𝘰𝘮𝘦𝘮𝘰𝘳𝘢𝘤̧𝘰̃𝘦𝘴 𝘥𝘰 𝘍𝘦𝘳𝘪𝘢𝘥𝘰 𝘔𝘶𝘯𝘪𝘤𝘪𝘱𝘢𝘭 𝘥𝘦 𝘈𝘭𝘮𝘦𝘪𝘥𝘢 – 2 de julho #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;&amp;#120328;&amp;#120373;&amp;#120362;&amp;#120375;&amp;#120362;&amp;#120357;&amp;#120354;&amp;#120357;&amp;#120358;&amp;#120372; &amp;#120362;&amp;#120367;&amp;#120372;&amp;#120358;&amp;#120371;&amp;#120362;&amp;#120357;&amp;#120354;&amp;#120372; &amp;#120367;&amp;#120354;&amp;#120372; &amp;#120330;&amp;#120368;&amp;#120366;&amp;#120358;&amp;#120366;&amp;#120368;&amp;#120371;&amp;#120354;&amp;#120356;&amp;#807;&amp;#120368;&amp;#771;&amp;#120358;&amp;#120372; &amp;#120357;&amp;#120368; &amp;#120333;&amp;#120358;&amp;#120371;&amp;#120362;&amp;#120354;&amp;#120357;&amp;#120368; &amp;#120340;&amp;#120374;&amp;#120367;&amp;#120362;&amp;#120356;&amp;#120362;&amp;#120369;&amp;#120354;&amp;#120365; &amp;#120357;&amp;#120358; &amp;#120328;&amp;#120365;&amp;#120366;&amp;#120358;&amp;#120362;&amp;#120357;&amp;#120354; &amp;ndash; 2 de julho&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbIgu3aQEgREJ7asWr2zygUCJTzW19YgzxYZyGlY9NbCraR1Cztzbc1BaAAvV8mohF94qZ4hyl0k53BUH2mTtPb3uUsg4Awy7baEnHuXvBGCuRwQDHNvQsnYxhSHMl62tPv9OmEtRIVINYqaaTMrpQe4qu8iyBeBvKDxphxKG1tqIfHmtrpmSYdjzGViNaXULg&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Exposicao-ALMA-2-212x300.jpg</t>
   </si>
   <si>
     <t>Exposição "Alma"</t>
   </si>
   <si>
     <t>O Município de Almeida, através da Biblioteca Municipal Maria Natércia Ruivo, apresenta a Exposição Coletiva “ALMA”, patente ao público de 6 de junho a 6 de julho de 2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Com curadoria de&amp;nbsp;&lt;strong&gt;Marcela Santos&lt;/strong&gt;, esta mostra re&amp;uacute;ne um conjunto diversificado de artistas que, atrav&amp;eacute;s das suas obras, partilham diferentes perspetivas, sensibilidades e formas de express&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A inaugura&amp;ccedil;&amp;atilde;o ter&amp;aacute; lugar no dia&amp;nbsp;&lt;strong&gt;6 de junho, &amp;agrave;s 16h00&lt;/strong&gt;, constituindo um momento de partilha, criatividade art&amp;iacute;stica e de cultura.&lt;/p&gt; &lt;p&gt;Venha descobrir a &amp;ldquo;ALMA&amp;rdquo; desta exposi&amp;ccedil;&amp;atilde;o!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-02</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1-300x200.png</t>
   </si>
   <si>
     <t>Assembleia Geral Anual da Federação Europeia das Cidades Napoleónicas — FECN</t>
   </si>
   <si>
     <t>Nos dias 31 de maio, 1 e 2 de junho, a cidade montenegrina de Herceg Novi acolheu a Assembleia Geral Anual da Federação Europeia das Cidades Napoleónicas — FECN.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida, enquanto membro desta Federa&amp;ccedil;&amp;atilde;o, esteve representado pelo Sr. Vice-Presidente, Alcino Morgado, e por um t&amp;eacute;cnico do Munic&amp;iacute;pio.&lt;/p&gt; &lt;p&gt;Durante os tr&amp;ecirc;s dias de trabalhos, foram debatidas as din&amp;acirc;micas da FECN, apresentados novos membros e partilhadas estrat&amp;eacute;gias de valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio napole&amp;oacute;nico europeu.&lt;/p&gt; &lt;p&gt;Nas reuni&amp;otilde;es de trabalho, o Munic&amp;iacute;pio de Almeida apresentou a proposta &amp;ldquo;Almeida as Destination Napoleon &amp;ndash; Historical Reenactments, Battlefields, and Cultural Promotion Strategies&amp;rdquo;, dando a conhecer o trabalho que se pretende desenvolver na promo&amp;ccedil;&amp;atilde;o da Hist&amp;oacute;ria, da mem&amp;oacute;ria e do patrim&amp;oacute;nio associado &amp;agrave;s Invas&amp;otilde;es Francesas.&lt;/p&gt; &lt;p&gt;Na cerim&amp;oacute;nia oficial, o Munic&amp;iacute;pio de Almeida recebeu dois pr&amp;eacute;mios, atribu&amp;iacute;dos pela FECN, em reconhecimento pelo trabalho realizado na dinamiza&amp;ccedil;&amp;atilde;o da rota &amp;ldquo;Destination Napoleon&amp;rdquo;. O primeiro pr&amp;eacute;mio distinguiu o Cerco de Almeida e o segundo a atividade &amp;ldquo;Presos no Museu&amp;rdquo;. Almeida recebeu ainda uma men&amp;ccedil;&amp;atilde;o honrosa pelas a&amp;ccedil;&amp;otilde;es educativas desenvolvidas em torno da tem&amp;aacute;tica napole&amp;oacute;nica.&lt;/p&gt; &lt;p&gt;Por fim, foi com muita honra que Almeida aceitou o desafio de realizar, em 2027, a Assembleia Geral Anual da FECN na fortaleza de Almeida.&lt;/p&gt; &lt;p&gt;A presen&amp;ccedil;a de Almeida neste encontro refor&amp;ccedil;a o compromisso do Munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o da sua Hist&amp;oacute;ria, da sua identidade e do seu patrim&amp;oacute;nio associado &amp;agrave;s Invas&amp;otilde;es Francesas. A parceria com a FECN assume-se, assim, como um projeto de relevo para a valoriza&amp;ccedil;&amp;atilde;o e promo&amp;ccedil;&amp;atilde;o do nosso patrim&amp;oacute;nio em contexto europeu.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/junho-2026-infantil-1-212x300.jpg</t>
   </si>
   <si>
     <t>Sugestões de Leitura | Mês de Junho</t>
   </si>
   <si>
-    <t>Na BMMNR, cada livro é uma porta aberta para novas descobertas….</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;Na BMMNR, cada livro &amp;eacute; uma porta aberta para novas descobertas&amp;hellip;.&lt;/p&gt; &lt;p&gt;Neste m&amp;ecirc;s, o Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s da Biblioteca Municipal, apresenta tr&amp;ecirc;s novas sugest&amp;otilde;es de leitura:&lt;br&gt;duas obras para o p&amp;uacute;blico adulto, uma delas ligada ao nosso Fundo Local e uma proposta especial pensada para os leitores mais jovens.&lt;/p&gt; &lt;p&gt;Boas leituras!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-05-29-at-15.57.31-300x135.jpg</t>
   </si>
   <si>
     <t>Participação do Município de Almeida no VI Encontro Nacional da Rede de Municípios Amigos da Juventude</t>
   </si>
   <si>
     <t>O Município de Almeida passou a integrar a Rede de Municípios Amigos da Juventude e participou no VI Encontro Nacional da Rede de Municípios Amigos da Juventude, realizado em Castro Daire.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Almeida passou a integrar a Rede de Munic&amp;iacute;pios Amigos da Juventude&amp;nbsp;e participou no VI Encontro Nacional da Rede de Munic&amp;iacute;pios Amigos da Juventude, realizado em Castro Daire.&lt;/p&gt; &lt;p&gt;Esta integra&amp;ccedil;&amp;atilde;o representa mais um passo no refor&amp;ccedil;o do compromisso do Munic&amp;iacute;pio com os jovens do concelho, promovendo a constru&amp;ccedil;&amp;atilde;o de pol&amp;iacute;ticas locais cada vez mais pr&amp;oacute;ximas das suas necessidades, ambi&amp;ccedil;&amp;otilde;es e desafios.&lt;/p&gt; &lt;p&gt;A atribui&amp;ccedil;&amp;atilde;o do Selo de Munic&amp;iacute;pio Amigo da Juventude constitui um importante reconhecimento do trabalho desenvolvido pela autarquia, valorizando o investimento cont&amp;iacute;nuo em iniciativas, oportunidades e estrat&amp;eacute;gias que contribuam para uma participa&amp;ccedil;&amp;atilde;o ativa e para o desenvolvimento das gera&amp;ccedil;&amp;otilde;es mais jovens.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio continuar&amp;aacute; a trabalhar por uma juventude mais participativa, mais ouvida e com mais oportunidades no nosso concelho.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/image00008-300x225.jpg</t>
   </si>
   <si>
     <t>Sessão Plenária do CLAS</t>
   </si>
   <si>
     <t>Decorreu no passado dia 25 de maio, a sessão plenária do Conselho Local de Ação Social de Almeida, no Centro de Estudos de Arquitetura Militar de Almeida (CEAMA).</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Da ordem de trabalhos constaram, entre outros pontos, a emiss&amp;atilde;o de parecer relativo &amp;agrave; cria&amp;ccedil;&amp;atilde;o de uma Resid&amp;ecirc;ncia de Autonomiza&amp;ccedil;&amp;atilde;o e Inclus&amp;atilde;o (RAI), proposta pela institui&amp;ccedil;&amp;atilde;o parceira Associa&amp;ccedil;&amp;atilde;o S&amp;oacute;cio-Terapeutica de Almeida (ASTA), bem como a aprova&amp;ccedil;&amp;atilde;o do Plano de A&amp;ccedil;&amp;atilde;o da Rede Social para 2026. Durante a sess&amp;atilde;o, foi ainda apresentado o Projeto My Senior, um software vocacionado para Lares de Idosos, Centros de Dia e Servi&amp;ccedil;os de Apoio Domicili&amp;aacute;rio. Na fase final dos trabalhos, os diferentes parceiros da Rede Social tiveram oportunidade de intervir, partilhando reflex&amp;otilde;es e contributos de relevante interesse para este espa&amp;ccedil;o privilegiado de concerta&amp;ccedil;&amp;atilde;o e articula&amp;ccedil;&amp;atilde;o social.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1748418-f635bcb9b9b0e2712c559b39da6926b1-r-240x300.jpg</t>
   </si>
   <si>
     <t>Município de Almeida promove oferta turística na TUREXPO GALICIA 2026</t>
   </si>
   <si>
     <t>O Município de Almeida vai marcar presença na próxima edição da TUREXPO GALICIA – Feira de Turismo da Galiza, que decorre de 04 a 07 de junho de 2026 na Feira Internacional de Galiza, em Silleda.</t>
   </si>
   <si>
     <t>&lt;p&gt; Integrado no espa&amp;ccedil;o do Cons&amp;oacute;rcio Transfronteiri&amp;ccedil;o das Cidades Amuralhadas Almeida e Ciudad Rodrigo, o Munic&amp;iacute;pio de Almeida ir&amp;aacute; refor&amp;ccedil;ar parcerias com operadores tur&amp;iacute;sticos e ag&amp;ecirc;ncias de viagens, dando a conhecer uma oferta integrada de toda a atividade tur&amp;iacute;stica que decorre ao longo de todo o ano. Esta presen&amp;ccedil;a estrat&amp;eacute;gica visa captar o interesse do fluxo de milhares de visitantes da TUREXPO para refor&amp;ccedil;ar a notoriedade do concelho e atrair novos p&amp;uacute;blicos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC00075-300x168.jpg</t>
   </si>
   <si>
-    <t>“É poeticamente que habitamos o mundo, ou não o habitamos.”— Eduardo Lourenço</t>
+    <t>’É poeticamente que habitamos o mundo ou não o habitamos.’— Eduardo Lourenço</t>
   </si>
   <si>
     <t>O Município de Almeida, através da Biblioteca Municipal Maria Natércia Ruivo, acolheu o III Encontro de Autores da RIBBSE (Rede Intermunicipal de Bibliotecas das Beiras e Serra da Estrela).</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O encontro realizou-se no passado dia 30 de maio, no Largo Eduardo Louren&amp;ccedil;o, homenageando e perpetuando a mem&amp;oacute;ria do ensa&amp;iacute;sta natural do concelho de Almeida, Eduardo Louren&amp;ccedil;o, e celebrando os autores e escritores do territ&amp;oacute;rio da CIM Beiras e Serra da Estrela.&lt;/p&gt; &lt;p&gt;Foi um encontro de di&amp;aacute;logos, onde as palavras e as express&amp;otilde;es que atravessam territ&amp;oacute;rios aproximam comunidades e celebram lugares. Constituiu um espa&amp;ccedil;o de partilha de saberes, experi&amp;ecirc;ncias e mem&amp;oacute;rias, refor&amp;ccedil;ando os la&amp;ccedil;os culturais que nos unem e enriquecem a identidade beir&amp;atilde;.&lt;/p&gt; &lt;p&gt;Uma palavra de agradecimento &amp;agrave; CIM Beiras e Serra da Estrela por patrocinar este evento, bem como &amp;agrave;s bibliotecas que o idealizaram e constru&amp;iacute;ram, criando espa&amp;ccedil;os e sinergias onde, de forma transversal, os autores se puderam dar a conhecer e partilhar saberes, hist&amp;oacute;rias, arte e mem&amp;oacute;rias.&lt;/p&gt; &lt;p&gt;Para terminar, a Biblioteca Municipal de Almeida, com o apoio do Grupo de Reconstitui&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica do Munic&amp;iacute;pio de Almeida (GRHMA), organizou um passeio liter&amp;aacute;rio, dando a conhecer a todos os presentes hist&amp;oacute;rias e Hist&amp;oacute;ria da Pra&amp;ccedil;a-Forte, a mesma que outrora ditava fronteiras e que hoje celebra a mem&amp;oacute;ria e as ra&amp;iacute;zes.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;O encontro realizou-se no passado dia 30 de maio, no Largo Eduardo Lourenço, homenageando e perpetuando a memória do ensaísta natural do concelho de Almeida, Eduardo Lourenço, e celebrando os autores e escritores do território da CIM Beiras e Serra da Estrela.&lt;/p&gt;
+&lt;p&gt;Foi um encontro de diálogos, onde as palavras e as expressões que atravessam territórios aproximam comunidades e celebram lugares. Constituiu um espaço de partilha de saberes, experiências e memórias, reforçando os laços culturais que nos unem e enriquecem a identidade beirã.&lt;/p&gt;
+&lt;p&gt;Uma palavra de agradecimento à CIM Beiras e Serra da Estrela por patrocinar este evento, bem como às bibliotecas que o idealizaram e construíram, criando espaços e sinergias onde, de forma transversal, os autores se puderam dar a conhecer e partilhar saberes, histórias, arte e memórias.&lt;/p&gt;
+&lt;p&gt;Para terminar, a Biblioteca Municipal de Almeida, com o apoio do Grupo de Reconstituição Histórica do Município de Almeida (GRHMA), organizou um passeio literário, dando a conhecer a todos os presentes histórias e História da Praça-Forte, a mesma que outrora ditava fronteiras e que hoje celebra a memória e as raízes.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/IMG_6180-300x225.jpg</t>
   </si>
   <si>
     <t>Dizem que os dias vão arrefecer, ficam ótimos para uns passeios a cavalo no Centro Histórico de Almeida!</t>
   </si>
   <si>
     <t>Visite-nos! #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Visite-nos! &lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZac37cmx09XzAHf8sosFfV5EtMHY6xStiZyBFrq9KJuTlhv-3Ejdo4E0iXRNwd9mLwak4gktT7VR_JHeRDmiJnDmU95fLckHMuUcKDExXZuwpc25-6XYf6AxF2PrLN2DghEQ5K1vWvDmstG0pZV7eaa6t-MlKDVejoyXijf-HAvYpPghPfUFCzW1ipa3PACBS1hm6-0fhR7_-V4ndneSE_N&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/9772f256-c3ea-406a-af65-5454db9630e2-300x300.jpg</t>
   </si>
   <si>
     <t>Dia Mundial da Criança | 01 junho 2026</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC4912-200x300.jpg</t>
   </si>
   <si>
     <t>Perícia de Freixo - Almeida | EN 16 (Alto do Freixo)</t>
   </si>
   <si>
     <t>A oitava edição do Troféu Raiano de Perícia Automóvel realizou-se hoje, 31 de maio, na Estrada Nacional 16 – Alto do Freixo, no concelho de Almeida.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Considerada uma das provas de maior prest&amp;iacute;gio do trof&amp;eacute;u, a prova distinguiu-se pela exig&amp;ecirc;ncia t&amp;eacute;cnica colocada aos participantes, num percurso onde o controlo, a precis&amp;atilde;o e a destreza ao volante foram os grandes protagonistas.&lt;/p&gt; &lt;p&gt;A organiza&amp;ccedil;&amp;atilde;o esteve a cargo da Guarda Unida Desportiva, com o apoio do Munic&amp;iacute;pio de Almeida e da Junta de Freguesia de Freixo.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/712884427_1345019897769104_6104878660957161019_n-300x200.jpg</t>
   </si>
   <si>
     <t>Dia Mundial da Criança | Visita ao Oceanário de Lisboa - 30 de maio</t>
   </si>
   <si>
     <t>No âmbito das comemorações do Dia Mundial da Criança, o Município de Almeida, promoveu hoje, uma viagem de comboio até ao Oceanário de Lisboa, proporcionando aos alunos do Pré-Escolar e do 1º Ciclo do Ensino Básico do Agrupamento de Escolas de Almeida, uma experiência educativa e enriquecedora.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Esta viagem permitiu que as crian&amp;ccedil;as vivessem uma experi&amp;ecirc;ncia diferente e divertida desde o in&amp;iacute;cio do percurso. Durante a visita ao Ocean&amp;aacute;rio, os alunos tiveram a oportunidade de conhecer diversas esp&amp;eacute;cies marinhas, explorar os diferentes habitats oce&amp;acirc;nicos e sensibilizar-se para a import&amp;acirc;ncia da preserva&amp;ccedil;&amp;atilde;o dos oceanos e da biodiversidade.&lt;/p&gt; &lt;p&gt;Esta iniciativa, organizada pelo Munic&amp;iacute;pio de Almeida e em colabora&amp;ccedil;&amp;atilde;o com o Projeto CLDS 5G- Almeida + Inclusiva, contribuiu para promover momentos de conv&amp;iacute;vio, aprendizagem e descoberta, tornando este dia ainda mais especial para todos os participantes.&lt;/p&gt; &lt;p&gt;Foi uma aventura inesquec&amp;iacute;vel!&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZYuFi-EmabUnWIRxaPXlYltBt59jifL96uq3a0CuPkanUAu3VH2Ik2jaKBsdDQElQRp86ue8DyQ2dcg9u7q25QI9c0MhYUDd9gw6Yhu70OG73SmTV5opPW17ELZZbZqPREC_1-BB6XkQQ74K5Ag1aK-4P2eAMHOio_9Ye30TToVhVCVpfDUYYtECZCukdxYUR0&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1780060087991-5a1dee57-580c-4eb9-b029-05b5c39ce8f8_1-212x300.jpg</t>
   </si>
   <si>
-    <t>Demonstração de Toureio em Nave de Haver</t>
-[...1 lines deleted...]
-  <si>
     <t>Aula prática com alunos da Escola de Tauromaquia de Badajoz, na Praça de Toiros de Nave de Haver. 13 𝑑𝑒 𝑗𝑢𝑛ℎ𝑜 2026 | 17𝐻00 #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Aula pr&amp;aacute;tica com alunos da Escola de Tauromaquia de Badajoz, na Pra&amp;ccedil;a de Toiros de Nave de Haver.&lt;/p&gt; &lt;p&gt;13 &amp;#119889;&amp;#119890; &amp;#119895;&amp;#119906;&amp;#119899;&amp;#8462;&amp;#119900; 2026 | 17&amp;#119867;00&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Cartaz-III-encontro-de-autores-1-212x300.jpg</t>
   </si>
   <si>
     <t>3o Encontro de Autores "Fronteiras"</t>
   </si>
   <si>
     <t>O Município de Almeida, através da Biblioteca Municipal Maria Natércia Ruivo, promove no próximo dia 30 de maio, pelas 10h00, no Largo Eduardo Lourenço, em Almeida, o 3.º Encontro de Autores “Fronteiras”.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Esta iniciativa integra a programa&amp;ccedil;&amp;atilde;o cultural desenvolvida pela Comunidade Intermunicipal da Regi&amp;atilde;o Beiras e Serra da Estrela (CIMRBSE), atrav&amp;eacute;s da Rede Intermunicipal de Bibliotecas das Beiras e Serra da Estrela (RIBBSE), afirmando-se como um espa&amp;ccedil;o de encontro, partilha e valoriza&amp;ccedil;&amp;atilde;o da literatura e dos autores ligados ao territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;O evento reunir&amp;aacute; autores, leitores e comunidade em torno da promo&amp;ccedil;&amp;atilde;o do livro, da leitura e da cultura, refor&amp;ccedil;ando o papel das bibliotecas enquanto agentes dinamizadores do conhecimento e da identidade cultural regional.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Design-sem-nome-300x200.png</t>
   </si>
   <si>
     <t>Turmas de Atividade Física Sénior participaram no Encontro Anual do Projeto “Mexa-se com Alma!”</t>
   </si>
   <si>
     <t>As turmas de atividade física sénior do concelho de Almeida participaram no encontro anual das turmas do projeto “Mexa-se com Alma!”, uma iniciativa organizada pelo Município de Almeida, com a colaboração da Junta de Freguesia de Freineda.</t>
@@ -488,53 +1679,50 @@
   <si>
     <t>Taça do Mundo de MTBO e Campeonato da Europa de Orientação em BTT</t>
   </si>
   <si>
     <t>Decorreu hoje, 27 de maio, durante a manhã, em Poço Velho e Vilar Formoso, a etapa de Distância Longa integrada na Taça do Mundo de MTBO e no Campeonato da Europa de Orientação em BTT (EMTBOC 2026).</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante a tarde realizaram-se as cerim&amp;oacute;nias de entrega de pr&amp;eacute;mios no Pavilh&amp;atilde;o Multiusos de Vilar Formoso, num ambiente de celebra&amp;ccedil;&amp;atilde;o e grande esp&amp;iacute;rito desportivo.&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;a href="https://shre.ink/3P50" target="_blank"&gt;https://shre.ink/3P50&lt;/a&gt;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o perca amanh&amp;atilde;, em Almeida, a emocionante prova de estafetas, com in&amp;iacute;cio &amp;agrave;s 09h30.&lt;/p&gt; &lt;p&gt;Entre as 13h30 e as 14h30, ter&amp;aacute; lugar a cerim&amp;oacute;nia de encerramento e entrega de pr&amp;eacute;mios, no Pavilh&amp;atilde;o Multiusos de Vilar Formoso, celebrando os melhores momentos desta competi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Venha apoiar os atletas e viver de perto este grande evento internacional de Orienta&amp;ccedil;&amp;atilde;o em BTT!&lt;/p&gt; &lt;p&gt;#municipioalmeida #MTBO #OrientacaoBTT #EMTBOC2026 #fporientacao #SelecaoPortuguesa #Portugal #BTT #Almeida #NaveDeHaver #Desporto #MTBOrienteerin&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Turismo-Infantil-e-Familiar-240x300.png</t>
   </si>
   <si>
     <t>Município de Almeida promove Turismo Infantil e Familiar!</t>
   </si>
   <si>
     <t>De 01 a 07 de junho, o Município de Almeida, através da sua Divisão de Turismo, promove a semana do Turismo Infantil e Familiar com uma oferta de atividades diferenciadoras.</t>
   </si>
   <si>
     <t>&lt;p&gt; Sob o mote da descoberta e da aventura, foi preparada uma programa&amp;ccedil;&amp;atilde;o especial que convida crian&amp;ccedil;as e fam&amp;iacute;lias a serem os protagonistas de experi&amp;ecirc;ncias memor&amp;aacute;veis, onde a divers&amp;atilde;o &amp;eacute; a prioridade.&lt;/p&gt; &lt;p&gt;Destaques da Programa&amp;ccedil;&amp;atilde;o:&lt;/p&gt; &lt;p&gt;&amp;#9679;Turismo de Almeida desafia as crian&amp;ccedil;as para um mergulho no mundo dos jogos. Dos jogos de tabuleiro &amp;agrave; pintura, sem esquecer os cl&amp;aacute;ssicos jogos de rua, h&amp;aacute; op&amp;ccedil;&amp;otilde;es para todos os gostos. Na Exposi&amp;ccedil;&amp;atilde;o Etnogr&amp;aacute;fica, o desafio torna-se mais misterioso com a atividade &amp;ldquo;Detetives de palmo e meio &amp;ndash; &amp;Agrave; procura do brinquedo escondido!&amp;rdquo;, incentivando a observa&amp;ccedil;&amp;atilde;o e a curiosidade.&lt;/p&gt; &lt;p&gt;&amp;bull; Turismo de Castelo Mendo convida os jovens visitantes a assumirem o papel de her&amp;oacute;is com o &amp;ldquo;Passaporte do Grande Explorador&amp;rdquo;, um roteiro pensado para descobrir os segredos desta aldeia e incentivando a visitar ainda Almeida e Vilar formoso.&lt;/p&gt; &lt;p&gt;&amp;bull; Turismo de Vilar Formoso os mais pequenos t&amp;ecirc;m a oportunidade de realizar v&amp;aacute;rios jogos, estimulando a criatividade e o racioc&amp;iacute;nio l&amp;oacute;gico.&lt;/p&gt; &lt;p&gt;&amp;bull; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes, os pequenos visitantes podem explorar o Passaporte Infantil &amp;ldquo;Uma viagem at&amp;eacute; &amp;agrave; Liberdade&amp;rdquo; e conhecer &amp;ldquo;A Viagem da Vali&amp;rdquo;, uma narrativa tocante sobre coragem, amizades e novos come&amp;ccedil;os.&lt;/p&gt; &lt;p&gt;Desperta a curiosidade e vem divertir-te com a fam&amp;iacute;lia ou amigos!&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es contactar:&lt;/p&gt; &lt;p&gt;Turismo de Almeida&lt;/p&gt; &lt;p&gt;Telefone: 271 149 451 (chamada para rede fixa nacional)&lt;/p&gt; &lt;p&gt;Email: turismo.almeida@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Turismo de Castelo Mendo&lt;/p&gt; &lt;p&gt;Telefone:964 120 932(chamada para rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;Email: turismo.castelomendo@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Turismo de Vilar Formoso&lt;/p&gt; &lt;p&gt;Telefone: 271 518 140(chamada para rede fixa nacional)&lt;/p&gt; &lt;p&gt;Email: turismo.vf@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes&lt;/p&gt; &lt;p&gt;Telefone: 271 149 459 (chamada para rede fixa nacional)&lt;/p&gt; &lt;p&gt;Email: fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/CARTAZ-02-1-214x300.jpg</t>
   </si>
   <si>
-    <t>Nos Turismos Municipais- Almeida, Castelo Mendo e Vilar Formoso</t>
-[...1 lines deleted...]
-  <si>
     <t>A Arte em inclusão e as tradições dos Santos Populares 01 a 29 de junho de 2026 De 01 a 29 de junho de 2026, os Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso apresentam uma programação onde se promove a arte inclusiva e o espírito dos Santos Populares!</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;A Arte em inclus&amp;atilde;o e as tradi&amp;ccedil;&amp;otilde;es dos Santos Populares&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;01 a 29 de junho de 2026&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;De 01 a 29 de junho de 2026, os Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso apresentam uma programa&amp;ccedil;&amp;atilde;o onde se promove a arte inclusiva e o esp&amp;iacute;rito dos Santos Populares!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo de Almeida:&lt;/strong&gt; A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;&lt;em&gt;Arte Metamorfose&lt;/em&gt;&amp;rdquo; re&amp;uacute;ne pe&amp;ccedil;as &amp;uacute;nicas de pintura, cer&amp;acirc;mica, olaria, tecelagem e carpintaria, elaboradas pelos utentes da ASTA (Associa&amp;ccedil;&amp;atilde;o S&amp;oacute;cio Terap&amp;ecirc;utica de Almeida). Sob o mote de &lt;em&gt;&amp;ldquo;transformar emo&amp;ccedil;&amp;otilde;es em arte, e arte em inclus&amp;atilde;o&amp;rdquo;&lt;/em&gt;, a mostra d&amp;aacute; visibilidade ao talento e ao merit&amp;oacute;rio trabalho de capacita&amp;ccedil;&amp;atilde;o desta institui&amp;ccedil;&amp;atilde;o. Em paralelo, a atividade familiar &amp;ldquo;&lt;em&gt;Sabedoria dos Santos Populares&lt;/em&gt;&amp;rdquo; desafia os visitantes &amp;agrave; descoberta das quadras e dos prov&amp;eacute;rbios antigos associados aos santos populares.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo de Castelo Mendo:&lt;/strong&gt; O espa&amp;ccedil;o recebe a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;&lt;em&gt;Dos Santos populares &amp;agrave;s Romarias&lt;/em&gt;&amp;rdquo;, da ceramista Guiomar Ferreira, que traz um olhar sens&amp;iacute;vel e criativo sobre a f&amp;eacute; e a festa. Natural de Lisboa, a artista iniciou o seu trabalho em cer&amp;acirc;mica em 1990, ap&amp;oacute;s concluir o curso de pintura de pain&amp;eacute;is de azulejo de s&amp;eacute;culo na antiga F&amp;aacute;brica Sant&amp;rsquo;Anna, em Lisboa. Atualmente, desenvolve o seu trabalho num atelier pr&amp;oacute;prio, numa aldeia do concelho de Santa Comba D&amp;atilde;o. Para as fam&amp;iacute;lias, a oficina &lt;em&gt;&amp;ldquo;Festa, cor e tradi&amp;ccedil;&amp;atilde;o, do papel &amp;agrave; cria&amp;ccedil;&amp;atilde;o&lt;/em&gt;&amp;rdquo; apela &amp;agrave; criatividade de mi&amp;uacute;dos e gra&amp;uacute;dos atrav&amp;eacute;s do manuseamento do papel na cria&amp;ccedil;&amp;atilde;o de adere&amp;ccedil;os festivos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo de Vilar Formoso: &lt;/strong&gt;As cria&amp;ccedil;&amp;otilde;es da artista Anabela Dias d&amp;atilde;o vida ao espa&amp;ccedil;o com a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;&lt;em&gt;Bal&amp;otilde;es, marchas e tradi&amp;ccedil;&amp;otilde;es&lt;/em&gt;&amp;rdquo;, recriando o ambiente vibrante e devoto em torno de Santo Ant&amp;oacute;nio, S&amp;atilde;o Jo&amp;atilde;o e S&amp;atilde;o Pedro. A artista coimbrense &amp;eacute; multidisciplinar, contando com uma s&amp;oacute;lida forma&amp;ccedil;&amp;atilde;o em Artes Gr&amp;aacute;ficas e uma vasta experi&amp;ecirc;ncia em artes decorativas e artesanato. Com mais de uma d&amp;eacute;cada de dedica&amp;ccedil;&amp;atilde;o &amp;agrave; cria&amp;ccedil;&amp;atilde;o, desenvolveu um portf&amp;oacute;lio diversificado que abrange desde a pintura em tecido e bonecas de trapo at&amp;eacute; &amp;agrave; modelagem em porcelana fria e l&amp;atilde; cardada. J&amp;aacute; a atividade &amp;ldquo;&lt;em&gt;Arraial dos pequeninos&lt;/em&gt;&amp;rdquo;, dedicada aos mais novos, recria o esp&amp;iacute;rito dos tradicionais arraiais, convidando as crian&amp;ccedil;as a animar o espa&amp;ccedil;o com a cria&amp;ccedil;&amp;atilde;o dos seus pr&amp;oacute;prios enfeites.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Desperte a curiosidade e venha visitar as exposi&amp;ccedil;&amp;otilde;es em Fam&amp;iacute;lia!&lt;/em&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/capa-passaporte-1-212x300.png</t>
   </si>
   <si>
     <t>Passaporte Infantil – “Uma Viagem até à Liberdade”: novo serviço turístico no Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
   </si>
   <si>
     <t>O Município de Almeida, através da sua Divisão de Turismo, apresenta o Passaporte Infantil no Vilar Formoso Fronteira da Paz- Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Este novo servi&amp;ccedil;o tur&amp;iacute;stico foi desenhado especificamente para o p&amp;uacute;blico mais jovem e oferece uma forma interativa de explorar o espa&amp;ccedil;o.&lt;/p&gt; &lt;p&gt;O passaporte transforma a visita numa &amp;ldquo;Viagem at&amp;eacute; &amp;agrave; Liberdade&amp;rdquo;, proporcionando uma experi&amp;ecirc;ncia de aprendizagem ativa. Atrav&amp;eacute;s da resolu&amp;ccedil;&amp;atilde;o de desafios, as crian&amp;ccedil;as s&amp;atilde;o convidadas a refletir sobre valores humanit&amp;aacute;rios, o que facilita a compreens&amp;atilde;o e o envolvimento com os conte&amp;uacute;dos do Memorial.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade dos mais novos e venha explorar este servi&amp;ccedil;o em fam&amp;iacute;lia!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1-10-240x300.png</t>
   </si>
   <si>
     <t>Rota da Tolerância, Liberdade e Paz: Plano de ação em destaque em reunião de trabalho</t>
   </si>
   <si>
     <t>O Município de Almeida reforçou o seu compromisso com a preservação da memória e a promoção dos valores humanistas ao participar, no passado dia 26 de maio, numa reunião de trabalho na Casa do Passal, em Cabanas de Viriato, no concelho de Carregal do Sal.</t>
@@ -995,53 +2183,50 @@
   <si>
     <t>&lt;p&gt;Sabias que&amp;hellip; em meados de abril de 1811, no contexto das opera&amp;ccedil;&amp;otilde;es preliminares da Batalha de Fuentes de O&amp;ntilde;oro, o Duque de Wellington j&amp;aacute;&amp;nbsp;&lt;strong&gt;delineava estrategicamente a recupera&amp;ccedil;&amp;atilde;o definitiva de Almeida&lt;/strong&gt;?&lt;/p&gt; &lt;p&gt;Conhecendo as inten&amp;ccedil;&amp;otilde;es do Marechal Massena, Wellington procurava impedir o avan&amp;ccedil;o franc&amp;ecirc;s em dire&amp;ccedil;&amp;atilde;o &amp;agrave; Pra&amp;ccedil;a de Almeida, onde permanecia ainda uma pequena guarni&amp;ccedil;&amp;atilde;o francesa.&lt;/p&gt; &lt;p&gt;Wellington tinha plena consci&amp;ecirc;ncia do estado prec&amp;aacute;rio em que se encontravam as tropas francesas ap&amp;oacute;s a retirada das Linhas de Torres Vedras e calculava que Massena necessitaria de v&amp;aacute;rias semanas para reorganizar o seu ex&amp;eacute;rcito e voltar a reunir condi&amp;ccedil;&amp;otilde;es eficazes de combate. Nesse contexto, come&amp;ccedil;ou a ponderar a consolida&amp;ccedil;&amp;atilde;o do isolamento de Almeida e, de forma estrat&amp;eacute;gica e inesperada, decidiu realizar uma visita h&amp;aacute; muito adiada &amp;agrave; Extremadura.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Convicto ent&amp;atilde;o de que n&amp;atilde;o tinha nada a temer durante algum tempo, Wellington&amp;nbsp;&lt;strong&gt;partiu de Vilar Formoso&lt;/strong&gt;&amp;nbsp;na manh&amp;atilde; de 15 de abril, chegou ao Sabugal nessa noite, a Castelo Branco no dia 17 e a Elvas ao meio-dia do dia 20. Foi uma&amp;nbsp;&lt;strong&gt;viagem extraordin&amp;aacute;ria&lt;/strong&gt;, tendo em conta as estradas montanhosas que tiveram de percorrer, mas&amp;nbsp;&lt;strong&gt;Wellington era um cavaleiro formid&amp;aacute;vel&amp;nbsp;&lt;/strong&gt;e, acompanhado por apenas alguns oficiais, deslizou como o vento sobre colinas e vales. Permaneceu apenas quatro dias na Extremadura. Durante este curto per&amp;iacute;odo, inspecionou Badajoz e emitiu instru&amp;ccedil;&amp;otilde;es concisas para o cerco; e, regressando t&amp;atilde;o rapidamente como tinha partido, refez o percurso, estando de volta aos arredores de Vilar Formoso-Almeida no dia 29, tendo estado menos de quinze dias ausente do seu ex&amp;eacute;rcito.&amp;rdquo;&lt;/p&gt; &lt;p&gt;A rapidez destes movimentos causou perplexidade entre os franceses, levando-os a admitir que Wellington pudesse estar a concentrar a sua aten&amp;ccedil;&amp;atilde;o na Extremadura.&lt;/p&gt; &lt;p&gt;Assim,&amp;nbsp;&lt;strong&gt;poder&amp;aacute; esta r&amp;aacute;pida desloca&amp;ccedil;&amp;atilde;o entre Vilar Formoso e Elvas-Badajoz ter servido simultaneamente v&amp;aacute;rios objetivos estrat&amp;eacute;gicos?&lt;/strong&gt;&amp;nbsp;Proteger o flanco sul em torno de Elvas, preparar futuras opera&amp;ccedil;&amp;otilde;es sobre Badajoz, induzir Massena em erro quanto &amp;agrave;s verdadeiras prioridades aliadas e, ao mesmo tempo, favorecer o isolamento e a recupera&amp;ccedil;&amp;atilde;o definitiva de Almeida?&lt;/p&gt; &lt;p&gt;Bibliografia&lt;/p&gt; &lt;p&gt;OMAN, C. (1911).&lt;em&gt;&amp;nbsp;A History of the Peninsular War, Vol 4&lt;/em&gt;.&amp;nbsp;Clarendon Press. Oxford. (p. 288-298)&lt;/p&gt; &lt;p&gt;CAMPOS, J. e COBOS, F. (2016).&amp;nbsp;&lt;em&gt;Almeida / Ciudad Rodrigo: A Fortifica&amp;ccedil;&amp;atilde;o da Raia Central&lt;/em&gt;; Consorcio Transfronteirizo de Ciudades Amuralladas. Salamanca. (p. 87-89)&lt;/p&gt; &lt;p&gt;Imagens&lt;/p&gt; &lt;p&gt;CAMPOS, J. e COBOS, F. (2016).&amp;nbsp;&lt;em&gt;Almeida / Ciudad Rodrigo: A Fortifica&amp;ccedil;&amp;atilde;o da Raia Central&lt;/em&gt;; Consorcio Transfronteirizo de Ciudades Amuralladas. Salamanca. (p. 87, 422, 426, 427)&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/4-4-240x300.png</t>
   </si>
   <si>
     <t>DOCUMENTO DE ARQUIVO EM DESTAQUE | Maio/2026</t>
   </si>
   <si>
     <t>Continuando a dar destaque ao património documental arquivístico do Município de Almeida, partilhamos hoje o livro de Assentos dos Expostos, de 1857 a 1863.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Historicamente, um exposto era uma crian&amp;ccedil;a abandonada &amp;agrave; nascen&amp;ccedil;a em locais destinados para esse fim, nomeadamente as Casas da Roda. Estas casas tinham um mecanismo pr&amp;oacute;prio instalado numa janela, geralmente um cilindro de madeira que girava sobre um eixo &amp;ndash; a chamada roda. A pessoa colocava o beb&amp;eacute; do lado de fora, rodava o cilindro, e quem estivesse no interior retirava a crian&amp;ccedil;a sem ver a pessoa do outro lado.&lt;/p&gt; &lt;p&gt;Eram v&amp;aacute;rias as raz&amp;otilde;es que levavam os progenitores a tomarem a decis&amp;atilde;o de abandonar os seus filhos nestes locais, motivadas ou pela pobreza extrema ou pela preserva&amp;ccedil;&amp;atilde;o da &amp;ldquo;honra&amp;rdquo;. Muitas fam&amp;iacute;lias j&amp;aacute; tinham v&amp;aacute;rios filhos e n&amp;atilde;o conseguiam alimentar mais um&amp;hellip; Por outro lado, numa sociedade profundamente religiosa e moralista, ter um filho fora do casamento era considerado um grave pecado e uma vergonha para a fam&amp;iacute;lia. Mulheres solteiras ou v&amp;iacute;timas de abuso sexual abandonavam os filhos na Roda, para evitar o ostracismo social ou a expuls&amp;atilde;o de casa, pois o anonimato da roda permitia ocultar da sociedade a gravidez e o parto. Deixavam muitas vezes um sinal com o beb&amp;eacute;, para que fosse poss&amp;iacute;vel mais tarde reconhecer a crian&amp;ccedil;a, o que indicava que o beb&amp;eacute; n&amp;atilde;o tinha sido abandonado por falta de amor, mas por falta de condi&amp;ccedil;&amp;otilde;es para ser criado&amp;hellip;&lt;/p&gt; &lt;p&gt;O assento n.&amp;ordm; 163 deste livro, cuja imagem partilhamos, refere-se a uma beb&amp;eacute; abandonada na Casa da Roda, na noite do dia 5 de junho de 1861, &amp;ldquo;envolta em uns trapos&amp;rdquo;. Passados cinco dias, &amp;ldquo;foram-lhe postos os Santos &amp;Oacute;leos&amp;rdquo;, ou seja, foi batizada, sendo-lhe dado o nome de Adelina. Foi depois entregue &amp;ldquo;&amp;agrave; ama Maria Sancia do Freixo, concelho do Sabugal, para a nutrir e tratar com todo o desvelo&amp;rdquo;. &amp;Agrave; data, a aldeia do Freixo pertencia ao concelho do Sabugal, tendo passado para o concelho de Almeida por decreto de 7 de dezembro de 1870. Continuando a ler o registo, percebemos ainda que as amas, a quem eram entregues estas crian&amp;ccedil;as, recebiam um sal&amp;aacute;rio: &amp;ldquo;vencendo o ordenado mensal de oitocentos reis, estabelecido pela Junta Geral do Distrito&amp;rdquo;. No canto superior direito do assento, h&amp;aacute; sempre uma informa&amp;ccedil;&amp;atilde;o adicional, registada depois da data do assento propriamente dita. Muitas das vezes a informa&amp;ccedil;&amp;atilde;o acrescentada refere que a crian&amp;ccedil;a n&amp;atilde;o sobreviveu, mas neste assento em particular foi escrito o seguinte: &amp;ldquo;Baixa por ser entregue &amp;agrave; sua M&amp;atilde;e em 31 de dezembro de 1862&amp;rdquo;. Podemos assim acreditar, alegremente, que este acontecimento teve um final feliz&amp;hellip;&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m deste livro, h&amp;aacute; ainda outro livro de Assentos dos Expostos, de um per&amp;iacute;odo cronol&amp;oacute;gico anterior, 1841-1856.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, contacte-nos atrav&amp;eacute;s do e-mail: arquivo@cm-almeida.pt&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZakRdttUTSQqRUiSY834kukZJVyHvMUr2KVpY9Fu-OJl8E_aVTSwzoA1KFG8VhlRHgdPTwtSdpK566mtcT3FcwrnTX7ONGfPRl4tQYWHeZ1m8Wondy6bJ-tHosfR4_JY8PCHXyihKqlMvnfMDhox35n-ka6oQ56cNYaEkc2WWPtKlpdN1gd2wVdZmU-dX1f1YY&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-10</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC7300-300x200.jpg</t>
   </si>
   <si>
     <t>24o BTT de Almeida</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/IMG_0512-225x300.jpg</t>
   </si>
   <si>
     <t>Alunos do Projeto “Mexa-se com Alma!” participaram no Encontro Intermunicipal em Murça</t>
   </si>
   <si>
     <t>Os alunos integrados no projeto “Mexa-se com Alma!”, do Município de Almeida, participaram no Encontro Intermunicipal realizado em Murça, numa iniciativa que reuniu participantes de vários municípios da região, promovendo momentos de convívio, partilha e atividade física.</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1-2-300x240.png</t>
   </si>
   <si>
     <t>Gestão de Combustível: Prazo de Execução até 31 de maio de 2026</t>
   </si>
   <si>
     <t>O Município de Almeida informa que o prazo para a execução dos trabalhos de gestão de combustível na rede secundária decorre até 31 de maio de 2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A limpeza da vegeta&amp;ccedil;&amp;atilde;o em redor dos edif&amp;iacute;cios inseridos em terrenos florestais ou agr&amp;iacute;colas &amp;eacute; obrigat&amp;oacute;ria e constitui uma medida essencial de preven&amp;ccedil;&amp;atilde;o de inc&amp;ecirc;ndios rurais, protegendo pessoas, bens e o territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;O incumprimento desta obriga&amp;ccedil;&amp;atilde;o pode dar origem &amp;agrave; aplica&amp;ccedil;&amp;atilde;o de coimas, que podem atingir at&amp;eacute; 5.000 euros no caso de pessoas singulares e at&amp;eacute; 25.000 euros no caso de pessoas coletivas.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1080X1350-A-240x300.png</t>
@@ -1679,53 +2864,50 @@
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC4806.JPG-1-300x200.jpg</t>
   </si>
   <si>
     <t>O Município de Almeida foi distinguido pela Associação Nacional de Gerontologia Social (ANGES) pela implementação de boas práticas no âmbito da “Solidariedade entre Gerações”.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O projeto &amp;ldquo;La&amp;ccedil;os entre Gera&amp;ccedil;&amp;otilde;es &amp;ndash; Sementes de Transforma&amp;ccedil;&amp;atilde;o no Presente e Para o Futuro&amp;rdquo;, focado na valoriza&amp;ccedil;&amp;atilde;o da popula&amp;ccedil;&amp;atilde;o idosa atrav&amp;eacute;s da intera&amp;ccedil;&amp;atilde;o com as gera&amp;ccedil;&amp;otilde;es mais jovens, foi desenvolvido pelos Servi&amp;ccedil;os de A&amp;ccedil;&amp;atilde;o Social e Educa&amp;ccedil;&amp;atilde;o, em articula&amp;ccedil;&amp;atilde;o com os Projetos Radar Social e CLDS 5G Almeida + Inclusiva, bem como alguns parceiros da Rede Social.&lt;/p&gt; &lt;p&gt;Selecionado entre 732 candidaturas a n&amp;iacute;vel nacional, o Munic&amp;iacute;pio de Almeida integrou o grupo das 150 entidades reconhecidas, tendo a distin&amp;ccedil;&amp;atilde;o sido entregue &amp;agrave; Senhora Vereadora, Prof.&amp;ordf; Isabel Pereira, na Gala de M&amp;eacute;rito Social, realizada no Centro de Artes de &amp;Aacute;gueda.&lt;/p&gt; &lt;p&gt;Este pr&amp;eacute;mio refor&amp;ccedil;a o compromisso do Munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o de pol&amp;iacute;ticas inclusivas e com o fortalecimento da coes&amp;atilde;o social e intergeracional.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Post-10abr-Castelo-Mendo-1-300x200.png</t>
   </si>
   <si>
     <t>A religião e a crença na vida medieval</t>
   </si>
   <si>
     <t>Sabias que… O papel que a crença desempenhava na vida quotidiana do homem medieval era bem mais relevante do que hoje.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Sabias que&amp;hellip;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;O papel que a cren&amp;ccedil;a desempenhava na vida quotidiana do homem medieval era bem mais relevante do que hoje. Em termos comparativos, a f&amp;eacute; n&amp;atilde;o seria mais viva nem a cren&amp;ccedil;a em Deus mais profunda. O que havia era &amp;ldquo;menos derivativos para a subordina&amp;ccedil;&amp;atilde;o a entidades sobrenaturais&amp;rdquo; (Marques, 2010, p. 185). A ignor&amp;acirc;ncia cient&amp;iacute;fica fomentava a procura de explica&amp;ccedil;&amp;otilde;es em for&amp;ccedil;as ocultas. A religi&amp;atilde;o impunha-se mais porque era necess&amp;aacute;ria para colmatar o inexplic&amp;aacute;vel.&amp;nbsp;&lt;/p&gt; &lt;p&gt;A&amp;nbsp;&lt;strong&gt;Feira Medieval de Castelo Mendo&lt;/strong&gt;&amp;nbsp;&amp;eacute; j&amp;aacute; nos pr&amp;oacute;ximos dias 11 e 12 de abril. Esperamos por ti!&lt;/p&gt; &lt;p&gt;Bibliografia&lt;/p&gt; &lt;p&gt;MARQUES, A. H. de Oliveira (2010) &amp;ndash; A Sociedade Medieval Portuguesa. 6&amp;ordf; Edi&amp;ccedil;&amp;atilde;o. Lisboa: A Esfera do Livros.&lt;br&gt;ROSA, M. de L. (2011) &amp;ndash; Sagrado, devo&amp;ccedil;&amp;otilde;es e religiosidade. In MATTOSO, J. (dire&amp;ccedil;&amp;atilde;o); SOUSA, B. Vasconcelos e (coordena&amp;ccedil;&amp;atilde;o) &amp;ndash; Hist&amp;oacute;ria da Vida Privada em Portugal &amp;ndash; A Idade M&amp;eacute;dia. Lisboa: Temas e Debates &amp;ndash; C&amp;iacute;rculo de Leitores. Pp. 376-401.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
-    <t>https://www.nossaslojas.pt/files/images/blog/1-1-240x300.png</t>
-[...1 lines deleted...]
-  <si>
     <t>Candidaturas IFAP – Campanha Pedido Único 2026 e Atendimento BUPI</t>
   </si>
   <si>
     <t>O Município de Almeida informa que se encontra a decorrer o período de candidaturas ao IFAP – Campanha Pedido Único 2026, tendo final de prazo a 15 de maio de 2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Almeida informa que se encontra a decorrer o per&amp;iacute;odo de candidaturas ao IFAP &amp;ndash; &lt;strong&gt;Campanha Pedido &amp;Uacute;nico 2026&lt;/strong&gt;, tendo final de prazo a 15 de maio de 2026. Para agendamento do seu subs&amp;iacute;dio &amp;ndash; Pedido &amp;Uacute;nico 2026, contate o Gabinete de Apoio ao Agricultor atrav&amp;eacute;s do n&amp;uacute;mero &amp;ndash; 271 574 916 &lt;em&gt;(chamada para a rede fixa nacional)&lt;/em&gt;.&lt;/p&gt; &lt;p&gt;O &lt;strong&gt;atendimento BUPi gratuito&lt;/strong&gt; est&amp;aacute; tamb&amp;eacute;m dispon&amp;iacute;vel nos dois balc&amp;otilde;es BUPi em perman&amp;ecirc;ncia, ambos com marca&amp;ccedil;&amp;atilde;o pr&amp;eacute;via obrigat&amp;oacute;ria:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Em Almeida no Picadeiro D&amp;rsquo; el Rey, Baluarte Nossa Senhora das Brotas&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp;&amp;nbsp; Contacto: 271&amp;nbsp;574 916 &lt;em&gt;(chamada para a rede fixa nacional)&lt;/em&gt; ; email:&amp;nbsp;gabinete.agricultor@cm-almeida.pt&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Em Vilar Formoso no Imaculada Business Center, Rua do Com&amp;eacute;rcio 45&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp; Contacto:&amp;nbsp; 271 149&amp;nbsp;458 &lt;em&gt;(chamada para a rede fixa nacional)&lt;/em&gt; ; email:&amp;nbsp;francisco.oliveira@cm-almeida.pt&lt;/p&gt; &lt;p&gt;O projeto BUPi &amp;ndash; Balc&amp;atilde;o &amp;Uacute;nico do Pr&amp;eacute;dio foi prolongado at&amp;eacute; 31 de dezembro de 2026, ao abrigo da Resolu&amp;ccedil;&amp;atilde;o do Conselho de Ministros n.&amp;ordm; 215/2025, de 29 de dezembro. Esta decis&amp;atilde;o d&amp;aacute; seguimento ao trabalho desenvolvido desde 2020 e refor&amp;ccedil;a a expans&amp;atilde;o do cadastro simplificado e do BUPi, mantendo o foco na identifica&amp;ccedil;&amp;atilde;o da propriedade, no conhecimento do territ&amp;oacute;rio e numa gest&amp;atilde;o territorial mais eficaz, com o contributo dos Munic&amp;iacute;pios, de T&amp;eacute;cnicos habilitados e cidad&amp;atilde;os.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Post-09abr-Castelo-Mendo1-300x200.png</t>
   </si>
   <si>
     <t>Onde estão a Menda e o Mendo em Castelo Mendo?</t>
   </si>
   <si>
     <t>Sabias que… Na parte alta de Castelo Mendo, ao sair da praça do Pelourinho em direção à Igreja de Santa Maria do Castelo, junto da Porta de D. Sancho, observam-se duas carantonhas.</t>
   </si>
   <si>
     <t>&lt;p&gt;Sabias que&amp;hellip;&lt;/p&gt; &lt;p&gt;Na parte alta de Castelo Mendo, ao sair da pra&amp;ccedil;a do Pelourinho em dire&amp;ccedil;&amp;atilde;o &amp;agrave; Igreja de Santa Maria do Castelo, junto da Porta de D. Sancho, observam-se duas carantonhas. A Menda est&amp;aacute; na parede de um antigo palheiro, a Casa da Menda, enquanto o Mendo integra uma das fachadas do antigo Domus Municipalis.&lt;/p&gt; &lt;p&gt;Ambas as pe&amp;ccedil;as foram reaproveitadas na constru&amp;ccedil;&amp;atilde;o de edif&amp;iacute;cios, desconhecendo-se a sua concreta cronologia ou proveni&amp;ecirc;ncia. De tra&amp;ccedil;o mais fino, a Menda afigura-se dif&amp;iacute;cil de classifica&amp;ccedil;&amp;atilde;o, enquanto o Mendo &amp;eacute; claramente uma carranca/g&amp;aacute;rgula com caracter&amp;iacute;sticas rom&amp;acirc;nicas, podendo ser proveniente de um antigo templo.&lt;/p&gt; &lt;p&gt;Ningu&amp;eacute;m conhece ao certo a hist&amp;oacute;ria destas duas figuras, mas o mist&amp;eacute;rio que as envolve h&amp;aacute; muito alimenta a imagina&amp;ccedil;&amp;atilde;o dos habitantes. Conta-se que a aldeia ter&amp;aacute; sido palco de um amor proibido, &amp;agrave; semelhan&amp;ccedil;a de Romeu e Julieta, e que os amantes foram condenados a contemplar-se eternamente &amp;agrave; dist&amp;acirc;ncia, gravados nas pedras de Castelo Mendo.&lt;/p&gt; &lt;p&gt;A Feira Medieval de Castelo Mendo &amp;eacute; j&amp;aacute; nos pr&amp;oacute;ximos dias 11 e 12 de abril. Esperamos por ti!&lt;/p&gt; &lt;p&gt;Bibliografia&lt;/p&gt; &lt;p&gt;CARVALHO, A. De (1995) &amp;ndash; Castelo Mendo. Um conjunto hist&amp;oacute;rico a preservar. Ed. Do Autor.&lt;br&gt;SANCH&amp;Iacute;S, J. A.; GONZALO, R. Z. (2008) &amp;ndash; Los verracos y los vettones. In Arqueolog&amp;iacute;a Vettona: La Meseta occidental el la Edad del Hierro. N&amp;ordm; 2. Alcal&amp;aacute; de Henares: Museo Arqueol&amp;oacute;gico Regional. Pp. 214-231.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1-300x237.png</t>
   </si>
   <si>
     <t>Feira Medieval de Castelo Mendo 2026, em destaque no Jornal O Interior</t>
@@ -2075,96 +3257,99 @@
   <si>
     <t>Colaboração Associação Desportiva do Mondego</t>
   </si>
   <si>
     <t>Orientação na Amoreira &amp; Caça aos Ovos da Páscoa  A Associação Desportiva do Mondego, com o apoio da União de Freguesias de Amoreira, Parada e Cabreira, da Federação Portuguesa de Orientação e do Município de Almeida, convida-te para um dia de aventura na natureza! 03 de abril de 2026 – Sexta-feira SantaAmoreira Prova de Orientação a contar para o Ranking Regional das Beiras, com percursos para vários níveis.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Orienta&amp;ccedil;&amp;atilde;o na Amoreira &amp;amp; Ca&amp;ccedil;a aos Ovos da P&amp;aacute;scoa&lt;/strong&gt;&amp;nbsp;&lt;/p&gt; &lt;p&gt;A&amp;nbsp;&lt;strong&gt;Associa&amp;ccedil;&amp;atilde;o Desportiva do Mondego&lt;/strong&gt;, com o apoio da&amp;nbsp;&lt;strong&gt;Uni&amp;atilde;o de Freguesias de Amoreira, Parada e Cabreira&lt;/strong&gt;, da&amp;nbsp;&lt;strong&gt;Federa&amp;ccedil;&amp;atilde;o Portuguesa de Orienta&amp;ccedil;&amp;atilde;o&lt;/strong&gt;&amp;nbsp;e do&amp;nbsp;&lt;strong&gt;Munic&amp;iacute;pio de Almeida&lt;/strong&gt;, convida-te para um dia de aventura na natureza!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;03 de abril de 2026 &amp;ndash; Sexta-feira Santa&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Amoreira&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Prova de Orienta&amp;ccedil;&amp;atilde;o&lt;/strong&gt;&amp;nbsp;a contar para o&amp;nbsp;&lt;strong&gt;Ranking Regional das Beiras&lt;/strong&gt;, com percursos para v&amp;aacute;rios n&amp;iacute;veis.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Ca&amp;ccedil;a aos Ovos da P&amp;aacute;scoa&lt;/strong&gt;&amp;nbsp;para os mais pequenos &amp;ndash; divers&amp;atilde;o garantida com mapa, chocolates e muita aventura!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Programa&lt;/strong&gt;&lt;br&gt;10h00 &amp;ndash; Abertura do secretariado&lt;br&gt;10h30 &amp;ndash; Partidas competi&amp;ccedil;&amp;atilde;o&lt;br&gt;10h45 &amp;ndash; Partidas Ca&amp;ccedil;a aos Ovos&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Inscri&amp;ccedil;&amp;otilde;es at&amp;eacute; 29 de mar&amp;ccedil;o &amp;ndash; 23h59&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Competi&amp;ccedil;&amp;atilde;o: plataforma&amp;nbsp;&lt;strong&gt;Orioasis&lt;/strong&gt;&lt;br&gt;Ca&amp;ccedil;a aos ovos:&amp;nbsp;&lt;a href="https://forms.gle/vXdfRchc15uY5vA26" target="_blank" rel="noreferrer noopener" target="_blank"&gt;https://forms.gle/vXdfRchc15uY5vA26&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Informa&amp;ccedil;&amp;otilde;es:&lt;/strong&gt;&amp;nbsp;&lt;a href="https://admondego.pt/caca-aos-ovos-amoreira-almeida/" target="_blank" rel="noreferrer noopener" target="_blank"&gt;https://admondego.pt/caca-aos-ovos-amoreira-almeida/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Desporto, natureza e esp&amp;iacute;rito de P&amp;aacute;scoa num s&amp;oacute; evento. Junta-te a n&amp;oacute;s!&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Hora do Conto: “O Mundo Cá Dentro” e " O Jardim de Babai" — uma viagem ao essencial</t>
   </si>
   <si>
     <t>O Município de Almeida através da Biblioteca Municipal promove uma hora do conto, dia 28 de março, pelas 15h30.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Vivemos rodeados de ru&amp;iacute;do, distra&amp;ccedil;&amp;otilde;es e expectativas externas. Mas e o que se passa dentro de n&amp;oacute;s? Em O Mundo C&amp;aacute; Dentro e O jardim de Babai, somos convidados a abrandar e a olhar para o nosso universo interior com mais aten&amp;ccedil;&amp;atilde;o, honestidade e coragem.&lt;/p&gt; &lt;p&gt;Este livro sublinha o poder do autoconhecimento que n&amp;atilde;o &amp;eacute; um destino, mas um caminho cont&amp;iacute;nuo, feito de descobertas, vulnerabilidades e crescimento. Entre reflex&amp;otilde;es sens&amp;iacute;veis e profundas, somos levados a questionar padr&amp;otilde;es, emo&amp;ccedil;&amp;otilde;es e escolhas que moldam quem somos.&lt;/p&gt; &lt;p&gt;Mais do que uma leitura, esta obra &amp;eacute; uma experi&amp;ecirc;ncia &amp;iacute;ntima: um convite a reconectar com aquilo que muitas vezes ignoramos &amp;ndash; os nossos sentimentos, medos, sonhos e a nossa pr&amp;oacute;pria voz.&lt;/p&gt; &lt;p&gt;Porque, no fim, compreender o mundo c&amp;aacute; dentro pode ser o primeiro passo para transformar o mundo c&amp;aacute; fora.&lt;/p&gt; &lt;p&gt;Esperamos por V&amp;oacute;s.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/IMG_0430-1-300x225.jpg</t>
   </si>
   <si>
-    <t>Criando Laços</t>
-[...1 lines deleted...]
-  <si>
     <t>Com carinho e dedicação, o Município de Almeida, através da Biblioteca Municipal de Almeida, preparou mais um momento especial para o nosso público sénior.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Entre serapilheira, linhas e sorrisos, nasceu uma base que poder&amp;aacute; ser utilizada conforme a imagina&amp;ccedil;&amp;atilde;o, constru&amp;iacute;da pelas m&amp;atilde;os e pela criatividade de cada participante.&lt;/p&gt; &lt;p&gt;Mais do que uma atividade, foram momentos de partilha, hist&amp;oacute;rias e afetos, onde cada gesto refor&amp;ccedil;ou os la&amp;ccedil;os que nos unem.&lt;/p&gt; &lt;p&gt;Ficam aqui os registos destes instantes t&amp;atilde;o especiais.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC3116-300x200.jpg</t>
   </si>
   <si>
     <t>Visita de Delegação à Vila de Almeida, nos dias 24 e 25 de março de 2026</t>
   </si>
   <si>
     <t>No período compreendido entre 23 e 27 de março de 2026, o Exército Português, através da Direção de História e Cultura Militar (DHCM), acolheu a visita oficial de uma delegação da Diretoria do Património Histórico e Cultural do Exército Brasileiro (DPHCEx).</t>
   </si>
   <si>
     <t>&lt;p&gt; Neste contexto, e considerando o interesse em proporcionar aos convidados o contacto com exemplos de refer&amp;ecirc;ncia do patrim&amp;oacute;nio hist&amp;oacute;rico-militar nacional, foi realizada uma visita &amp;agrave; vila de Almeida.&lt;/p&gt; &lt;p&gt;A comitiva chegou ao final da tarde do dia 24, para jantar, tendo regressado a Lisboa no dia 25, ap&amp;oacute;s o almo&amp;ccedil;o. A comitiva integrou o Major-General Ant&amp;oacute;nio Cavaleiro, Diretor da Dire&amp;ccedil;&amp;atilde;o de Hist&amp;oacute;ria e Cultura Militar do Ex&amp;eacute;rcito Portugu&amp;ecirc;s; o General de Brigada Almeida J&amp;uacute;nior, Diretor da Diretoria do Patrim&amp;oacute;nio Hist&amp;oacute;rico e Cultural do Ex&amp;eacute;rcito Brasileiro, acompanhado da sua esposa; o Coronel Giorgio Trindade, Chefe da Sec&amp;ccedil;&amp;atilde;o de Patrim&amp;oacute;nio e Projetos Culturais da DPHCEx; o Coronel William Megale, Oficial de Liga&amp;ccedil;&amp;atilde;o para a Cultura e Doutrina do Ex&amp;eacute;rcito Brasileiro junto do Ex&amp;eacute;rcito Portugu&amp;ecirc;s; e o Major Alexandre Carvalho, Chefe da Reparti&amp;ccedil;&amp;atilde;o de Planeamento e Coordena&amp;ccedil;&amp;atilde;o da DHCM.&lt;/p&gt; &lt;p&gt;Durante a curta estadia, os convidados tiveram a oportunidade de conhecer a Pra&amp;ccedil;a-Forte atrav&amp;eacute;s de um passeio de charrete, o CIFAR &amp;mdash; com apresenta&amp;ccedil;&amp;atilde;o do Centro de Interpreta&amp;ccedil;&amp;atilde;o e uma oficina de bal&amp;iacute;stica, orientada pelo Sr. Joaquim Guedes &amp;mdash;, o Solar de S&amp;atilde;o Jo&amp;atilde;o &amp;ndash; Casa Mem&amp;oacute;ria, bem como o Museu Hist&amp;oacute;rico-Militar de Almeida.&lt;/p&gt; &lt;p&gt;Atendendo &amp;agrave; tradi&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica e militar de Almeida, cumpre-nos honrar o legado que nos foi transmitido, contando com o apoio de parcerias e institui&amp;ccedil;&amp;otilde;es para dar continuidade a este percurso. &amp;Eacute;, para o Munic&amp;iacute;pio, motivo de grande honra promover e dar a conhecer a Pra&amp;ccedil;a-Forte, bem como a sua hist&amp;oacute;ria e mem&amp;oacute;ria.&lt;/p&gt; &lt;p&gt;Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/LFvx" target="_blank"&gt;https://shre.ink/LFvx&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/2026-Dia-Nacional-dos-Centros-Historicos-1-212x300.png</t>
   </si>
   <si>
     <t>Almeida no Dia nacional dos Centros Históricos</t>
   </si>
   <si>
     <t>No próximo dia 28 de março de 2026, o Município de Almeida celebra o Dia Nacional dos Centros Históricos com um programa especial pensado para envolver toda a comunidade e valorizar o seu património único.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Ao longo do dia, os espa&amp;ccedil;os expositivos do Munic&amp;iacute;pio abrem portas a experi&amp;ecirc;ncias din&amp;acirc;micas e interativas, convidando mi&amp;uacute;dos e gra&amp;uacute;dos a descobrir, aprender e vivenciar a hist&amp;oacute;ria local de forma diferente. No Turismo de Almeida, prop&amp;otilde;e-se uma verdadeira aventura em fam&amp;iacute;lia pelos pontos mais emblem&amp;aacute;ticos do centro hist&amp;oacute;rico. J&amp;aacute; no Turismo de Castelo Mendo, a descoberta faz-se atrav&amp;eacute;s de desafios que revelam os segredos desta aldeia hist&amp;oacute;rica.&lt;/p&gt; &lt;p&gt;No CIFAR(Portas de S&amp;atilde;o Francisco), ser&amp;aacute; poss&amp;iacute;vel recuar no tempo com uma demonstra&amp;ccedil;&amp;atilde;o &amp;agrave;s 15h com Joaquim Guedes sobre bal&amp;iacute;stica e artilharia, explorando a ci&amp;ecirc;ncia e a engenharia militar do s&amp;eacute;culo XIX. Por sua vez, o Museu Hist&amp;oacute;rico-Militar convida &amp;agrave; criatividade com a constru&amp;ccedil;&amp;atilde;o do castelo medieval de Almeida, numa atividade pensada especialmente para os mais novos.&lt;/p&gt; &lt;p&gt;Este &amp;eacute; um convite aberto a toda a popula&amp;ccedil;&amp;atilde;o para redescobrir o patrim&amp;oacute;nio, participar nas atividades e celebrar a identidade hist&amp;oacute;rica que une o concelho. Venha fazer parte desta viagem no tempo e viver o nosso centro hist&amp;oacute;rico de forma &amp;uacute;nica!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Brochura-01-300x214.jpg</t>
   </si>
   <si>
-    <t>“Páscoa... Tradições e Gastronomia” Concelho de Almeida | 01 a 05 de abril de 2026</t>
+    <t>’Páscoa... Tradições e Gastronomia’ Concelho de Almeida | 01 a 05 de abril de 2026</t>
   </si>
   <si>
     <t>Nesta época festiva que se aproxima, visite o concelho de Almeida e desfrute de um programa especial para toda a família!</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Entre os dias 01 e 05 de abril de 2026, o Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s da Divis&amp;atilde;o de Turismo, convida residentes e visitantes a vivenciar a P&amp;aacute;scoa, unindo as tradi&amp;ccedil;&amp;otilde;es aos sabores aut&amp;ecirc;nticos da nossa gastronomia.&lt;/p&gt; &lt;p&gt;O programa oferece cinco dias repletos de atividades l&amp;uacute;dicas e sensoriais para todas as idades: desde a tradicional Ca&amp;ccedil;a aos Ovos e a Ca&amp;ccedil;a ao Tesouro Etnogr&amp;aacute;fico, ao Mercado da P&amp;aacute;scoa e Exposi&amp;ccedil;&amp;otilde;es de Arte Popular e Arte Sacra nos tr&amp;ecirc;s Postos de Turismo Municipais.&lt;/p&gt; &lt;p&gt;De 03 a 05 de abril, o cabrito, borrego e bacalhau esperam por si nos restaurantes aderentes &amp;mdash; sem esquecer a do&amp;ccedil;aria t&amp;iacute;pica nas pastelarias locais!&lt;/p&gt; &lt;p&gt;No dia 5 de abril, complete o seu &amp;ldquo;Passaporte&amp;rdquo; nos tr&amp;ecirc;s Turismos Municipais (Almeida, Castelo Mendo e Vilar Formoso) e receba uma lembran&amp;ccedil;a local!&lt;/p&gt; &lt;p&gt;Desperte a sua curiosidade e, em fam&amp;iacute;lia, venha desfrutar desta &amp;eacute;poca festiva no concelho de Almeida!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+    <t>&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Entre os dias 01 e 05 de abril de 2026, o Município de Almeida, através da Divisão de Turismo, convida residentes e visitantes a vivenciar a Páscoa, unindo as tradições aos sabores autênticos da nossa gastronomia.&lt;/p&gt;
+&lt;p&gt;O programa oferece cinco dias repletos de atividades lúdicas e sensoriais para todas as idades: desde a tradicional Caça aos Ovos e a Caça ao Tesouro Etnográfico, ao Mercado da Páscoa e Exposições de Arte Popular e Arte Sacra nos três Postos de Turismo Municipais.&lt;/p&gt;
+&lt;p&gt;De 03 a 05 de abril, o cabrito, borrego e bacalhau esperam por si nos restaurantes aderentes — sem esquecer a doçaria típica nas pastelarias locais!&lt;/p&gt;
+&lt;p&gt;No dia 5 de abril, complete o seu “Passaporte” nos três Turismos Municipais (Almeida, Castelo Mendo e Vilar Formoso) e receba uma lembrança local!&lt;/p&gt;
+&lt;p&gt;Desperte a sua curiosidade e, em família, venha desfrutar desta época festiva no concelho de Almeida!&lt;/p&gt;
+&lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-03-23-at-14.20.58-1-300x200.jpg</t>
   </si>
   <si>
     <t>’Mexa-se com Alma!’ marca presença no 3.o Encontro de Walking Football</t>
   </si>
   <si>
     <t>Os alunos do Projeto “Mexa-se com Alma!” participaram no 3.º Encontro de Walking Football Ergovisão Guarda, que decorreu em Pinhel, numa iniciativa organizada pela Associação de Futebol da Guarda, com o apoio do Município de Pinhel.</t>
   </si>
   <si>
     <t>&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Esta foi mais uma atividade promovida pelo Município de Almeida, dirigida à população sénior, com o objetivo de incentivar a prática de atividade física, reforçar o bem-estar e fomentar o convívio entre participantes. A iniciativa contribui, assim, para a adoção de estilos de vida mais ativos e saudáveis, valorizando o envelhecimento ativo e a qualidade de vida.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Informações"},{"name":"Personal"}]</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC2837-300x200.jpg</t>
   </si>
   <si>
@@ -2234,53 +3419,50 @@
     <t>2026-03-18</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC2481-300x200.jpg</t>
   </si>
   <si>
     <t>Ação de (In)Formação | O Valor de Quem Cuida</t>
   </si>
   <si>
     <t>𝗔𝗰̧𝗮̃𝗼 𝗱𝗲 (𝗜𝗻)𝗙𝗼𝗿𝗺𝗮𝗰̧𝗮̃𝗼 | 𝗢 𝗩𝗮𝗹𝗼𝗿 𝗱𝗲 𝗤𝘂𝗲𝗺 𝗖𝘂𝗶𝗱𝗮 Decorreu hoje, no 18 de março de 2026, nas Portas de Santo António (CEAMA),a Ação de (In)Formação “O Valor de Quem Cuida – Partilhar, Conhecer e Cuidar!”, promovida no âmbito do Projeto Radar Social de Almeida.</t>
   </si>
   <si>
     <t>&lt;p&gt;&amp;#120276;&amp;#120304;&amp;#807;&amp;#120302;&amp;#771;&amp;#120316; &amp;#120305;&amp;#120306; (&amp;#120284;&amp;#120315;)&amp;#120281;&amp;#120316;&amp;#120319;&amp;#120314;&amp;#120302;&amp;#120304;&amp;#807;&amp;#120302;&amp;#771;&amp;#120316; | &amp;#120290; &amp;#120297;&amp;#120302;&amp;#120313;&amp;#120316;&amp;#120319; &amp;#120305;&amp;#120306; &amp;#120292;&amp;#120322;&amp;#120306;&amp;#120314; &amp;#120278;&amp;#120322;&amp;#120310;&amp;#120305;&amp;#120302;&lt;/p&gt; &lt;p&gt;Decorreu hoje, no 18 de mar&amp;ccedil;o de 2026, nas Portas de Santo Ant&amp;oacute;nio (CEAMA),a A&amp;ccedil;&amp;atilde;o de (In)Forma&amp;ccedil;&amp;atilde;o &amp;ldquo;O Valor de Quem Cuida &amp;ndash; Partilhar, Conhecer e Cuidar!&amp;rdquo;, promovida no &amp;acirc;mbito do Projeto Radar Social de Almeida.&lt;/p&gt; &lt;p&gt;Este momento promoveu a partilha, a informa&amp;ccedil;&amp;atilde;o e a reflex&amp;atilde;o sobre o papel dos cuidadores informais, refor&amp;ccedil;ando a import&amp;acirc;ncia de reconhecer e valorizar quem cuida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Flora.A4.Final_.v2-200x300.jpg</t>
   </si>
   <si>
     <t>Turismo Municipal de Castelo Mendo convida os mais novos a descobrir a “Flora dos Sentidos”</t>
   </si>
   <si>
     <t>No fim de semana de 21 e 22 de março, o Turismo Municipal de Castelo Mendo promove a atividade “A Flora dos Sentidos”.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; Integrada na exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Retrato da Biodiversidade Aut&amp;oacute;ctone&amp;rdquo;, esta iniciativa foi idealizada para o p&amp;uacute;blico infantil, proporcionando uma experi&amp;ecirc;ncia onde a Natureza se deixa descobrir atrav&amp;eacute;s dos cinco sentidos. As crian&amp;ccedil;as ser&amp;atilde;o desafiadas a explorar a flora local atrav&amp;eacute;s do tato e do olfato, transformando a aprendizagem sobre a biodiversidade numa experi&amp;ecirc;ncia l&amp;uacute;dica e memor&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;Desperta a curiosidade, e vem explorar a Natureza atrav&amp;eacute;s dos sentidos!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.nossaslojas.pt/files/images/blog/1-4-300x225.jpg</t>
   </si>
   <si>
     <t>Intercâmbio Internacional da RFAR</t>
   </si>
   <si>
     <t>Entre 26 e 30 de janeiro de 2026, a Rota das Fortalezas Abaluartadas da Raia (RFAR) realizou uma ação de intercâmbio internacional integrada no projeto “Consolidação e Densificação da Rota Temática das Fortalezas Abaluartadas da Raia de Valença, Almeida e Marvão”, financiado pelo Turismo de Portugal.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Entre 26 e 30 de janeiro de 2026, a Rota das Fortalezas Abaluartadas da Raia (RFAR)&amp;nbsp;realizou uma a&amp;ccedil;&amp;atilde;o de interc&amp;acirc;mbio internacional integrada no projeto&amp;nbsp;&lt;em&gt;&amp;ldquo;Consolida&amp;ccedil;&amp;atilde;o e Densifica&amp;ccedil;&amp;atilde;o da Rota Tem&amp;aacute;tica das Fortalezas Abaluartadas da Raia de Valen&amp;ccedil;a, Almeida e Marv&amp;atilde;o&amp;rdquo;&lt;/em&gt;, financiado pelo Turismo de Portugal. Esta visita de estudo enquadrou-se na estrat&amp;eacute;gia de consolida&amp;ccedil;&amp;atilde;o da RFAR como projeto estruturante de valoriza&amp;ccedil;&amp;atilde;o patrimonial e tur&amp;iacute;stica, refor&amp;ccedil;ando a sua dimens&amp;atilde;o internacional atrav&amp;eacute;s da coopera&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica e cultural com parceiros europeus.&lt;/p&gt; &lt;p&gt;Tomando como refer&amp;ecirc;ncia o modelo das Fortalezas Venezianas classificadas como Patrim&amp;oacute;nio Mundial pela UNESCO, o interc&amp;acirc;mbio decorreu em B&amp;eacute;rgamo, Peschiera del Garda&amp;nbsp;e Palmanova. O programa integrou sess&amp;otilde;es de trabalho com as equipas dos centros hist&amp;oacute;ricos, abordando o processo de candidatura &amp;agrave; UNESCO, os planos de gest&amp;atilde;o, a evolu&amp;ccedil;&amp;atilde;o dos crit&amp;eacute;rios de classifica&amp;ccedil;&amp;atilde;o, bem como temas como comunica&amp;ccedil;&amp;atilde;o, envolvimento comunit&amp;aacute;rio, coordena&amp;ccedil;&amp;atilde;o internacional e modelos de gest&amp;atilde;o partilhada do patrim&amp;oacute;nio.&lt;/p&gt; &lt;p&gt;Paralelamente, realizaram-se visitas t&amp;eacute;cnicas &amp;agrave;s fortalezas e a equipamentos museol&amp;oacute;gicos associados, bem como contactos com entidades e associa&amp;ccedil;&amp;otilde;es locais envolvidas na conserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o destas estruturas defensivas dos s&amp;eacute;culos XVI e XVII. Estas visitas permitiram um estudo comparado aprofundado sobre estrat&amp;eacute;gias de preserva&amp;ccedil;&amp;atilde;o, gest&amp;atilde;o integrada e integra&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio fortificado em produtos culturais e tur&amp;iacute;sticos sustent&amp;aacute;veis.&lt;/p&gt; &lt;p&gt;Esta a&amp;ccedil;&amp;atilde;o de interc&amp;acirc;mbio afirma-se como um instrumento estrat&amp;eacute;gico de capacita&amp;ccedil;&amp;atilde;o e internacionaliza&amp;ccedil;&amp;atilde;o da RFAR, contribuindo para o fortalecimento das redes de coopera&amp;ccedil;&amp;atilde;o entre entidades gestoras de patrim&amp;oacute;nio mundial e para a consolida&amp;ccedil;&amp;atilde;o da Rota como refer&amp;ecirc;ncia na valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio abaluartado da Raia, em alinhamento com as orienta&amp;ccedil;&amp;otilde;es de qualifica&amp;ccedil;&amp;atilde;o e promo&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica definidas pelo Turismo de Portugal.&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m disso, ainda este ano, os parceiros internacionais visitar&amp;atilde;o as fortalezas de&amp;nbsp;&lt;strong&gt;Almeida, Marv&amp;atilde;o e Valen&amp;ccedil;a&lt;/strong&gt;, com cada s&amp;iacute;tio a coordenar as experi&amp;ecirc;ncias e atividades para garantir visitas ricas em aprendizagem, coopera&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio abaluartado da Raia.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC2264-300x200.jpg</t>
   </si>
   <si>
     <t>Almeida integra projeto europeu de inovação em prescrição social e saúde comunitária</t>
   </si>
   <si>
     <t>O Município de Almeida participa no projeto europeu SAM, desenvolvido no âmbito do programa Interreg Sudoe, que reúne municípios e instituições de Portugal, Espanha e França com o objetivo de desenvolver novas abordagens de promoção da saúde comunitária.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;O projeto &amp;eacute; liderado pela Universidad de Cantabria, atrav&amp;eacute;s do Instituto de Investigaci&amp;oacute;n Sanitaria Valdecilla, contando em Portugal com a coordena&amp;ccedil;&amp;atilde;o cient&amp;iacute;fica da AIDFM em Lisboa.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Inova&amp;ccedil;&amp;atilde;o aplicada aos determinantes sociais da sa&amp;uacute;de&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;O projeto SAM pretende desenvolver uma ferramenta digital inovadora- um &amp;ldquo;digital twin&amp;rdquo;- que permitir&amp;aacute; aos profissionais de sa&amp;uacute;de visualizar, atrav&amp;eacute;s de um servi&amp;ccedil;o digital, os determinantes sociais da sa&amp;uacute;de e os ativos comunit&amp;aacute;rios existentes no territ&amp;oacute;rio, adaptando recomenda&amp;ccedil;&amp;otilde;es de estilos de vida saud&amp;aacute;veis ao contexto social de cada cidad&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Esta abordagem, conhecida como prescri&amp;ccedil;&amp;atilde;o social, procura complementar os cuidados de sa&amp;uacute;de tradicionais atrav&amp;eacute;s da valoriza&amp;ccedil;&amp;atilde;o de recursos comunit&amp;aacute;rios como associa&amp;ccedil;&amp;otilde;es locais, atividades culturais, iniciativas de exerc&amp;iacute;cio f&amp;iacute;sico, redes de voluntariado ou espa&amp;ccedil;os de conv&amp;iacute;vio comunit&amp;aacute;rio.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;O papel do Munic&amp;iacute;pio de Almeida&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito do projeto, o Munic&amp;iacute;pio de Almeida participa na identifica&amp;ccedil;&amp;atilde;o e caracteriza&amp;ccedil;&amp;atilde;o dos ativos de sa&amp;uacute;de existentes no territ&amp;oacute;rio, contribuindo para a constru&amp;ccedil;&amp;atilde;o de um mapa de recursos comunit&amp;aacute;rios que poder&amp;aacute; ser utilizado pelos profissionais de sa&amp;uacute;de para apoiar interven&amp;ccedil;&amp;otilde;es personalizadas junto da popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Esta iniciativa pretende valorizar o patrim&amp;oacute;nio territorial e os servi&amp;ccedil;os locais que representam ativos em sa&amp;uacute;de, promovendo oportunidades de desenvolvimento local e refor&amp;ccedil;ando a articula&amp;ccedil;&amp;atilde;o entre comunidade e sistema de sa&amp;uacute;de.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Coopera&amp;ccedil;&amp;atilde;o europeia para territ&amp;oacute;rios mais saud&amp;aacute;veis&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;O projeto envolve diversos parceiros institucionais e munic&amp;iacute;pios de Portugal, Espanha e Fran&amp;ccedil;a, promovendo a coopera&amp;ccedil;&amp;atilde;o transnacional e a partilha de conhecimento na &amp;aacute;rea da inova&amp;ccedil;&amp;atilde;o em sa&amp;uacute;de.&lt;/p&gt; &lt;p&gt;Com esta participa&amp;ccedil;&amp;atilde;o, o Munic&amp;iacute;pio de Almeida refor&amp;ccedil;a o seu compromisso com pol&amp;iacute;ticas locais de promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de e com o desenvolvimento de solu&amp;ccedil;&amp;otilde;es inovadoras que contribuam para comunidades mais saud&amp;aacute;veis, inclusivas e resilientes.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
@@ -3571,51 +4753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S246"/>
+  <dimension ref="A1:S336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3643,51 +4825,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
         <v>25</v>
       </c>
       <c r="S2" t="s">
         <v>25</v>
       </c>
@@ -3707,7818 +4889,10692 @@
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>24</v>
       </c>
       <c r="Q3" t="s">
         <v>25</v>
       </c>
       <c r="R3" t="s">
         <v>25</v>
       </c>
       <c r="S3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="H4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="P4" t="s">
         <v>24</v>
       </c>
       <c r="Q4" t="s">
         <v>25</v>
       </c>
       <c r="R4" t="s">
         <v>25</v>
       </c>
       <c r="S4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="L5" t="s">
         <v>38</v>
       </c>
       <c r="P5" t="s">
         <v>24</v>
       </c>
       <c r="Q5" t="s">
         <v>25</v>
       </c>
       <c r="R5" t="s">
         <v>25</v>
       </c>
       <c r="S5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B6">
         <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P6" t="s">
         <v>24</v>
       </c>
       <c r="Q6" t="s">
         <v>25</v>
       </c>
       <c r="R6" t="s">
         <v>25</v>
       </c>
       <c r="S6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B7">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="H7" t="s">
         <v>46</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="P7" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q7" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R7" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S7" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8">
+        <v>77</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" t="s">
         <v>50</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="L8" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="P8" t="s">
         <v>24</v>
       </c>
       <c r="Q8" t="s">
         <v>25</v>
       </c>
       <c r="R8" t="s">
         <v>25</v>
       </c>
       <c r="S8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B9">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" t="s">
         <v>54</v>
       </c>
-      <c r="D9" t="s">
+      <c r="L9" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="P9" t="s">
         <v>24</v>
       </c>
       <c r="Q9" t="s">
         <v>25</v>
       </c>
       <c r="R9" t="s">
         <v>25</v>
       </c>
       <c r="S9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10">
+        <v>83</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" t="s">
         <v>58</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>59</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10" t="s">
         <v>25</v>
       </c>
       <c r="R10" t="s">
         <v>25</v>
       </c>
       <c r="S10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11">
         <v>63</v>
       </c>
-      <c r="B11">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
+      <c r="L11" t="s">
         <v>65</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q11" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R11" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S11" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B12">
         <v>60</v>
       </c>
       <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" t="s">
         <v>68</v>
       </c>
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>69</v>
       </c>
-      <c r="H12" t="s">
+      <c r="L12" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>25</v>
       </c>
       <c r="R12" t="s">
         <v>25</v>
       </c>
       <c r="S12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B13">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13" t="s">
         <v>73</v>
       </c>
       <c r="H13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>75</v>
       </c>
       <c r="P13" t="s">
         <v>24</v>
       </c>
       <c r="Q13" t="s">
         <v>25</v>
       </c>
       <c r="R13" t="s">
         <v>25</v>
       </c>
       <c r="S13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B14">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="H14" t="s">
         <v>78</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14" t="s">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>25</v>
       </c>
       <c r="S14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P15" t="s">
         <v>24</v>
       </c>
       <c r="Q15" t="s">
         <v>25</v>
       </c>
       <c r="R15" t="s">
         <v>25</v>
       </c>
       <c r="S15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16" t="s">
         <v>25</v>
       </c>
       <c r="R16" t="s">
         <v>25</v>
       </c>
       <c r="S16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B17">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17" t="s">
         <v>25</v>
       </c>
       <c r="R17" t="s">
         <v>25</v>
       </c>
       <c r="S17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B18">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P18" t="s">
         <v>24</v>
       </c>
       <c r="Q18" t="s">
         <v>25</v>
       </c>
       <c r="R18" t="s">
         <v>25</v>
       </c>
       <c r="S18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="B19">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="H19" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L19" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P19" t="s">
         <v>24</v>
       </c>
       <c r="Q19" t="s">
         <v>25</v>
       </c>
       <c r="R19" t="s">
         <v>25</v>
       </c>
       <c r="S19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="B20">
         <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H20" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="L20" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="P20" t="s">
         <v>24</v>
       </c>
       <c r="Q20" t="s">
         <v>25</v>
       </c>
       <c r="R20" t="s">
         <v>25</v>
       </c>
       <c r="S20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="B21">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D21" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="H21" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L21" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="P21" t="s">
         <v>24</v>
       </c>
       <c r="Q21" t="s">
         <v>25</v>
       </c>
       <c r="R21" t="s">
         <v>25</v>
       </c>
       <c r="S21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="B22">
-        <v>60</v>
+        <v>215</v>
       </c>
       <c r="C22" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D22" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="H22" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="L22" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
       <c r="Q22" t="s">
         <v>25</v>
       </c>
       <c r="R22" t="s">
         <v>25</v>
       </c>
       <c r="S22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B23">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C23" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D23" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H23" t="s">
-        <v>74</v>
+        <v>120</v>
       </c>
       <c r="L23" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>25</v>
       </c>
       <c r="R23" t="s">
         <v>25</v>
       </c>
       <c r="S23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B24">
         <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D24" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H24" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="L24" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24" t="s">
         <v>25</v>
       </c>
       <c r="R24" t="s">
         <v>25</v>
       </c>
       <c r="S24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D25" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H25" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="L25" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25" t="s">
         <v>25</v>
       </c>
       <c r="R25" t="s">
         <v>25</v>
       </c>
       <c r="S25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B26">
         <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D26" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="H26" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="L26" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="P26" t="s">
         <v>24</v>
       </c>
       <c r="Q26" t="s">
         <v>25</v>
       </c>
       <c r="R26" t="s">
         <v>25</v>
       </c>
       <c r="S26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="B27">
         <v>60</v>
       </c>
       <c r="C27" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D27" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="H27" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="L27" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="P27" t="s">
         <v>24</v>
       </c>
       <c r="Q27" t="s">
         <v>25</v>
       </c>
       <c r="R27" t="s">
         <v>25</v>
       </c>
       <c r="S27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="B28">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="D28" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="H28" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="L28" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="P28" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="Q28" t="s">
         <v>25</v>
       </c>
       <c r="R28" t="s">
         <v>25</v>
       </c>
       <c r="S28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="D29" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="H29" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="L29" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="P29" t="s">
         <v>24</v>
       </c>
       <c r="Q29" t="s">
         <v>25</v>
       </c>
       <c r="R29" t="s">
         <v>25</v>
       </c>
       <c r="S29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="B30">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="H30" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="L30" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
       <c r="Q30" t="s">
         <v>25</v>
       </c>
       <c r="R30" t="s">
         <v>25</v>
       </c>
       <c r="S30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B31">
         <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>149</v>
+        <v>52</v>
       </c>
       <c r="D31" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="H31" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="L31" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="P31" t="s">
         <v>24</v>
       </c>
       <c r="Q31" t="s">
         <v>25</v>
       </c>
       <c r="R31" t="s">
         <v>25</v>
       </c>
       <c r="S31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B32">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="D32" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="H32" t="s">
-        <v>155</v>
+        <v>37</v>
       </c>
       <c r="L32" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="P32" t="s">
         <v>24</v>
       </c>
       <c r="Q32" t="s">
         <v>25</v>
       </c>
       <c r="R32" t="s">
         <v>25</v>
       </c>
       <c r="S32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B33">
-        <v>171</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D33" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="H33" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="L33" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="P33" t="s">
         <v>24</v>
       </c>
       <c r="Q33" t="s">
         <v>25</v>
       </c>
       <c r="R33" t="s">
         <v>25</v>
       </c>
       <c r="S33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B34">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C34" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D34" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="H34" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="L34" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="P34" t="s">
         <v>24</v>
       </c>
       <c r="Q34" t="s">
         <v>25</v>
       </c>
       <c r="R34" t="s">
         <v>25</v>
       </c>
       <c r="S34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="B35">
         <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="H35" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="L35" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="P35" t="s">
         <v>24</v>
       </c>
       <c r="Q35" t="s">
         <v>25</v>
       </c>
       <c r="R35" t="s">
         <v>25</v>
       </c>
       <c r="S35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B36">
         <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D36" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="H36" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="L36" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="P36" t="s">
         <v>24</v>
       </c>
       <c r="Q36" t="s">
         <v>25</v>
       </c>
       <c r="R36" t="s">
         <v>25</v>
       </c>
       <c r="S36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B37">
         <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="D37" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="H37" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="L37" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="P37" t="s">
         <v>24</v>
       </c>
       <c r="Q37" t="s">
         <v>25</v>
       </c>
       <c r="R37" t="s">
         <v>25</v>
       </c>
       <c r="S37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B38">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="D38" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="H38" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="L38" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="P38" t="s">
         <v>24</v>
       </c>
       <c r="Q38" t="s">
         <v>25</v>
       </c>
       <c r="R38" t="s">
         <v>25</v>
       </c>
       <c r="S38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="B39">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C39" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="D39" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="H39" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="L39" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>25</v>
       </c>
       <c r="R39" t="s">
         <v>25</v>
       </c>
       <c r="S39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="B40">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="C40" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="D40" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="H40" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="L40" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="P40" t="s">
         <v>24</v>
       </c>
       <c r="Q40" t="s">
         <v>25</v>
       </c>
       <c r="R40" t="s">
         <v>25</v>
       </c>
       <c r="S40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="B41">
         <v>60</v>
       </c>
       <c r="C41" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="D41" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="H41" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="L41" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>25</v>
       </c>
       <c r="R41" t="s">
         <v>25</v>
       </c>
       <c r="S41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="B42">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C42" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="D42" t="s">
-        <v>150</v>
+        <v>206</v>
       </c>
       <c r="H42" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="L42" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>25</v>
       </c>
       <c r="R42" t="s">
         <v>25</v>
       </c>
       <c r="S42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="B43">
         <v>60</v>
       </c>
       <c r="C43" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="D43" t="s">
-        <v>150</v>
+        <v>211</v>
       </c>
       <c r="H43" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="L43" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="P43" t="s">
         <v>24</v>
       </c>
       <c r="Q43" t="s">
         <v>25</v>
       </c>
       <c r="R43" t="s">
         <v>25</v>
       </c>
       <c r="S43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="B44">
         <v>60</v>
       </c>
       <c r="C44" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D44" t="s">
-        <v>150</v>
+        <v>216</v>
       </c>
       <c r="H44" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="L44" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="P44" t="s">
         <v>24</v>
       </c>
       <c r="Q44" t="s">
         <v>25</v>
       </c>
       <c r="R44" t="s">
         <v>25</v>
       </c>
       <c r="S44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="B45">
         <v>60</v>
       </c>
       <c r="C45" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="D45" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="H45" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="L45" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
       <c r="Q45" t="s">
         <v>25</v>
       </c>
       <c r="R45" t="s">
         <v>25</v>
       </c>
       <c r="S45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="B46">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C46" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D46" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="P46" t="s">
         <v>24</v>
       </c>
       <c r="Q46" t="s">
         <v>25</v>
       </c>
       <c r="R46" t="s">
         <v>25</v>
       </c>
       <c r="S46" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="B47">
         <v>60</v>
       </c>
       <c r="C47" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="D47" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="H47" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="L47" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="P47" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q47" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R47" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S47" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="B48">
-        <v>60</v>
+        <v>193</v>
       </c>
       <c r="C48" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="D48" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="H48" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="L48" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
       <c r="Q48" t="s">
         <v>25</v>
       </c>
       <c r="R48" t="s">
         <v>25</v>
       </c>
       <c r="S48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="B49">
-        <v>103</v>
+        <v>190</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="D49" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="H49" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="L49" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="P49" t="s">
         <v>24</v>
       </c>
       <c r="Q49" t="s">
         <v>25</v>
       </c>
       <c r="R49" t="s">
         <v>25</v>
       </c>
       <c r="S49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="B50">
         <v>60</v>
       </c>
       <c r="C50" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="H50" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="L50" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="P50" t="s">
         <v>24</v>
       </c>
       <c r="Q50" t="s">
         <v>25</v>
       </c>
       <c r="R50" t="s">
         <v>25</v>
       </c>
       <c r="S50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="B51">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C51" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="D51" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="H51" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="L51" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="P51" t="s">
         <v>24</v>
       </c>
       <c r="Q51" t="s">
         <v>25</v>
       </c>
       <c r="R51" t="s">
         <v>25</v>
       </c>
       <c r="S51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="B52">
         <v>60</v>
       </c>
       <c r="C52" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="D52" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H52" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="L52" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="P52" t="s">
         <v>24</v>
       </c>
       <c r="Q52" t="s">
         <v>25</v>
       </c>
       <c r="R52" t="s">
         <v>25</v>
       </c>
       <c r="S52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="B53">
-        <v>60</v>
+        <v>159</v>
       </c>
       <c r="C53" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="D53" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="H53" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="L53" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="P53" t="s">
         <v>24</v>
       </c>
       <c r="Q53" t="s">
         <v>25</v>
       </c>
       <c r="R53" t="s">
         <v>25</v>
       </c>
       <c r="S53" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="B54">
         <v>60</v>
       </c>
       <c r="C54" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="D54" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="H54" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="L54" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="P54" t="s">
         <v>24</v>
       </c>
       <c r="Q54" t="s">
         <v>25</v>
       </c>
       <c r="R54" t="s">
         <v>25</v>
       </c>
       <c r="S54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>246</v>
       </c>
       <c r="B55">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C55" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="D55" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="H55" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="L55" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="P55" t="s">
         <v>24</v>
       </c>
       <c r="Q55" t="s">
         <v>25</v>
       </c>
       <c r="R55" t="s">
         <v>25</v>
       </c>
       <c r="S55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="B56">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="C56" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="D56" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="H56" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="L56" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="P56" t="s">
         <v>24</v>
       </c>
       <c r="Q56" t="s">
         <v>25</v>
       </c>
       <c r="R56" t="s">
         <v>25</v>
       </c>
       <c r="S56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="B57">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C57" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D57" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="H57" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="L57" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="P57" t="s">
         <v>24</v>
       </c>
       <c r="Q57" t="s">
         <v>25</v>
       </c>
       <c r="R57" t="s">
         <v>25</v>
       </c>
       <c r="S57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="B58">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C58" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="D58" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="H58" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="L58" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="P58" t="s">
         <v>24</v>
       </c>
       <c r="Q58" t="s">
         <v>25</v>
       </c>
       <c r="R58" t="s">
         <v>25</v>
       </c>
       <c r="S58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B59">
         <v>60</v>
       </c>
       <c r="C59" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="D59" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="H59" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="L59" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="P59" t="s">
         <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>25</v>
       </c>
       <c r="R59" t="s">
         <v>25</v>
       </c>
       <c r="S59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="B60">
         <v>60</v>
       </c>
       <c r="C60" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="D60" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="H60" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="L60" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="P60" t="s">
         <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>25</v>
       </c>
       <c r="R60" t="s">
         <v>25</v>
       </c>
       <c r="S60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="B61">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="C61" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="D61" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="H61" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="L61" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="P61" t="s">
         <v>24</v>
       </c>
       <c r="Q61" t="s">
         <v>25</v>
       </c>
       <c r="R61" t="s">
         <v>25</v>
       </c>
       <c r="S61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C62" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="D62" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="H62" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="L62" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="P62" t="s">
         <v>24</v>
       </c>
       <c r="Q62" t="s">
         <v>25</v>
       </c>
       <c r="R62" t="s">
         <v>25</v>
       </c>
       <c r="S62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="B63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="D63" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="H63" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="L63" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>25</v>
       </c>
       <c r="R63" t="s">
         <v>25</v>
       </c>
       <c r="S63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="B64">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="C64" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="D64" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H64" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="L64" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="P64" t="s">
         <v>24</v>
       </c>
       <c r="Q64" t="s">
         <v>25</v>
       </c>
       <c r="R64" t="s">
         <v>25</v>
       </c>
       <c r="S64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="B65">
         <v>60</v>
       </c>
       <c r="C65" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
       <c r="D65" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="H65" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="L65" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>25</v>
       </c>
       <c r="R65" t="s">
         <v>25</v>
       </c>
       <c r="S65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="B66">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C66" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D66" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="H66" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="L66" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>25</v>
       </c>
       <c r="R66" t="s">
         <v>25</v>
       </c>
       <c r="S66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="B67">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C67" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="D67" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H67" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="L67" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="P67" t="s">
         <v>24</v>
       </c>
       <c r="Q67" t="s">
         <v>25</v>
       </c>
       <c r="R67" t="s">
         <v>25</v>
       </c>
       <c r="S67" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="B68">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C68" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D68" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="H68" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="L68" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="P68" t="s">
         <v>24</v>
       </c>
       <c r="Q68" t="s">
         <v>25</v>
       </c>
       <c r="R68" t="s">
         <v>25</v>
       </c>
       <c r="S68" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B69">
         <v>60</v>
       </c>
       <c r="C69" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="D69" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="H69" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="L69" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="P69" t="s">
         <v>24</v>
       </c>
       <c r="Q69" t="s">
         <v>25</v>
       </c>
       <c r="R69" t="s">
         <v>25</v>
       </c>
       <c r="S69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B70">
         <v>60</v>
       </c>
       <c r="C70" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="D70" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
       <c r="H70" t="s">
-        <v>314</v>
+        <v>158</v>
       </c>
       <c r="L70" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="P70" t="s">
         <v>24</v>
       </c>
       <c r="Q70" t="s">
         <v>25</v>
       </c>
       <c r="R70" t="s">
         <v>25</v>
       </c>
       <c r="S70" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B71">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="C71" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="D71" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
       <c r="H71" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="L71" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="P71" t="s">
         <v>24</v>
       </c>
       <c r="Q71" t="s">
         <v>25</v>
       </c>
       <c r="R71" t="s">
         <v>25</v>
       </c>
       <c r="S71" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="B72">
-        <v>162</v>
+        <v>60</v>
       </c>
       <c r="C72" t="s">
-        <v>320</v>
+        <v>247</v>
       </c>
       <c r="D72" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="H72" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="L72" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="P72" t="s">
         <v>24</v>
       </c>
       <c r="Q72" t="s">
         <v>25</v>
       </c>
       <c r="R72" t="s">
         <v>25</v>
       </c>
       <c r="S72" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="B73">
         <v>60</v>
       </c>
       <c r="C73" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="D73" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="H73" t="s">
-        <v>74</v>
+        <v>338</v>
       </c>
       <c r="L73" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="P73" t="s">
         <v>24</v>
       </c>
       <c r="Q73" t="s">
         <v>25</v>
       </c>
       <c r="R73" t="s">
         <v>25</v>
       </c>
       <c r="S73" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B74">
         <v>60</v>
       </c>
       <c r="C74" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="D74" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="H74" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="L74" t="s">
-        <v>291</v>
+        <v>343</v>
       </c>
       <c r="P74" t="s">
         <v>24</v>
       </c>
       <c r="Q74" t="s">
         <v>25</v>
       </c>
       <c r="R74" t="s">
         <v>25</v>
       </c>
       <c r="S74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B75">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C75" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="D75" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="H75" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="L75" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="P75" t="s">
         <v>24</v>
       </c>
       <c r="Q75" t="s">
         <v>25</v>
       </c>
       <c r="R75" t="s">
         <v>25</v>
       </c>
       <c r="S75" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="B76">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C76" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="D76" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="H76" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="L76" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="P76" t="s">
         <v>24</v>
       </c>
       <c r="Q76" t="s">
         <v>25</v>
       </c>
       <c r="R76" t="s">
         <v>25</v>
       </c>
       <c r="S76" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="B77">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C77" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="D77" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="H77" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="L77" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="P77" t="s">
         <v>24</v>
       </c>
       <c r="Q77" t="s">
         <v>25</v>
       </c>
       <c r="R77" t="s">
         <v>25</v>
       </c>
       <c r="S77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="B78">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="C78" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="D78" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="H78" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="L78" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="P78" t="s">
         <v>24</v>
       </c>
       <c r="Q78" t="s">
         <v>25</v>
       </c>
       <c r="R78" t="s">
         <v>25</v>
       </c>
       <c r="S78" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="B79">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C79" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="D79" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="H79" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="L79" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="P79" t="s">
         <v>24</v>
       </c>
       <c r="Q79" t="s">
         <v>25</v>
       </c>
       <c r="R79" t="s">
         <v>25</v>
       </c>
       <c r="S79" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="B80">
         <v>60</v>
       </c>
       <c r="C80" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="D80" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="H80" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="L80" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>25</v>
       </c>
       <c r="R80" t="s">
         <v>25</v>
       </c>
       <c r="S80" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="B81">
         <v>60</v>
       </c>
       <c r="C81" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="D81" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="H81" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="L81" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="P81" t="s">
         <v>24</v>
       </c>
       <c r="Q81" t="s">
         <v>25</v>
       </c>
       <c r="R81" t="s">
         <v>25</v>
       </c>
       <c r="S81" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="B82">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C82" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="D82" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="H82" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="L82" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>25</v>
       </c>
       <c r="R82" t="s">
         <v>25</v>
       </c>
       <c r="S82" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="B83">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C83" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="D83" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="H83" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="L83" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="P83" t="s">
         <v>24</v>
       </c>
       <c r="Q83" t="s">
         <v>25</v>
       </c>
       <c r="R83" t="s">
         <v>25</v>
       </c>
       <c r="S83" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B84">
         <v>60</v>
       </c>
       <c r="C84" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D84" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="H84" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="L84" t="s">
-        <v>374</v>
+        <v>141</v>
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>25</v>
       </c>
       <c r="R84" t="s">
         <v>25</v>
       </c>
       <c r="S84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B85">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C85" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="D85" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="H85" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="L85" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="P85" t="s">
         <v>24</v>
       </c>
       <c r="Q85" t="s">
         <v>25</v>
       </c>
       <c r="R85" t="s">
         <v>25</v>
       </c>
       <c r="S85" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>370</v>
+        <v>391</v>
       </c>
       <c r="B86">
         <v>60</v>
       </c>
       <c r="C86" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="D86" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="H86" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="L86" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="P86" t="s">
         <v>24</v>
       </c>
       <c r="Q86" t="s">
         <v>25</v>
       </c>
       <c r="R86" t="s">
         <v>25</v>
       </c>
       <c r="S86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="B87">
         <v>60</v>
       </c>
       <c r="C87" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="D87" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="H87" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="L87" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="P87" t="s">
         <v>24</v>
       </c>
       <c r="Q87" t="s">
         <v>25</v>
       </c>
       <c r="R87" t="s">
         <v>25</v>
       </c>
       <c r="S87" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>370</v>
+        <v>400</v>
       </c>
       <c r="B88">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C88" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="D88" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="H88" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="L88" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="P88" t="s">
         <v>24</v>
       </c>
       <c r="Q88" t="s">
         <v>25</v>
       </c>
       <c r="R88" t="s">
         <v>25</v>
       </c>
       <c r="S88" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="B89">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="C89" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="D89" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="H89" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="L89" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="P89" t="s">
         <v>24</v>
       </c>
       <c r="Q89" t="s">
         <v>25</v>
       </c>
       <c r="R89" t="s">
         <v>25</v>
       </c>
       <c r="S89" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B90">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C90" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="D90" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="H90" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="L90" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="P90" t="s">
         <v>24</v>
       </c>
       <c r="Q90" t="s">
         <v>25</v>
       </c>
       <c r="R90" t="s">
         <v>25</v>
       </c>
       <c r="S90" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B91">
-        <v>60</v>
+        <v>132</v>
       </c>
       <c r="C91" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="D91" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="H91" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="L91" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91" t="s">
         <v>25</v>
       </c>
       <c r="R91" t="s">
         <v>25</v>
       </c>
       <c r="S91" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B92">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="C92" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
       <c r="D92" t="s">
-        <v>408</v>
+        <v>373</v>
       </c>
       <c r="H92" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="L92" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="P92" t="s">
         <v>24</v>
       </c>
       <c r="Q92" t="s">
         <v>25</v>
       </c>
       <c r="R92" t="s">
         <v>25</v>
       </c>
       <c r="S92" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B93">
-        <v>204</v>
+        <v>60</v>
       </c>
       <c r="C93" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="D93" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="H93" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="L93" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93" t="s">
         <v>25</v>
       </c>
       <c r="R93" t="s">
         <v>25</v>
       </c>
       <c r="S93" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B94">
-        <v>60</v>
+        <v>152</v>
       </c>
       <c r="C94" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="D94" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="H94" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="L94" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="P94" t="s">
         <v>24</v>
       </c>
       <c r="Q94" t="s">
         <v>25</v>
       </c>
       <c r="R94" t="s">
         <v>25</v>
       </c>
       <c r="S94" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>406</v>
+        <v>429</v>
       </c>
       <c r="B95">
         <v>60</v>
       </c>
       <c r="C95" t="s">
-        <v>419</v>
+        <v>72</v>
       </c>
       <c r="D95" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="H95" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="L95" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="P95" t="s">
         <v>24</v>
       </c>
       <c r="Q95" t="s">
         <v>25</v>
       </c>
       <c r="R95" t="s">
         <v>25</v>
       </c>
       <c r="S95" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="B96">
         <v>60</v>
       </c>
       <c r="C96" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="D96" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="H96" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="L96" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="P96" t="s">
         <v>24</v>
       </c>
       <c r="Q96" t="s">
         <v>25</v>
       </c>
       <c r="R96" t="s">
         <v>25</v>
       </c>
       <c r="S96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="B97">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C97" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="D97" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="H97" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="L97" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="P97" t="s">
-        <v>24</v>
+        <v>442</v>
       </c>
       <c r="Q97" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="R97" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="S97" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
       <c r="B98">
         <v>60</v>
       </c>
       <c r="C98" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="D98" t="s">
-        <v>433</v>
+        <v>373</v>
       </c>
       <c r="H98" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="L98" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="P98" t="s">
         <v>24</v>
       </c>
       <c r="Q98" t="s">
         <v>25</v>
       </c>
       <c r="R98" t="s">
         <v>25</v>
       </c>
       <c r="S98" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
       <c r="B99">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="C99" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="D99" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="H99" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="L99" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="P99" t="s">
         <v>24</v>
       </c>
       <c r="Q99" t="s">
         <v>25</v>
       </c>
       <c r="R99" t="s">
         <v>25</v>
       </c>
       <c r="S99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="B100">
         <v>60</v>
       </c>
       <c r="C100" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="D100" t="s">
-        <v>425</v>
+        <v>454</v>
       </c>
       <c r="H100" t="s">
-        <v>74</v>
+        <v>455</v>
       </c>
       <c r="L100" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="P100" t="s">
         <v>24</v>
       </c>
       <c r="Q100" t="s">
         <v>25</v>
       </c>
       <c r="R100" t="s">
         <v>25</v>
       </c>
       <c r="S100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="B101">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="C101" t="s">
+        <v>458</v>
+      </c>
+      <c r="D101" t="s">
+        <v>459</v>
+      </c>
+      <c r="H101" t="s">
+        <v>460</v>
+      </c>
+      <c r="L101" t="s">
+        <v>461</v>
+      </c>
+      <c r="P101" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q101" t="s">
         <v>443</v>
       </c>
-      <c r="D101" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="R101" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="S101" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="B102">
         <v>60</v>
       </c>
       <c r="C102" t="s">
-        <v>288</v>
+        <v>462</v>
       </c>
       <c r="D102" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="H102" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="L102" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="P102" t="s">
         <v>24</v>
       </c>
       <c r="Q102" t="s">
         <v>25</v>
       </c>
       <c r="R102" t="s">
         <v>25</v>
       </c>
       <c r="S102" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B103">
         <v>60</v>
       </c>
       <c r="C103" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="D103" t="s">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="H103" t="s">
-        <v>454</v>
+        <v>158</v>
       </c>
       <c r="L103" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="P103" t="s">
         <v>24</v>
       </c>
       <c r="Q103" t="s">
         <v>25</v>
       </c>
       <c r="R103" t="s">
         <v>25</v>
       </c>
       <c r="S103" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B104">
         <v>60</v>
       </c>
       <c r="C104" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="D104" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="H104" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="L104" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="P104" t="s">
         <v>24</v>
       </c>
       <c r="Q104" t="s">
         <v>25</v>
       </c>
       <c r="R104" t="s">
         <v>25</v>
       </c>
       <c r="S104" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B105">
         <v>60</v>
       </c>
       <c r="C105" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="D105" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="H105" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="L105" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="P105" t="s">
         <v>24</v>
       </c>
       <c r="Q105" t="s">
         <v>25</v>
       </c>
       <c r="R105" t="s">
         <v>25</v>
       </c>
       <c r="S105" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="B106">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="C106" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="D106" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="H106" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="L106" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="P106" t="s">
         <v>24</v>
       </c>
       <c r="Q106" t="s">
         <v>25</v>
       </c>
       <c r="R106" t="s">
         <v>25</v>
       </c>
       <c r="S106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="B107">
         <v>60</v>
       </c>
       <c r="C107" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="D107" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="H107" t="s">
-        <v>471</v>
+        <v>202</v>
       </c>
       <c r="L107" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="P107" t="s">
         <v>24</v>
       </c>
       <c r="Q107" t="s">
         <v>25</v>
       </c>
       <c r="R107" t="s">
         <v>25</v>
       </c>
       <c r="S107" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="B108">
         <v>60</v>
       </c>
       <c r="C108" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="D108" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="H108" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="L108" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="P108" t="s">
         <v>24</v>
       </c>
       <c r="Q108" t="s">
         <v>25</v>
       </c>
       <c r="R108" t="s">
         <v>25</v>
       </c>
       <c r="S108" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>477</v>
       </c>
       <c r="B109">
         <v>60</v>
       </c>
       <c r="C109" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="D109" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="H109" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="L109" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="P109" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q109" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R109" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S109" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>477</v>
       </c>
       <c r="B110">
         <v>60</v>
       </c>
       <c r="C110" t="s">
-        <v>482</v>
+        <v>493</v>
       </c>
       <c r="D110" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="H110" t="s">
-        <v>484</v>
+        <v>495</v>
       </c>
       <c r="L110" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="P110" t="s">
         <v>24</v>
       </c>
       <c r="Q110" t="s">
         <v>25</v>
       </c>
       <c r="R110" t="s">
         <v>25</v>
       </c>
       <c r="S110" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B111">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C111" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D111" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="H111" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="L111" t="s">
-        <v>489</v>
+        <v>500</v>
       </c>
       <c r="P111" t="s">
         <v>24</v>
       </c>
       <c r="Q111" t="s">
         <v>25</v>
       </c>
       <c r="R111" t="s">
         <v>25</v>
       </c>
       <c r="S111" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B112">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C112" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="D112" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="H112" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="L112" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="P112" t="s">
         <v>24</v>
       </c>
       <c r="Q112" t="s">
         <v>25</v>
       </c>
       <c r="R112" t="s">
         <v>25</v>
       </c>
       <c r="S112" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="B113">
         <v>60</v>
       </c>
       <c r="C113" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="D113" t="s">
-        <v>55</v>
+        <v>507</v>
       </c>
       <c r="H113" t="s">
-        <v>495</v>
+        <v>158</v>
       </c>
       <c r="L113" t="s">
-        <v>496</v>
+        <v>249</v>
       </c>
       <c r="P113" t="s">
         <v>24</v>
       </c>
       <c r="Q113" t="s">
         <v>25</v>
       </c>
       <c r="R113" t="s">
         <v>25</v>
       </c>
       <c r="S113" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="B114">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C114" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="D114" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="H114" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="L114" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
       <c r="P114" t="s">
         <v>24</v>
       </c>
       <c r="Q114" t="s">
         <v>25</v>
       </c>
       <c r="R114" t="s">
         <v>25</v>
       </c>
       <c r="S114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="B115">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="C115" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="D115" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="H115" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="L115" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="P115" t="s">
         <v>24</v>
       </c>
       <c r="Q115" t="s">
         <v>25</v>
       </c>
       <c r="R115" t="s">
         <v>25</v>
       </c>
       <c r="S115" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="B116">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="C116" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="D116" t="s">
-        <v>508</v>
+        <v>397</v>
       </c>
       <c r="H116" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="L116" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="P116" t="s">
         <v>24</v>
       </c>
       <c r="Q116" t="s">
         <v>25</v>
       </c>
       <c r="R116" t="s">
         <v>25</v>
       </c>
       <c r="S116" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="B117">
         <v>60</v>
       </c>
       <c r="C117" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="D117" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="H117" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="L117" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="P117" t="s">
         <v>24</v>
       </c>
       <c r="Q117" t="s">
         <v>25</v>
       </c>
       <c r="R117" t="s">
         <v>25</v>
       </c>
       <c r="S117" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="B118">
         <v>60</v>
       </c>
       <c r="C118" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="D118" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="H118" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="L118" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="P118" t="s">
         <v>24</v>
       </c>
       <c r="Q118" t="s">
         <v>25</v>
       </c>
       <c r="R118" t="s">
         <v>25</v>
       </c>
       <c r="S118" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="B119">
         <v>60</v>
       </c>
       <c r="C119" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="D119" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="H119" t="s">
-        <v>74</v>
+        <v>532</v>
       </c>
       <c r="L119" t="s">
-        <v>116</v>
+        <v>533</v>
       </c>
       <c r="P119" t="s">
         <v>24</v>
       </c>
       <c r="Q119" t="s">
         <v>25</v>
       </c>
       <c r="R119" t="s">
         <v>25</v>
       </c>
       <c r="S119" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="B120">
         <v>60</v>
       </c>
       <c r="C120" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="D120" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="H120" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="L120" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="P120" t="s">
         <v>24</v>
       </c>
       <c r="Q120" t="s">
         <v>25</v>
       </c>
       <c r="R120" t="s">
         <v>25</v>
       </c>
       <c r="S120" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>506</v>
+        <v>538</v>
       </c>
       <c r="B121">
         <v>60</v>
       </c>
       <c r="C121" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="D121" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="H121" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="L121" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
       <c r="P121" t="s">
         <v>24</v>
       </c>
       <c r="Q121" t="s">
         <v>25</v>
       </c>
       <c r="R121" t="s">
         <v>25</v>
       </c>
       <c r="S121" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="B122">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="C122" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="D122" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="H122" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="L122" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="P122" t="s">
         <v>24</v>
       </c>
       <c r="Q122" t="s">
         <v>25</v>
       </c>
       <c r="R122" t="s">
         <v>25</v>
       </c>
       <c r="S122" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="B123">
-        <v>60</v>
+        <v>171</v>
       </c>
       <c r="C123" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="D123" t="s">
-        <v>535</v>
+        <v>300</v>
       </c>
       <c r="H123" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="L123" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="P123" t="s">
         <v>24</v>
       </c>
       <c r="Q123" t="s">
         <v>25</v>
       </c>
       <c r="R123" t="s">
         <v>25</v>
       </c>
       <c r="S123" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>538</v>
       </c>
       <c r="B124">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C124" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="D124" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
       <c r="H124" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="L124" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="P124" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q124" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R124" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S124" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>538</v>
       </c>
       <c r="B125">
         <v>60</v>
       </c>
       <c r="C125" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="D125" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="H125" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="L125" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="P125" t="s">
         <v>24</v>
       </c>
       <c r="Q125" t="s">
         <v>25</v>
       </c>
       <c r="R125" t="s">
         <v>25</v>
       </c>
       <c r="S125" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="B126">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C126" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="D126" t="s">
-        <v>437</v>
+        <v>540</v>
       </c>
       <c r="H126" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="L126" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="P126" t="s">
         <v>24</v>
       </c>
       <c r="Q126" t="s">
         <v>25</v>
       </c>
       <c r="R126" t="s">
         <v>25</v>
       </c>
       <c r="S126" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="B127">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C127" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
       <c r="D127" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="H127" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="L127" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="P127" t="s">
         <v>24</v>
       </c>
       <c r="Q127" t="s">
         <v>25</v>
       </c>
       <c r="R127" t="s">
         <v>25</v>
       </c>
       <c r="S127" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B128">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="C128" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="D128" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="H128" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="L128" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="P128" t="s">
         <v>24</v>
       </c>
       <c r="Q128" t="s">
         <v>25</v>
       </c>
       <c r="R128" t="s">
         <v>25</v>
       </c>
       <c r="S128" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B129">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C129" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="D129" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="H129" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="L129" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="P129" t="s">
         <v>24</v>
       </c>
       <c r="Q129" t="s">
         <v>25</v>
       </c>
       <c r="R129" t="s">
         <v>25</v>
       </c>
       <c r="S129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B130">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C130" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="D130" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="H130" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="L130" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="P130" t="s">
         <v>24</v>
       </c>
       <c r="Q130" t="s">
         <v>25</v>
       </c>
       <c r="R130" t="s">
         <v>25</v>
       </c>
       <c r="S130" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B131">
         <v>60</v>
       </c>
       <c r="C131" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="D131" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="H131" t="s">
-        <v>545</v>
+        <v>580</v>
       </c>
       <c r="L131" t="s">
-        <v>569</v>
+        <v>581</v>
       </c>
       <c r="P131" t="s">
         <v>24</v>
       </c>
       <c r="Q131" t="s">
         <v>25</v>
       </c>
       <c r="R131" t="s">
         <v>25</v>
       </c>
       <c r="S131" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>554</v>
+        <v>582</v>
       </c>
       <c r="B132">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C132" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="D132" t="s">
-        <v>571</v>
+        <v>540</v>
       </c>
       <c r="H132" t="s">
-        <v>572</v>
+        <v>584</v>
       </c>
       <c r="L132" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="P132" t="s">
         <v>24</v>
       </c>
       <c r="Q132" t="s">
         <v>25</v>
       </c>
       <c r="R132" t="s">
         <v>25</v>
       </c>
       <c r="S132" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="B133">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C133" t="s">
-        <v>575</v>
+        <v>587</v>
       </c>
       <c r="D133" t="s">
-        <v>576</v>
+        <v>540</v>
       </c>
       <c r="H133" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
       <c r="L133" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="P133" t="s">
         <v>24</v>
       </c>
       <c r="Q133" t="s">
         <v>25</v>
       </c>
       <c r="R133" t="s">
         <v>25</v>
       </c>
       <c r="S133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="B134">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C134" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="D134" t="s">
-        <v>580</v>
+        <v>540</v>
       </c>
       <c r="H134" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="L134" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="P134" t="s">
         <v>24</v>
       </c>
       <c r="Q134" t="s">
         <v>25</v>
       </c>
       <c r="R134" t="s">
         <v>25</v>
       </c>
       <c r="S134" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
       <c r="B135">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C135" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="D135" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="H135" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="L135" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="P135" t="s">
         <v>24</v>
       </c>
       <c r="Q135" t="s">
         <v>25</v>
       </c>
       <c r="R135" t="s">
         <v>25</v>
       </c>
       <c r="S135" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="B136">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="C136" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="D136" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="H136" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="L136" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="P136" t="s">
         <v>24</v>
       </c>
       <c r="Q136" t="s">
         <v>25</v>
       </c>
       <c r="R136" t="s">
         <v>25</v>
       </c>
       <c r="S136" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="B137">
         <v>60</v>
       </c>
       <c r="C137" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="D137" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="H137" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="L137" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="P137" t="s">
-        <v>24</v>
+        <v>442</v>
       </c>
       <c r="Q137" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="R137" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="S137" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="B138">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="C138" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="D138" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="H138" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="L138" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
       <c r="P138" t="s">
         <v>24</v>
       </c>
       <c r="Q138" t="s">
         <v>25</v>
       </c>
       <c r="R138" t="s">
         <v>25</v>
       </c>
       <c r="S138" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B139">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C139" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="D139" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="H139" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="L139" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="P139" t="s">
         <v>24</v>
       </c>
       <c r="Q139" t="s">
         <v>25</v>
       </c>
       <c r="R139" t="s">
         <v>25</v>
       </c>
       <c r="S139" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
       <c r="B140">
         <v>60</v>
       </c>
       <c r="C140" t="s">
-        <v>570</v>
+        <v>616</v>
       </c>
       <c r="D140" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="H140" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="L140" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="P140" t="s">
         <v>24</v>
       </c>
       <c r="Q140" t="s">
         <v>25</v>
       </c>
       <c r="R140" t="s">
         <v>25</v>
       </c>
       <c r="S140" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="B141">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C141" t="s">
-        <v>609</v>
+        <v>620</v>
       </c>
       <c r="D141" t="s">
-        <v>610</v>
+        <v>621</v>
       </c>
       <c r="H141" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
       <c r="L141" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="P141" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q141" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R141" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S141" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B142">
         <v>60</v>
       </c>
       <c r="C142" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="D142" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="H142" t="s">
-        <v>616</v>
+        <v>523</v>
       </c>
       <c r="L142" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="P142" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q142" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R142" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S142" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B143">
         <v>60</v>
       </c>
       <c r="C143" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="D143" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="H143" t="s">
-        <v>381</v>
+        <v>629</v>
       </c>
       <c r="L143" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="P143" t="s">
         <v>24</v>
       </c>
       <c r="Q143" t="s">
         <v>25</v>
       </c>
       <c r="R143" t="s">
         <v>25</v>
       </c>
       <c r="S143" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="B144">
         <v>60</v>
       </c>
       <c r="C144" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="D144" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="H144" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="L144" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="P144" t="s">
         <v>24</v>
       </c>
       <c r="Q144" t="s">
         <v>25</v>
       </c>
       <c r="R144" t="s">
         <v>25</v>
       </c>
       <c r="S144" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="B145">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C145" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="D145" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="H145" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="L145" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="P145" t="s">
         <v>24</v>
       </c>
       <c r="Q145" t="s">
         <v>25</v>
       </c>
       <c r="R145" t="s">
         <v>25</v>
       </c>
       <c r="S145" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="B146">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="C146" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="D146" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="H146" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="L146" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="P146" t="s">
         <v>24</v>
       </c>
       <c r="Q146" t="s">
         <v>25</v>
       </c>
       <c r="R146" t="s">
         <v>25</v>
       </c>
       <c r="S146" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="B147">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C147" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="D147" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="H147" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="L147" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="P147" t="s">
         <v>24</v>
       </c>
       <c r="Q147" t="s">
         <v>25</v>
       </c>
       <c r="R147" t="s">
         <v>25</v>
       </c>
       <c r="S147" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="B148">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C148" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="D148" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="H148" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="L148" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="P148" t="s">
         <v>24</v>
       </c>
       <c r="Q148" t="s">
         <v>25</v>
       </c>
       <c r="R148" t="s">
         <v>25</v>
       </c>
       <c r="S148" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>643</v>
+        <v>654</v>
       </c>
       <c r="B149">
         <v>60</v>
       </c>
       <c r="C149" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="D149" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="H149" t="s">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="L149" t="s">
-        <v>647</v>
+        <v>658</v>
       </c>
       <c r="P149" t="s">
         <v>24</v>
       </c>
       <c r="Q149" t="s">
         <v>25</v>
       </c>
       <c r="R149" t="s">
         <v>25</v>
       </c>
       <c r="S149" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="B150">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="C150" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="D150" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="H150" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="L150" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="P150" t="s">
         <v>24</v>
       </c>
       <c r="Q150" t="s">
         <v>25</v>
       </c>
       <c r="R150" t="s">
         <v>25</v>
       </c>
       <c r="S150" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="B151">
         <v>60</v>
       </c>
       <c r="C151" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="D151" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="H151" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="L151" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="P151" t="s">
         <v>24</v>
       </c>
       <c r="Q151" t="s">
         <v>25</v>
       </c>
       <c r="R151" t="s">
         <v>25</v>
       </c>
       <c r="S151" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>648</v>
+        <v>667</v>
       </c>
       <c r="B152">
-        <v>117</v>
+        <v>60</v>
       </c>
       <c r="C152" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
       <c r="D152" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="H152" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="L152" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
       <c r="P152" t="s">
         <v>24</v>
       </c>
       <c r="Q152" t="s">
         <v>25</v>
       </c>
       <c r="R152" t="s">
         <v>25</v>
       </c>
       <c r="S152" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="B153">
         <v>60</v>
       </c>
       <c r="C153" t="s">
-        <v>662</v>
+        <v>673</v>
       </c>
       <c r="D153" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="H153" t="s">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="L153" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="P153" t="s">
         <v>24</v>
       </c>
       <c r="Q153" t="s">
         <v>25</v>
       </c>
       <c r="R153" t="s">
         <v>25</v>
       </c>
       <c r="S153" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="B154">
         <v>60</v>
       </c>
       <c r="C154" t="s">
-        <v>666</v>
+        <v>677</v>
       </c>
       <c r="D154" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="H154" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="L154" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
       <c r="P154" t="s">
         <v>24</v>
       </c>
       <c r="Q154" t="s">
         <v>25</v>
       </c>
       <c r="R154" t="s">
         <v>25</v>
       </c>
       <c r="S154" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="B155">
         <v>60</v>
       </c>
       <c r="C155" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="D155" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="H155" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="L155" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
       <c r="P155" t="s">
         <v>24</v>
       </c>
       <c r="Q155" t="s">
         <v>25</v>
       </c>
       <c r="R155" t="s">
         <v>25</v>
       </c>
       <c r="S155" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="B156">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C156" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
       <c r="D156" t="s">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="H156" t="s">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="L156" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="P156" t="s">
         <v>24</v>
       </c>
       <c r="Q156" t="s">
         <v>25</v>
       </c>
       <c r="R156" t="s">
         <v>25</v>
       </c>
       <c r="S156" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>661</v>
+        <v>689</v>
       </c>
       <c r="B157">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C157" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="D157" t="s">
-        <v>679</v>
+        <v>628</v>
       </c>
       <c r="H157" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="L157" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="P157" t="s">
         <v>24</v>
       </c>
       <c r="Q157" t="s">
         <v>25</v>
       </c>
       <c r="R157" t="s">
         <v>25</v>
       </c>
       <c r="S157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>661</v>
+        <v>689</v>
       </c>
       <c r="B158">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C158" t="s">
-        <v>173</v>
+        <v>693</v>
       </c>
       <c r="D158" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="H158" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="L158" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="P158" t="s">
         <v>24</v>
       </c>
       <c r="Q158" t="s">
         <v>25</v>
       </c>
       <c r="R158" t="s">
         <v>25</v>
       </c>
       <c r="S158" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="B159">
         <v>60</v>
       </c>
       <c r="C159" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="D159" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
       <c r="H159" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="L159" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="P159" t="s">
         <v>24</v>
       </c>
       <c r="Q159" t="s">
         <v>25</v>
       </c>
       <c r="R159" t="s">
         <v>25</v>
       </c>
       <c r="S159" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B160">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="C160" t="s">
-        <v>691</v>
+        <v>702</v>
       </c>
       <c r="D160" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="H160" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="L160" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="P160" t="s">
         <v>24</v>
       </c>
       <c r="Q160" t="s">
         <v>25</v>
       </c>
       <c r="R160" t="s">
         <v>25</v>
       </c>
       <c r="S160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B161">
-        <v>79</v>
+        <v>155</v>
       </c>
       <c r="C161" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="D161" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="H161" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="L161" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
       <c r="P161" t="s">
         <v>24</v>
       </c>
       <c r="Q161" t="s">
         <v>25</v>
       </c>
       <c r="R161" t="s">
         <v>25</v>
       </c>
       <c r="S161" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B162">
-        <v>62</v>
+        <v>162</v>
       </c>
       <c r="C162" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
       <c r="D162" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="H162" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="L162" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
       <c r="P162" t="s">
         <v>24</v>
       </c>
       <c r="Q162" t="s">
         <v>25</v>
       </c>
       <c r="R162" t="s">
         <v>25</v>
       </c>
       <c r="S162" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="B163">
         <v>60</v>
       </c>
       <c r="C163" t="s">
-        <v>704</v>
+        <v>714</v>
       </c>
       <c r="D163" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="H163" t="s">
-        <v>706</v>
+        <v>158</v>
       </c>
       <c r="L163" t="s">
-        <v>707</v>
+        <v>141</v>
       </c>
       <c r="P163" t="s">
-        <v>708</v>
+        <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>25</v>
       </c>
       <c r="R163" t="s">
         <v>25</v>
       </c>
       <c r="S163" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="B164">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="C164" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="D164" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="H164" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="L164" t="s">
-        <v>712</v>
+        <v>680</v>
       </c>
       <c r="P164" t="s">
         <v>24</v>
       </c>
       <c r="Q164" t="s">
         <v>25</v>
       </c>
       <c r="R164" t="s">
         <v>25</v>
       </c>
       <c r="S164" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B165">
         <v>60</v>
       </c>
       <c r="C165" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="D165" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="H165" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="L165" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="P165" t="s">
         <v>24</v>
       </c>
       <c r="Q165" t="s">
         <v>25</v>
       </c>
       <c r="R165" t="s">
         <v>25</v>
       </c>
       <c r="S165" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B166">
         <v>60</v>
       </c>
       <c r="C166" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="D166" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="H166" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="L166" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="P166" t="s">
         <v>24</v>
       </c>
       <c r="Q166" t="s">
         <v>25</v>
       </c>
       <c r="R166" t="s">
         <v>25</v>
       </c>
       <c r="S166" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="B167">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C167" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="D167" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="H167" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="L167" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="P167" t="s">
         <v>24</v>
       </c>
       <c r="Q167" t="s">
         <v>25</v>
       </c>
       <c r="R167" t="s">
         <v>25</v>
       </c>
       <c r="S167" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
       <c r="B168">
-        <v>71</v>
+        <v>127</v>
       </c>
       <c r="C168" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="D168" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="H168" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="L168" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="P168" t="s">
         <v>24</v>
       </c>
       <c r="Q168" t="s">
         <v>25</v>
       </c>
       <c r="R168" t="s">
         <v>25</v>
       </c>
       <c r="S168" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B169">
         <v>60</v>
       </c>
       <c r="C169" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="D169" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="H169" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="L169" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="P169" t="s">
         <v>24</v>
       </c>
       <c r="Q169" t="s">
         <v>25</v>
       </c>
       <c r="R169" t="s">
         <v>25</v>
       </c>
       <c r="S169" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="B170">
         <v>60</v>
       </c>
       <c r="C170" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="D170" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="H170" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="L170" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="P170" t="s">
         <v>24</v>
       </c>
       <c r="Q170" t="s">
         <v>25</v>
       </c>
       <c r="R170" t="s">
         <v>25</v>
       </c>
       <c r="S170" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="B171">
-        <v>155</v>
+        <v>60</v>
       </c>
       <c r="C171" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="D171" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="H171" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="L171" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="P171" t="s">
         <v>24</v>
       </c>
       <c r="Q171" t="s">
         <v>25</v>
       </c>
       <c r="R171" t="s">
         <v>25</v>
       </c>
       <c r="S171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="B172">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="C172" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="D172" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="H172" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="L172" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="P172" t="s">
         <v>24</v>
       </c>
       <c r="Q172" t="s">
         <v>25</v>
       </c>
       <c r="R172" t="s">
         <v>25</v>
       </c>
       <c r="S172" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="B173">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C173" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="D173" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="H173" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="L173" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="P173" t="s">
         <v>24</v>
       </c>
       <c r="Q173" t="s">
         <v>25</v>
       </c>
       <c r="R173" t="s">
         <v>25</v>
       </c>
       <c r="S173" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="B174">
         <v>60</v>
       </c>
       <c r="C174" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="D174" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="H174" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="L174" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="P174" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q174" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R174" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S174" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="B175">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C175" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="D175" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="H175" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="L175" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="P175" t="s">
         <v>24</v>
       </c>
       <c r="Q175" t="s">
         <v>25</v>
       </c>
       <c r="R175" t="s">
         <v>25</v>
       </c>
       <c r="S175" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="B176">
         <v>60</v>
       </c>
       <c r="C176" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="D176" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="H176" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="L176" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="P176" t="s">
         <v>24</v>
       </c>
       <c r="Q176" t="s">
         <v>25</v>
       </c>
       <c r="R176" t="s">
         <v>25</v>
       </c>
       <c r="S176" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>767</v>
+        <v>758</v>
       </c>
       <c r="B177">
         <v>60</v>
       </c>
       <c r="C177" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="D177" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="H177" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="L177" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="P177" t="s">
         <v>24</v>
       </c>
       <c r="Q177" t="s">
         <v>25</v>
       </c>
       <c r="R177" t="s">
         <v>25</v>
       </c>
       <c r="S177" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="B178">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="C178" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="D178" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H178" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="L178" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="P178" t="s">
         <v>24</v>
       </c>
       <c r="Q178" t="s">
         <v>25</v>
       </c>
       <c r="R178" t="s">
         <v>25</v>
       </c>
       <c r="S178" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="B179">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C179" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="D179" t="s">
-        <v>55</v>
+        <v>781</v>
       </c>
       <c r="H179" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="L179" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="P179" t="s">
         <v>24</v>
       </c>
       <c r="Q179" t="s">
         <v>25</v>
       </c>
       <c r="R179" t="s">
         <v>25</v>
       </c>
       <c r="S179" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="B180">
         <v>60</v>
       </c>
       <c r="C180" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="D180" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="H180" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="L180" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="P180" t="s">
         <v>24</v>
       </c>
       <c r="Q180" t="s">
         <v>25</v>
       </c>
       <c r="R180" t="s">
         <v>25</v>
       </c>
       <c r="S180" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="B181">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="C181" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="D181" t="s">
-        <v>412</v>
+        <v>791</v>
       </c>
       <c r="H181" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="L181" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="P181" t="s">
         <v>24</v>
       </c>
       <c r="Q181" t="s">
         <v>25</v>
       </c>
       <c r="R181" t="s">
         <v>25</v>
       </c>
       <c r="S181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="B182">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C182" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="D182" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="H182" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="L182" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="P182" t="s">
         <v>24</v>
       </c>
       <c r="Q182" t="s">
         <v>25</v>
       </c>
       <c r="R182" t="s">
         <v>25</v>
       </c>
       <c r="S182" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="B183">
-        <v>60</v>
+        <v>204</v>
       </c>
       <c r="C183" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="D183" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="H183" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="L183" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="P183" t="s">
         <v>24</v>
       </c>
       <c r="Q183" t="s">
         <v>25</v>
       </c>
       <c r="R183" t="s">
         <v>25</v>
       </c>
       <c r="S183" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="B184">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C184" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="D184" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="H184" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="L184" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="P184" t="s">
         <v>24</v>
       </c>
       <c r="Q184" t="s">
         <v>25</v>
       </c>
       <c r="R184" t="s">
         <v>25</v>
       </c>
       <c r="S184" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="B185">
         <v>60</v>
       </c>
       <c r="C185" t="s">
-        <v>362</v>
+        <v>807</v>
       </c>
       <c r="D185" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="H185" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="L185" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="P185" t="s">
         <v>24</v>
       </c>
       <c r="Q185" t="s">
         <v>25</v>
       </c>
       <c r="R185" t="s">
         <v>25</v>
       </c>
       <c r="S185" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B186">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C186" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="D186" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="H186" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="L186" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="P186" t="s">
         <v>24</v>
       </c>
       <c r="Q186" t="s">
         <v>25</v>
       </c>
       <c r="R186" t="s">
         <v>25</v>
       </c>
       <c r="S186" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B187">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C187" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="D187" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="H187" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L187" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="P187" t="s">
         <v>24</v>
       </c>
       <c r="Q187" t="s">
         <v>25</v>
       </c>
       <c r="R187" t="s">
         <v>25</v>
       </c>
       <c r="S187" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B188">
         <v>60</v>
       </c>
       <c r="C188" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="D188" t="s">
-        <v>764</v>
+        <v>821</v>
       </c>
       <c r="H188" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="L188" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="P188" t="s">
         <v>24</v>
       </c>
       <c r="Q188" t="s">
         <v>25</v>
       </c>
       <c r="R188" t="s">
         <v>25</v>
       </c>
       <c r="S188" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B189">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="C189" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="D189" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="H189" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="L189" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="P189" t="s">
         <v>24</v>
       </c>
       <c r="Q189" t="s">
         <v>25</v>
       </c>
       <c r="R189" t="s">
         <v>25</v>
       </c>
       <c r="S189" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="B190">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C190" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="D190" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="H190" t="s">
-        <v>823</v>
+        <v>158</v>
       </c>
       <c r="L190" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="P190" t="s">
         <v>24</v>
       </c>
       <c r="Q190" t="s">
         <v>25</v>
       </c>
       <c r="R190" t="s">
         <v>25</v>
       </c>
       <c r="S190" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B191">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="C191" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="D191" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="H191" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="L191" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="P191" t="s">
         <v>24</v>
       </c>
       <c r="Q191" t="s">
         <v>25</v>
       </c>
       <c r="R191" t="s">
         <v>25</v>
       </c>
       <c r="S191" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="B192">
         <v>60</v>
       </c>
       <c r="C192" t="s">
-        <v>830</v>
+        <v>677</v>
       </c>
       <c r="D192" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="H192" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="L192" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="P192" t="s">
         <v>24</v>
       </c>
       <c r="Q192" t="s">
         <v>25</v>
       </c>
       <c r="R192" t="s">
         <v>25</v>
       </c>
       <c r="S192" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="B193">
         <v>60</v>
       </c>
       <c r="C193" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="D193" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="H193" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="L193" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="P193" t="s">
         <v>24</v>
       </c>
       <c r="Q193" t="s">
         <v>25</v>
       </c>
       <c r="R193" t="s">
         <v>25</v>
       </c>
       <c r="S193" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="B194">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="C194" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="D194" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="H194" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="L194" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="P194" t="s">
         <v>24</v>
       </c>
       <c r="Q194" t="s">
         <v>25</v>
       </c>
       <c r="R194" t="s">
         <v>25</v>
       </c>
       <c r="S194" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="B195">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="C195" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="D195" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="H195" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="L195" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="P195" t="s">
         <v>24</v>
       </c>
       <c r="Q195" t="s">
         <v>25</v>
       </c>
       <c r="R195" t="s">
         <v>25</v>
       </c>
       <c r="S195" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="B196">
         <v>60</v>
       </c>
       <c r="C196" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="D196" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="H196" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="L196" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="P196" t="s">
         <v>24</v>
       </c>
       <c r="Q196" t="s">
         <v>25</v>
       </c>
       <c r="R196" t="s">
         <v>25</v>
       </c>
       <c r="S196" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="B197">
         <v>60</v>
       </c>
       <c r="C197" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="D197" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="H197" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="L197" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="P197" t="s">
         <v>24</v>
       </c>
       <c r="Q197" t="s">
         <v>25</v>
       </c>
       <c r="R197" t="s">
         <v>25</v>
       </c>
       <c r="S197" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="B198">
         <v>60</v>
       </c>
       <c r="C198" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="D198" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="H198" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="L198" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="P198" t="s">
         <v>24</v>
       </c>
       <c r="Q198" t="s">
         <v>25</v>
       </c>
       <c r="R198" t="s">
         <v>25</v>
       </c>
       <c r="S198" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="B199">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C199" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="D199" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="H199" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="L199" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="P199" t="s">
-        <v>24</v>
+        <v>442</v>
       </c>
       <c r="Q199" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="R199" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="S199" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="B200">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="C200" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="D200" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="H200" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="L200" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="P200" t="s">
         <v>24</v>
       </c>
       <c r="Q200" t="s">
         <v>25</v>
       </c>
       <c r="R200" t="s">
         <v>25</v>
       </c>
       <c r="S200" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>855</v>
+        <v>874</v>
       </c>
       <c r="B201">
         <v>60</v>
       </c>
       <c r="C201" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="D201" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="H201" t="s">
-        <v>848</v>
+        <v>872</v>
       </c>
       <c r="L201" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="P201" t="s">
         <v>24</v>
       </c>
       <c r="Q201" t="s">
         <v>25</v>
       </c>
       <c r="R201" t="s">
         <v>25</v>
       </c>
       <c r="S201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="B202">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="C202" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="D202" t="s">
-        <v>412</v>
+        <v>879</v>
       </c>
       <c r="H202" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="L202" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="P202" t="s">
         <v>24</v>
       </c>
       <c r="Q202" t="s">
         <v>25</v>
       </c>
       <c r="R202" t="s">
         <v>25</v>
       </c>
       <c r="S202" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="B203">
         <v>60</v>
       </c>
       <c r="C203" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="D203" t="s">
-        <v>877</v>
+        <v>449</v>
       </c>
       <c r="H203" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="L203" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="P203" t="s">
         <v>24</v>
       </c>
       <c r="Q203" t="s">
         <v>25</v>
       </c>
       <c r="R203" t="s">
         <v>25</v>
       </c>
       <c r="S203" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="B204">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C204" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="D204" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="H204" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="L204" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="P204" t="s">
         <v>24</v>
       </c>
       <c r="Q204" t="s">
         <v>25</v>
       </c>
       <c r="R204" t="s">
         <v>25</v>
       </c>
       <c r="S204" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="B205">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="C205" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="D205" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="H205" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="L205" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="P205" t="s">
         <v>24</v>
       </c>
       <c r="Q205" t="s">
         <v>25</v>
       </c>
       <c r="R205" t="s">
         <v>25</v>
       </c>
       <c r="S205" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="B206">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C206" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="D206" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="H206" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="L206" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="P206" t="s">
-        <v>893</v>
+        <v>24</v>
       </c>
       <c r="Q206" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R206" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S206" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="B207">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C207" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="D207" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="H207" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="L207" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="P207" t="s">
         <v>24</v>
       </c>
       <c r="Q207" t="s">
         <v>25</v>
       </c>
       <c r="R207" t="s">
         <v>25</v>
       </c>
       <c r="S207" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="B208">
-        <v>119</v>
+        <v>60</v>
       </c>
       <c r="C208" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="D208" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="H208" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="L208" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
         <v>25</v>
       </c>
       <c r="R208" t="s">
         <v>25</v>
       </c>
       <c r="S208" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="B209">
         <v>60</v>
       </c>
       <c r="C209" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="D209" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="H209" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
       <c r="L209" t="s">
-        <v>116</v>
+        <v>249</v>
       </c>
       <c r="P209" t="s">
         <v>24</v>
       </c>
       <c r="Q209" t="s">
         <v>25</v>
       </c>
       <c r="R209" t="s">
         <v>25</v>
       </c>
       <c r="S209" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="B210">
         <v>60</v>
       </c>
       <c r="C210" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="D210" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="H210" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="L210" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="P210" t="s">
         <v>24</v>
       </c>
       <c r="Q210" t="s">
         <v>25</v>
       </c>
       <c r="R210" t="s">
         <v>25</v>
       </c>
       <c r="S210" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" t="s">
-        <v>909</v>
+        <v>894</v>
       </c>
       <c r="B211">
         <v>60</v>
       </c>
       <c r="C211" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="D211" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="H211" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="L211" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
         <v>25</v>
       </c>
       <c r="R211" t="s">
         <v>25</v>
       </c>
       <c r="S211" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="B212">
         <v>60</v>
       </c>
       <c r="C212" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="D212" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="H212" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="L212" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
         <v>25</v>
       </c>
       <c r="R212" t="s">
         <v>25</v>
       </c>
       <c r="S212" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="B213">
         <v>60</v>
       </c>
       <c r="C213" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D213" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="H213" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="L213" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="P213" t="s">
         <v>24</v>
       </c>
       <c r="Q213" t="s">
         <v>25</v>
       </c>
       <c r="R213" t="s">
         <v>25</v>
       </c>
       <c r="S213" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="B214">
         <v>63</v>
       </c>
       <c r="C214" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="D214" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="H214" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="L214" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="P214" t="s">
-        <v>24</v>
+        <v>442</v>
       </c>
       <c r="Q214" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="R214" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="S214" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="B215">
         <v>60</v>
       </c>
       <c r="C215" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="D215" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="H215" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="L215" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="P215" t="s">
         <v>24</v>
       </c>
       <c r="Q215" t="s">
         <v>25</v>
       </c>
       <c r="R215" t="s">
         <v>25</v>
       </c>
       <c r="S215" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="B216">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C216" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="D216" t="s">
-        <v>934</v>
+        <v>825</v>
       </c>
       <c r="H216" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="L216" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="P216" t="s">
         <v>24</v>
       </c>
       <c r="Q216" t="s">
         <v>25</v>
       </c>
       <c r="R216" t="s">
         <v>25</v>
       </c>
       <c r="S216" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="B217">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C217" t="s">
         <v>938</v>
       </c>
       <c r="D217" t="s">
         <v>939</v>
       </c>
       <c r="H217" t="s">
         <v>940</v>
       </c>
       <c r="L217" t="s">
         <v>941</v>
       </c>
       <c r="P217" t="s">
         <v>24</v>
       </c>
       <c r="Q217" t="s">
         <v>25</v>
       </c>
       <c r="R217" t="s">
         <v>25</v>
       </c>
       <c r="S217" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="B218">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C218" t="s">
-        <v>942</v>
+        <v>177</v>
       </c>
       <c r="D218" t="s">
         <v>943</v>
       </c>
       <c r="H218" t="s">
         <v>944</v>
       </c>
       <c r="L218" t="s">
         <v>945</v>
       </c>
       <c r="P218" t="s">
         <v>24</v>
       </c>
       <c r="Q218" t="s">
         <v>25</v>
       </c>
       <c r="R218" t="s">
         <v>25</v>
       </c>
       <c r="S218" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" t="s">
+        <v>942</v>
+      </c>
+      <c r="B219">
+        <v>93</v>
+      </c>
+      <c r="C219" t="s">
         <v>946</v>
       </c>
-      <c r="B219">
-[...2 lines deleted...]
-      <c r="C219" t="s">
+      <c r="D219" t="s">
         <v>947</v>
       </c>
-      <c r="D219" t="s">
+      <c r="H219" t="s">
         <v>948</v>
       </c>
-      <c r="H219" t="s">
+      <c r="L219" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="P219" t="s">
         <v>24</v>
       </c>
       <c r="Q219" t="s">
         <v>25</v>
       </c>
       <c r="R219" t="s">
         <v>25</v>
       </c>
       <c r="S219" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" t="s">
+        <v>942</v>
+      </c>
+      <c r="B220">
+        <v>60</v>
+      </c>
+      <c r="C220" t="s">
+        <v>950</v>
+      </c>
+      <c r="D220" t="s">
         <v>951</v>
       </c>
-      <c r="B220">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="H220" t="s">
         <v>952</v>
       </c>
-      <c r="D220" t="s">
+      <c r="L220" t="s">
         <v>953</v>
-      </c>
-[...4 lines deleted...]
-        <v>955</v>
       </c>
       <c r="P220" t="s">
         <v>24</v>
       </c>
       <c r="Q220" t="s">
         <v>25</v>
       </c>
       <c r="R220" t="s">
         <v>25</v>
       </c>
       <c r="S220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="B221">
         <v>60</v>
       </c>
       <c r="C221" t="s">
+        <v>954</v>
+      </c>
+      <c r="D221" t="s">
+        <v>955</v>
+      </c>
+      <c r="H221" t="s">
+        <v>933</v>
+      </c>
+      <c r="L221" t="s">
         <v>956</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
       <c r="P221" t="s">
         <v>24</v>
       </c>
       <c r="Q221" t="s">
         <v>25</v>
       </c>
       <c r="R221" t="s">
         <v>25</v>
       </c>
       <c r="S221" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222" t="s">
+        <v>942</v>
+      </c>
+      <c r="B222">
+        <v>60</v>
+      </c>
+      <c r="C222" t="s">
+        <v>957</v>
+      </c>
+      <c r="D222" t="s">
+        <v>958</v>
+      </c>
+      <c r="H222" t="s">
+        <v>959</v>
+      </c>
+      <c r="L222" t="s">
         <v>960</v>
-      </c>
-[...13 lines deleted...]
-        <v>964</v>
       </c>
       <c r="P222" t="s">
         <v>24</v>
       </c>
       <c r="Q222" t="s">
         <v>25</v>
       </c>
       <c r="R222" t="s">
         <v>25</v>
       </c>
       <c r="S222" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" t="s">
+        <v>961</v>
+      </c>
+      <c r="B223">
+        <v>64</v>
+      </c>
+      <c r="C223" t="s">
+        <v>962</v>
+      </c>
+      <c r="D223" t="s">
+        <v>963</v>
+      </c>
+      <c r="H223" t="s">
+        <v>964</v>
+      </c>
+      <c r="L223" t="s">
         <v>965</v>
-      </c>
-[...13 lines deleted...]
-        <v>969</v>
       </c>
       <c r="P223" t="s">
         <v>24</v>
       </c>
       <c r="Q223" t="s">
         <v>25</v>
       </c>
       <c r="R223" t="s">
         <v>25</v>
       </c>
       <c r="S223" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="B224">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C224" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="D224" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="H224" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="L224" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="P224" t="s">
         <v>24</v>
       </c>
       <c r="Q224" t="s">
         <v>25</v>
       </c>
       <c r="R224" t="s">
         <v>25</v>
       </c>
       <c r="S224" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" t="s">
-        <v>974</v>
+        <v>961</v>
       </c>
       <c r="B225">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C225" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="D225" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="H225" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="L225" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="P225" t="s">
         <v>24</v>
       </c>
       <c r="Q225" t="s">
         <v>25</v>
       </c>
       <c r="R225" t="s">
         <v>25</v>
       </c>
       <c r="S225" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226" t="s">
         <v>974</v>
       </c>
       <c r="B226">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C226" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="D226" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="H226" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="L226" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="P226" t="s">
         <v>24</v>
       </c>
       <c r="Q226" t="s">
         <v>25</v>
       </c>
       <c r="R226" t="s">
         <v>25</v>
       </c>
       <c r="S226" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="B227">
         <v>60</v>
       </c>
       <c r="C227" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="D227" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="H227" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="L227" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="P227" t="s">
         <v>24</v>
       </c>
       <c r="Q227" t="s">
         <v>25</v>
       </c>
       <c r="R227" t="s">
         <v>25</v>
       </c>
       <c r="S227" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" t="s">
-        <v>988</v>
+        <v>974</v>
       </c>
       <c r="B228">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="C228" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="D228" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="H228" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="L228" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="P228" t="s">
         <v>24</v>
       </c>
       <c r="Q228" t="s">
         <v>25</v>
       </c>
       <c r="R228" t="s">
         <v>25</v>
       </c>
       <c r="S228" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" t="s">
+        <v>987</v>
+      </c>
+      <c r="B229">
+        <v>60</v>
+      </c>
+      <c r="C229" t="s">
         <v>988</v>
       </c>
-      <c r="B229">
-[...4 lines deleted...]
-      </c>
       <c r="D229" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="H229" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="L229" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="P229" t="s">
         <v>24</v>
       </c>
       <c r="Q229" t="s">
         <v>25</v>
       </c>
       <c r="R229" t="s">
         <v>25</v>
       </c>
       <c r="S229" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="B230">
         <v>60</v>
       </c>
       <c r="C230" t="s">
-        <v>997</v>
+        <v>957</v>
       </c>
       <c r="D230" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="H230" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="L230" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="P230" t="s">
         <v>24</v>
       </c>
       <c r="Q230" t="s">
         <v>25</v>
       </c>
       <c r="R230" t="s">
         <v>25</v>
       </c>
       <c r="S230" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="B231">
         <v>60</v>
       </c>
       <c r="C231" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="D231" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="H231" t="s">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="L231" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="P231" t="s">
-        <v>24</v>
+        <v>442</v>
       </c>
       <c r="Q231" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="R231" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="S231" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="B232">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C232" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="D232" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="H232" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="L232" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="P232" t="s">
-        <v>1009</v>
+        <v>442</v>
       </c>
       <c r="Q232" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="R232" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
       <c r="S232" t="s">
-        <v>25</v>
+        <v>443</v>
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" t="s">
-        <v>988</v>
+        <v>1005</v>
       </c>
       <c r="B233">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C233" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="D233" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="H233" t="s">
-        <v>1012</v>
+        <v>769</v>
       </c>
       <c r="L233" t="s">
-        <v>1013</v>
+        <v>1008</v>
       </c>
       <c r="P233" t="s">
         <v>24</v>
       </c>
       <c r="Q233" t="s">
         <v>25</v>
       </c>
       <c r="R233" t="s">
         <v>25</v>
       </c>
       <c r="S233" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" t="s">
-        <v>988</v>
+        <v>1009</v>
       </c>
       <c r="B234">
         <v>60</v>
       </c>
       <c r="C234" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="D234" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="H234" t="s">
-        <v>1016</v>
+        <v>1012</v>
       </c>
       <c r="L234" t="s">
-        <v>1017</v>
+        <v>1013</v>
       </c>
       <c r="P234" t="s">
         <v>24</v>
       </c>
       <c r="Q234" t="s">
         <v>25</v>
       </c>
       <c r="R234" t="s">
         <v>25</v>
       </c>
       <c r="S234" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" t="s">
-        <v>988</v>
+        <v>1009</v>
       </c>
       <c r="B235">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C235" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="D235" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="H235" t="s">
-        <v>1020</v>
+        <v>1016</v>
       </c>
       <c r="L235" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
       <c r="P235" t="s">
         <v>24</v>
       </c>
       <c r="Q235" t="s">
         <v>25</v>
       </c>
       <c r="R235" t="s">
         <v>25</v>
       </c>
       <c r="S235" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" t="s">
-        <v>1022</v>
+        <v>1009</v>
       </c>
       <c r="B236">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="C236" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="D236" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="H236" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="L236" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="P236" t="s">
         <v>24</v>
       </c>
       <c r="Q236" t="s">
         <v>25</v>
       </c>
       <c r="R236" t="s">
         <v>25</v>
       </c>
       <c r="S236" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" t="s">
-        <v>1027</v>
+        <v>1009</v>
       </c>
       <c r="B237">
         <v>60</v>
       </c>
       <c r="C237" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="D237" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="H237" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="L237" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
       <c r="P237" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q237" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R237" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S237" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" t="s">
-        <v>1032</v>
+        <v>1009</v>
       </c>
       <c r="B238">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C238" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="D238" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H238" t="s">
+        <v>1028</v>
+      </c>
+      <c r="L238" t="s">
         <v>1029</v>
-      </c>
-[...4 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="P238" t="s">
         <v>24</v>
       </c>
       <c r="Q238" t="s">
         <v>25</v>
       </c>
       <c r="R238" t="s">
         <v>25</v>
       </c>
       <c r="S238" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="B239">
         <v>60</v>
       </c>
       <c r="C239" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="D239" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="H239" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="L239" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="P239" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="Q239" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="R239" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="S239" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="B240">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="C240" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="D240" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="H240" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="L240" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="P240" t="s">
         <v>24</v>
       </c>
       <c r="Q240" t="s">
         <v>25</v>
       </c>
       <c r="R240" t="s">
         <v>25</v>
       </c>
       <c r="S240" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B241">
+        <v>60</v>
+      </c>
+      <c r="C241" t="s">
         <v>1040</v>
       </c>
-      <c r="B241">
-[...4 lines deleted...]
-      </c>
       <c r="D241" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="H241" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="L241" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="P241" t="s">
         <v>24</v>
       </c>
       <c r="Q241" t="s">
         <v>25</v>
       </c>
       <c r="R241" t="s">
         <v>25</v>
       </c>
       <c r="S241" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="B242">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="C242" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="D242" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="H242" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="L242" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="P242" t="s">
         <v>24</v>
       </c>
       <c r="Q242" t="s">
         <v>25</v>
       </c>
       <c r="R242" t="s">
         <v>25</v>
       </c>
       <c r="S242" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="B243">
         <v>60</v>
       </c>
       <c r="C243" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="D243" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="H243" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="L243" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="P243" t="s">
         <v>24</v>
       </c>
       <c r="Q243" t="s">
         <v>25</v>
       </c>
       <c r="R243" t="s">
         <v>25</v>
       </c>
       <c r="S243" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="B244">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C244" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="D244" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
       <c r="H244" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="L244" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="P244" t="s">
         <v>24</v>
       </c>
       <c r="Q244" t="s">
         <v>25</v>
       </c>
       <c r="R244" t="s">
         <v>25</v>
       </c>
       <c r="S244" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="B245">
         <v>60</v>
       </c>
       <c r="C245" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="D245" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="H245" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="L245" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
       <c r="P245" t="s">
         <v>24</v>
       </c>
       <c r="Q245" t="s">
         <v>25</v>
       </c>
       <c r="R245" t="s">
         <v>25</v>
       </c>
       <c r="S245" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B246">
+        <v>60</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L246" t="s">
+        <v>1064</v>
+      </c>
+      <c r="P246" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q246" t="s">
+        <v>25</v>
+      </c>
+      <c r="R246" t="s">
+        <v>25</v>
+      </c>
+      <c r="S246" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="247" spans="1:19">
+      <c r="A247" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B247">
+        <v>84</v>
+      </c>
+      <c r="C247" t="s">
         <v>1065</v>
       </c>
-      <c r="B246">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="D247" t="s">
         <v>1066</v>
       </c>
-      <c r="D246" t="s">
+      <c r="H247" t="s">
         <v>1067</v>
       </c>
-      <c r="H246" t="s">
+      <c r="L247" t="s">
         <v>1068</v>
       </c>
-      <c r="L246" t="s">
+      <c r="P247" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>25</v>
+      </c>
+      <c r="R247" t="s">
+        <v>25</v>
+      </c>
+      <c r="S247" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="248" spans="1:19">
+      <c r="A248" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B248">
+        <v>60</v>
+      </c>
+      <c r="C248" t="s">
+        <v>562</v>
+      </c>
+      <c r="D248" t="s">
         <v>1069</v>
       </c>
-      <c r="P246" t="s">
-[...8 lines deleted...]
-      <c r="S246" t="s">
+      <c r="H248" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L248" t="s">
+        <v>1071</v>
+      </c>
+      <c r="P248" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>25</v>
+      </c>
+      <c r="R248" t="s">
+        <v>25</v>
+      </c>
+      <c r="S248" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="249" spans="1:19">
+      <c r="A249" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B249">
+        <v>60</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D249" t="s">
+        <v>355</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L249" t="s">
+        <v>1075</v>
+      </c>
+      <c r="P249" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>25</v>
+      </c>
+      <c r="R249" t="s">
+        <v>25</v>
+      </c>
+      <c r="S249" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="250" spans="1:19">
+      <c r="A250" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B250">
+        <v>115</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L250" t="s">
+        <v>1080</v>
+      </c>
+      <c r="P250" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>25</v>
+      </c>
+      <c r="R250" t="s">
+        <v>25</v>
+      </c>
+      <c r="S250" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="251" spans="1:19">
+      <c r="A251" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B251">
+        <v>79</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1084</v>
+      </c>
+      <c r="P251" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>25</v>
+      </c>
+      <c r="R251" t="s">
+        <v>25</v>
+      </c>
+      <c r="S251" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="252" spans="1:19">
+      <c r="A252" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B252">
+        <v>62</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L252" t="s">
+        <v>1088</v>
+      </c>
+      <c r="P252" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>25</v>
+      </c>
+      <c r="R252" t="s">
+        <v>25</v>
+      </c>
+      <c r="S252" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="253" spans="1:19">
+      <c r="A253" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B253">
+        <v>60</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1092</v>
+      </c>
+      <c r="L253" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P253" t="s">
+        <v>1094</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>25</v>
+      </c>
+      <c r="R253" t="s">
+        <v>25</v>
+      </c>
+      <c r="S253" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="254" spans="1:19">
+      <c r="A254" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B254">
+        <v>102</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L254" t="s">
+        <v>1098</v>
+      </c>
+      <c r="P254" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>25</v>
+      </c>
+      <c r="R254" t="s">
+        <v>25</v>
+      </c>
+      <c r="S254" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="255" spans="1:19">
+      <c r="A255" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B255">
+        <v>60</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1103</v>
+      </c>
+      <c r="P255" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>25</v>
+      </c>
+      <c r="R255" t="s">
+        <v>25</v>
+      </c>
+      <c r="S255" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="256" spans="1:19">
+      <c r="A256" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B256">
+        <v>60</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1107</v>
+      </c>
+      <c r="P256" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>25</v>
+      </c>
+      <c r="R256" t="s">
+        <v>25</v>
+      </c>
+      <c r="S256" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="257" spans="1:19">
+      <c r="A257" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B257">
+        <v>60</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1111</v>
+      </c>
+      <c r="L257" t="s">
+        <v>1112</v>
+      </c>
+      <c r="P257" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>25</v>
+      </c>
+      <c r="R257" t="s">
+        <v>25</v>
+      </c>
+      <c r="S257" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="258" spans="1:19">
+      <c r="A258" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B258">
+        <v>71</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1116</v>
+      </c>
+      <c r="P258" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>25</v>
+      </c>
+      <c r="R258" t="s">
+        <v>25</v>
+      </c>
+      <c r="S258" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="259" spans="1:19">
+      <c r="A259" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B259">
+        <v>60</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1121</v>
+      </c>
+      <c r="P259" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>25</v>
+      </c>
+      <c r="R259" t="s">
+        <v>25</v>
+      </c>
+      <c r="S259" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="260" spans="1:19">
+      <c r="A260" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B260">
+        <v>60</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1125</v>
+      </c>
+      <c r="P260" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>25</v>
+      </c>
+      <c r="R260" t="s">
+        <v>25</v>
+      </c>
+      <c r="S260" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="261" spans="1:19">
+      <c r="A261" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B261">
+        <v>155</v>
+      </c>
+      <c r="C261" t="s">
+        <v>20</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1128</v>
+      </c>
+      <c r="P261" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>25</v>
+      </c>
+      <c r="R261" t="s">
+        <v>25</v>
+      </c>
+      <c r="S261" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="262" spans="1:19">
+      <c r="A262" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B262">
+        <v>137</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L262" t="s">
+        <v>1132</v>
+      </c>
+      <c r="P262" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>25</v>
+      </c>
+      <c r="R262" t="s">
+        <v>25</v>
+      </c>
+      <c r="S262" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="263" spans="1:19">
+      <c r="A263" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B263">
+        <v>60</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1136</v>
+      </c>
+      <c r="L263" t="s">
+        <v>1137</v>
+      </c>
+      <c r="P263" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>25</v>
+      </c>
+      <c r="R263" t="s">
+        <v>25</v>
+      </c>
+      <c r="S263" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="264" spans="1:19">
+      <c r="A264" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B264">
+        <v>60</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L264" t="s">
+        <v>1142</v>
+      </c>
+      <c r="P264" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>443</v>
+      </c>
+      <c r="R264" t="s">
+        <v>443</v>
+      </c>
+      <c r="S264" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="265" spans="1:19">
+      <c r="A265" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B265">
+        <v>60</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1146</v>
+      </c>
+      <c r="P265" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>25</v>
+      </c>
+      <c r="R265" t="s">
+        <v>25</v>
+      </c>
+      <c r="S265" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="266" spans="1:19">
+      <c r="A266" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B266">
+        <v>60</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L266" t="s">
+        <v>1151</v>
+      </c>
+      <c r="P266" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>25</v>
+      </c>
+      <c r="R266" t="s">
+        <v>25</v>
+      </c>
+      <c r="S266" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="267" spans="1:19">
+      <c r="A267" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B267">
+        <v>60</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L267" t="s">
+        <v>1155</v>
+      </c>
+      <c r="P267" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>25</v>
+      </c>
+      <c r="R267" t="s">
+        <v>25</v>
+      </c>
+      <c r="S267" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="268" spans="1:19">
+      <c r="A268" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B268">
+        <v>78</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1160</v>
+      </c>
+      <c r="P268" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>25</v>
+      </c>
+      <c r="R268" t="s">
+        <v>25</v>
+      </c>
+      <c r="S268" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="269" spans="1:19">
+      <c r="A269" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B269">
+        <v>80</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D269" t="s">
+        <v>449</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1162</v>
+      </c>
+      <c r="L269" t="s">
+        <v>1163</v>
+      </c>
+      <c r="P269" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>25</v>
+      </c>
+      <c r="R269" t="s">
+        <v>25</v>
+      </c>
+      <c r="S269" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="270" spans="1:19">
+      <c r="A270" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B270">
+        <v>60</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1167</v>
+      </c>
+      <c r="L270" t="s">
+        <v>1168</v>
+      </c>
+      <c r="P270" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>25</v>
+      </c>
+      <c r="R270" t="s">
+        <v>25</v>
+      </c>
+      <c r="S270" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="271" spans="1:19">
+      <c r="A271" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B271">
+        <v>110</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D271" t="s">
+        <v>800</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1171</v>
+      </c>
+      <c r="L271" t="s">
+        <v>1172</v>
+      </c>
+      <c r="P271" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>25</v>
+      </c>
+      <c r="R271" t="s">
+        <v>25</v>
+      </c>
+      <c r="S271" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="272" spans="1:19">
+      <c r="A272" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B272">
+        <v>76</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L272" t="s">
+        <v>1176</v>
+      </c>
+      <c r="P272" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>25</v>
+      </c>
+      <c r="R272" t="s">
+        <v>25</v>
+      </c>
+      <c r="S272" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="273" spans="1:19">
+      <c r="A273" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B273">
+        <v>60</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1180</v>
+      </c>
+      <c r="P273" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>25</v>
+      </c>
+      <c r="R273" t="s">
+        <v>25</v>
+      </c>
+      <c r="S273" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="274" spans="1:19">
+      <c r="A274" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B274">
+        <v>68</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L274" t="s">
+        <v>1185</v>
+      </c>
+      <c r="P274" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>25</v>
+      </c>
+      <c r="R274" t="s">
+        <v>25</v>
+      </c>
+      <c r="S274" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="275" spans="1:19">
+      <c r="A275" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B275">
+        <v>60</v>
+      </c>
+      <c r="C275" t="s">
+        <v>750</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1187</v>
+      </c>
+      <c r="L275" t="s">
+        <v>1188</v>
+      </c>
+      <c r="P275" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>25</v>
+      </c>
+      <c r="R275" t="s">
+        <v>25</v>
+      </c>
+      <c r="S275" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="276" spans="1:19">
+      <c r="A276" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B276">
+        <v>90</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L276" t="s">
+        <v>1193</v>
+      </c>
+      <c r="P276" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>25</v>
+      </c>
+      <c r="R276" t="s">
+        <v>25</v>
+      </c>
+      <c r="S276" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="277" spans="1:19">
+      <c r="A277" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B277">
+        <v>60</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1196</v>
+      </c>
+      <c r="L277" t="s">
+        <v>1197</v>
+      </c>
+      <c r="P277" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>25</v>
+      </c>
+      <c r="R277" t="s">
+        <v>25</v>
+      </c>
+      <c r="S277" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="278" spans="1:19">
+      <c r="A278" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B278">
+        <v>60</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1199</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1200</v>
+      </c>
+      <c r="P278" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>25</v>
+      </c>
+      <c r="R278" t="s">
+        <v>25</v>
+      </c>
+      <c r="S278" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="279" spans="1:19">
+      <c r="A279" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B279">
+        <v>128</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1204</v>
+      </c>
+      <c r="P279" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>25</v>
+      </c>
+      <c r="R279" t="s">
+        <v>25</v>
+      </c>
+      <c r="S279" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="280" spans="1:19">
+      <c r="A280" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B280">
+        <v>66</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1208</v>
+      </c>
+      <c r="L280" t="s">
+        <v>1209</v>
+      </c>
+      <c r="P280" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>25</v>
+      </c>
+      <c r="R280" t="s">
+        <v>25</v>
+      </c>
+      <c r="S280" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="281" spans="1:19">
+      <c r="A281" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B281">
+        <v>60</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L281" t="s">
+        <v>1214</v>
+      </c>
+      <c r="P281" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>25</v>
+      </c>
+      <c r="R281" t="s">
+        <v>25</v>
+      </c>
+      <c r="S281" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="282" spans="1:19">
+      <c r="A282" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B282">
+        <v>60</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1217</v>
+      </c>
+      <c r="L282" t="s">
+        <v>1218</v>
+      </c>
+      <c r="P282" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>25</v>
+      </c>
+      <c r="R282" t="s">
+        <v>25</v>
+      </c>
+      <c r="S282" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="283" spans="1:19">
+      <c r="A283" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B283">
+        <v>60</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L283" t="s">
+        <v>1222</v>
+      </c>
+      <c r="P283" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>25</v>
+      </c>
+      <c r="R283" t="s">
+        <v>25</v>
+      </c>
+      <c r="S283" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="284" spans="1:19">
+      <c r="A284" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B284">
+        <v>110</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L284" t="s">
+        <v>1226</v>
+      </c>
+      <c r="P284" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>25</v>
+      </c>
+      <c r="R284" t="s">
+        <v>25</v>
+      </c>
+      <c r="S284" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="285" spans="1:19">
+      <c r="A285" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B285">
+        <v>115</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L285" t="s">
+        <v>1230</v>
+      </c>
+      <c r="P285" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>25</v>
+      </c>
+      <c r="R285" t="s">
+        <v>25</v>
+      </c>
+      <c r="S285" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="286" spans="1:19">
+      <c r="A286" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B286">
+        <v>60</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1233</v>
+      </c>
+      <c r="L286" t="s">
+        <v>1234</v>
+      </c>
+      <c r="P286" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>25</v>
+      </c>
+      <c r="R286" t="s">
+        <v>25</v>
+      </c>
+      <c r="S286" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="287" spans="1:19">
+      <c r="A287" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B287">
+        <v>60</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1238</v>
+      </c>
+      <c r="L287" t="s">
+        <v>1239</v>
+      </c>
+      <c r="P287" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>25</v>
+      </c>
+      <c r="R287" t="s">
+        <v>25</v>
+      </c>
+      <c r="S287" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="288" spans="1:19">
+      <c r="A288" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B288">
+        <v>60</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1243</v>
+      </c>
+      <c r="L288" t="s">
+        <v>1244</v>
+      </c>
+      <c r="P288" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>25</v>
+      </c>
+      <c r="R288" t="s">
+        <v>25</v>
+      </c>
+      <c r="S288" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="289" spans="1:19">
+      <c r="A289" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B289">
+        <v>80</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L289" t="s">
+        <v>1248</v>
+      </c>
+      <c r="P289" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>25</v>
+      </c>
+      <c r="R289" t="s">
+        <v>25</v>
+      </c>
+      <c r="S289" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="290" spans="1:19">
+      <c r="A290" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B290">
+        <v>146</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1251</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1252</v>
+      </c>
+      <c r="P290" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>25</v>
+      </c>
+      <c r="R290" t="s">
+        <v>25</v>
+      </c>
+      <c r="S290" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="291" spans="1:19">
+      <c r="A291" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B291">
+        <v>60</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1233</v>
+      </c>
+      <c r="L291" t="s">
+        <v>1255</v>
+      </c>
+      <c r="P291" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>25</v>
+      </c>
+      <c r="R291" t="s">
+        <v>25</v>
+      </c>
+      <c r="S291" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="292" spans="1:19">
+      <c r="A292" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B292">
+        <v>110</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D292" t="s">
+        <v>800</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1258</v>
+      </c>
+      <c r="L292" t="s">
+        <v>1259</v>
+      </c>
+      <c r="P292" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>25</v>
+      </c>
+      <c r="R292" t="s">
+        <v>25</v>
+      </c>
+      <c r="S292" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="293" spans="1:19">
+      <c r="A293" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B293">
+        <v>60</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L293" t="s">
+        <v>1264</v>
+      </c>
+      <c r="P293" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>25</v>
+      </c>
+      <c r="R293" t="s">
+        <v>25</v>
+      </c>
+      <c r="S293" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="294" spans="1:19">
+      <c r="A294" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B294">
+        <v>60</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1267</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1268</v>
+      </c>
+      <c r="P294" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>25</v>
+      </c>
+      <c r="R294" t="s">
+        <v>25</v>
+      </c>
+      <c r="S294" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="295" spans="1:19">
+      <c r="A295" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B295">
+        <v>60</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1271</v>
+      </c>
+      <c r="L295" t="s">
+        <v>1272</v>
+      </c>
+      <c r="P295" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>25</v>
+      </c>
+      <c r="R295" t="s">
+        <v>25</v>
+      </c>
+      <c r="S295" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="296" spans="1:19">
+      <c r="A296" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B296">
+        <v>60</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1276</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1277</v>
+      </c>
+      <c r="P296" t="s">
+        <v>1278</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>443</v>
+      </c>
+      <c r="R296" t="s">
+        <v>443</v>
+      </c>
+      <c r="S296" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="297" spans="1:19">
+      <c r="A297" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B297">
+        <v>64</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1281</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1282</v>
+      </c>
+      <c r="P297" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>25</v>
+      </c>
+      <c r="R297" t="s">
+        <v>25</v>
+      </c>
+      <c r="S297" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="298" spans="1:19">
+      <c r="A298" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B298">
+        <v>119</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1285</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1286</v>
+      </c>
+      <c r="P298" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q298" t="s">
+        <v>25</v>
+      </c>
+      <c r="R298" t="s">
+        <v>25</v>
+      </c>
+      <c r="S298" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="299" spans="1:19">
+      <c r="A299" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B299">
+        <v>60</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H299" t="s">
+        <v>158</v>
+      </c>
+      <c r="L299" t="s">
+        <v>249</v>
+      </c>
+      <c r="P299" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>25</v>
+      </c>
+      <c r="R299" t="s">
+        <v>25</v>
+      </c>
+      <c r="S299" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="300" spans="1:19">
+      <c r="A300" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B300">
+        <v>60</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1292</v>
+      </c>
+      <c r="L300" t="s">
+        <v>1293</v>
+      </c>
+      <c r="P300" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>25</v>
+      </c>
+      <c r="R300" t="s">
+        <v>25</v>
+      </c>
+      <c r="S300" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="301" spans="1:19">
+      <c r="A301" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B301">
+        <v>60</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1297</v>
+      </c>
+      <c r="L301" t="s">
+        <v>1298</v>
+      </c>
+      <c r="P301" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q301" t="s">
+        <v>25</v>
+      </c>
+      <c r="R301" t="s">
+        <v>25</v>
+      </c>
+      <c r="S301" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="302" spans="1:19">
+      <c r="A302" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B302">
+        <v>60</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1301</v>
+      </c>
+      <c r="L302" t="s">
+        <v>1302</v>
+      </c>
+      <c r="P302" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q302" t="s">
+        <v>25</v>
+      </c>
+      <c r="R302" t="s">
+        <v>25</v>
+      </c>
+      <c r="S302" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="303" spans="1:19">
+      <c r="A303" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B303">
+        <v>60</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1306</v>
+      </c>
+      <c r="L303" t="s">
+        <v>1307</v>
+      </c>
+      <c r="P303" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>25</v>
+      </c>
+      <c r="R303" t="s">
+        <v>25</v>
+      </c>
+      <c r="S303" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="304" spans="1:19">
+      <c r="A304" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B304">
+        <v>63</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1311</v>
+      </c>
+      <c r="L304" t="s">
+        <v>1312</v>
+      </c>
+      <c r="P304" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>25</v>
+      </c>
+      <c r="R304" t="s">
+        <v>25</v>
+      </c>
+      <c r="S304" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="305" spans="1:19">
+      <c r="A305" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B305">
+        <v>60</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1316</v>
+      </c>
+      <c r="L305" t="s">
+        <v>1317</v>
+      </c>
+      <c r="P305" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q305" t="s">
+        <v>25</v>
+      </c>
+      <c r="R305" t="s">
+        <v>25</v>
+      </c>
+      <c r="S305" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="306" spans="1:19">
+      <c r="A306" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B306">
+        <v>60</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1320</v>
+      </c>
+      <c r="L306" t="s">
+        <v>1321</v>
+      </c>
+      <c r="P306" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>25</v>
+      </c>
+      <c r="R306" t="s">
+        <v>25</v>
+      </c>
+      <c r="S306" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="307" spans="1:19">
+      <c r="A307" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B307">
+        <v>60</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L307" t="s">
+        <v>1326</v>
+      </c>
+      <c r="P307" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>25</v>
+      </c>
+      <c r="R307" t="s">
+        <v>25</v>
+      </c>
+      <c r="S307" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="308" spans="1:19">
+      <c r="A308" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B308">
+        <v>60</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L308" t="s">
+        <v>1330</v>
+      </c>
+      <c r="P308" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q308" t="s">
+        <v>25</v>
+      </c>
+      <c r="R308" t="s">
+        <v>25</v>
+      </c>
+      <c r="S308" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="309" spans="1:19">
+      <c r="A309" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B309">
+        <v>60</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1334</v>
+      </c>
+      <c r="L309" t="s">
+        <v>1335</v>
+      </c>
+      <c r="P309" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q309" t="s">
+        <v>25</v>
+      </c>
+      <c r="R309" t="s">
+        <v>25</v>
+      </c>
+      <c r="S309" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="310" spans="1:19">
+      <c r="A310" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B310">
+        <v>60</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1339</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1340</v>
+      </c>
+      <c r="P310" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q310" t="s">
+        <v>25</v>
+      </c>
+      <c r="R310" t="s">
+        <v>25</v>
+      </c>
+      <c r="S310" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="311" spans="1:19">
+      <c r="A311" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B311">
+        <v>60</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1343</v>
+      </c>
+      <c r="L311" t="s">
+        <v>1344</v>
+      </c>
+      <c r="P311" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q311" t="s">
+        <v>25</v>
+      </c>
+      <c r="R311" t="s">
+        <v>25</v>
+      </c>
+      <c r="S311" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="312" spans="1:19">
+      <c r="A312" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B312">
+        <v>60</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L312" t="s">
+        <v>1349</v>
+      </c>
+      <c r="P312" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>25</v>
+      </c>
+      <c r="R312" t="s">
+        <v>25</v>
+      </c>
+      <c r="S312" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="313" spans="1:19">
+      <c r="A313" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B313">
+        <v>60</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1353</v>
+      </c>
+      <c r="L313" t="s">
+        <v>1354</v>
+      </c>
+      <c r="P313" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>25</v>
+      </c>
+      <c r="R313" t="s">
+        <v>25</v>
+      </c>
+      <c r="S313" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="314" spans="1:19">
+      <c r="A314" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B314">
+        <v>60</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1357</v>
+      </c>
+      <c r="L314" t="s">
+        <v>1358</v>
+      </c>
+      <c r="P314" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>25</v>
+      </c>
+      <c r="R314" t="s">
+        <v>25</v>
+      </c>
+      <c r="S314" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="315" spans="1:19">
+      <c r="A315" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B315">
+        <v>60</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1362</v>
+      </c>
+      <c r="L315" t="s">
+        <v>1363</v>
+      </c>
+      <c r="P315" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>25</v>
+      </c>
+      <c r="R315" t="s">
+        <v>25</v>
+      </c>
+      <c r="S315" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="316" spans="1:19">
+      <c r="A316" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B316">
+        <v>60</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1366</v>
+      </c>
+      <c r="L316" t="s">
+        <v>1367</v>
+      </c>
+      <c r="P316" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>25</v>
+      </c>
+      <c r="R316" t="s">
+        <v>25</v>
+      </c>
+      <c r="S316" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="317" spans="1:19">
+      <c r="A317" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B317">
+        <v>60</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1371</v>
+      </c>
+      <c r="L317" t="s">
+        <v>1372</v>
+      </c>
+      <c r="P317" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>25</v>
+      </c>
+      <c r="R317" t="s">
+        <v>25</v>
+      </c>
+      <c r="S317" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="318" spans="1:19">
+      <c r="A318" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B318">
+        <v>107</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1376</v>
+      </c>
+      <c r="L318" t="s">
+        <v>1377</v>
+      </c>
+      <c r="P318" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>25</v>
+      </c>
+      <c r="R318" t="s">
+        <v>25</v>
+      </c>
+      <c r="S318" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="319" spans="1:19">
+      <c r="A319" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B319">
+        <v>60</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L319" t="s">
+        <v>1381</v>
+      </c>
+      <c r="P319" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>25</v>
+      </c>
+      <c r="R319" t="s">
+        <v>25</v>
+      </c>
+      <c r="S319" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="320" spans="1:19">
+      <c r="A320" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B320">
+        <v>60</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1384</v>
+      </c>
+      <c r="L320" t="s">
+        <v>1385</v>
+      </c>
+      <c r="P320" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>25</v>
+      </c>
+      <c r="R320" t="s">
+        <v>25</v>
+      </c>
+      <c r="S320" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="321" spans="1:19">
+      <c r="A321" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B321">
+        <v>60</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L321" t="s">
+        <v>1389</v>
+      </c>
+      <c r="P321" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>25</v>
+      </c>
+      <c r="R321" t="s">
+        <v>25</v>
+      </c>
+      <c r="S321" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="322" spans="1:19">
+      <c r="A322" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B322">
+        <v>67</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1392</v>
+      </c>
+      <c r="L322" t="s">
+        <v>1393</v>
+      </c>
+      <c r="P322" t="s">
+        <v>1394</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>25</v>
+      </c>
+      <c r="R322" t="s">
+        <v>25</v>
+      </c>
+      <c r="S322" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="323" spans="1:19">
+      <c r="A323" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B323">
+        <v>64</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1397</v>
+      </c>
+      <c r="L323" t="s">
+        <v>1398</v>
+      </c>
+      <c r="P323" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>25</v>
+      </c>
+      <c r="R323" t="s">
+        <v>25</v>
+      </c>
+      <c r="S323" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="324" spans="1:19">
+      <c r="A324" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B324">
+        <v>60</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1401</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1402</v>
+      </c>
+      <c r="P324" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>25</v>
+      </c>
+      <c r="R324" t="s">
+        <v>25</v>
+      </c>
+      <c r="S324" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="325" spans="1:19">
+      <c r="A325" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B325">
+        <v>60</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1405</v>
+      </c>
+      <c r="L325" t="s">
+        <v>1406</v>
+      </c>
+      <c r="P325" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q325" t="s">
+        <v>25</v>
+      </c>
+      <c r="R325" t="s">
+        <v>25</v>
+      </c>
+      <c r="S325" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="326" spans="1:19">
+      <c r="A326" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B326">
+        <v>160</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1411</v>
+      </c>
+      <c r="P326" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>25</v>
+      </c>
+      <c r="R326" t="s">
+        <v>25</v>
+      </c>
+      <c r="S326" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="327" spans="1:19">
+      <c r="A327" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B327">
+        <v>60</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1415</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1416</v>
+      </c>
+      <c r="P327" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q327" t="s">
+        <v>443</v>
+      </c>
+      <c r="R327" t="s">
+        <v>443</v>
+      </c>
+      <c r="S327" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="328" spans="1:19">
+      <c r="A328" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B328">
+        <v>60</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1419</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1420</v>
+      </c>
+      <c r="P328" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>25</v>
+      </c>
+      <c r="R328" t="s">
+        <v>25</v>
+      </c>
+      <c r="S328" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="329" spans="1:19">
+      <c r="A329" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B329">
+        <v>60</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1423</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1424</v>
+      </c>
+      <c r="P329" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q329" t="s">
+        <v>443</v>
+      </c>
+      <c r="R329" t="s">
+        <v>443</v>
+      </c>
+      <c r="S329" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="330" spans="1:19">
+      <c r="A330" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B330">
+        <v>60</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L330" t="s">
+        <v>1429</v>
+      </c>
+      <c r="P330" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>25</v>
+      </c>
+      <c r="R330" t="s">
+        <v>25</v>
+      </c>
+      <c r="S330" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="331" spans="1:19">
+      <c r="A331" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B331">
+        <v>71</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1432</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1433</v>
+      </c>
+      <c r="P331" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>25</v>
+      </c>
+      <c r="R331" t="s">
+        <v>25</v>
+      </c>
+      <c r="S331" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="332" spans="1:19">
+      <c r="A332" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B332">
+        <v>68</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1436</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1437</v>
+      </c>
+      <c r="P332" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q332" t="s">
+        <v>25</v>
+      </c>
+      <c r="R332" t="s">
+        <v>25</v>
+      </c>
+      <c r="S332" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="333" spans="1:19">
+      <c r="A333" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B333">
+        <v>60</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1440</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1441</v>
+      </c>
+      <c r="P333" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>25</v>
+      </c>
+      <c r="R333" t="s">
+        <v>25</v>
+      </c>
+      <c r="S333" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="334" spans="1:19">
+      <c r="A334" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B334">
+        <v>65</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1444</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1445</v>
+      </c>
+      <c r="P334" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q334" t="s">
+        <v>25</v>
+      </c>
+      <c r="R334" t="s">
+        <v>25</v>
+      </c>
+      <c r="S334" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="335" spans="1:19">
+      <c r="A335" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B335">
+        <v>60</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1448</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1449</v>
+      </c>
+      <c r="P335" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q335" t="s">
+        <v>25</v>
+      </c>
+      <c r="R335" t="s">
+        <v>25</v>
+      </c>
+      <c r="S335" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="336" spans="1:19">
+      <c r="A336" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B336">
+        <v>60</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1453</v>
+      </c>
+      <c r="L336" t="s">
+        <v>1454</v>
+      </c>
+      <c r="P336" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>25</v>
+      </c>
+      <c r="R336" t="s">
+        <v>25</v>
+      </c>
+      <c r="S336" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>