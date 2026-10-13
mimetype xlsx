--- v1 (2026-08-17)
+++ v2 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1798">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,107 +71,1167 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC4074-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Almeida acolhe reuniões de trabalho da Associação Municípios Portugueses do Cavalo</t>
+  </si>
+  <si>
+    <t>O Município de Almeida foi o anfitrião das Reuniões de Direção e Assembleia Geral da Associação Municípios Portugueses do Cavalo – AMPC, que decorreram na quarta-feira dia 7 de outubro, no CEAMA – Centro de Estudos de Arquitetura Militar de Almeida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Almeida foi o anfitri&amp;atilde;o das Reuni&amp;otilde;es de Dire&amp;ccedil;&amp;atilde;o e Assembleia Geral da Associa&amp;ccedil;&amp;atilde;o Munic&amp;iacute;pios Portugueses do Cavalo &amp;ndash; AMPC, que decorreram na quarta-feira dia 7 de outubro, no CEAMA &amp;ndash; Centro de Estudos de Arquitetura Militar de Almeida.&lt;/p&gt; &lt;p&gt;Ambas as reuni&amp;otilde;es contaram com participa&amp;ccedil;&amp;otilde;es de munic&amp;iacute;pios atrav&amp;eacute;s de videoconfer&amp;ecirc;ncia, estando presentes os munic&amp;iacute;pios de Goleg&amp;atilde;, Esposende, Barcelos, Alter do Ch&amp;atilde;o e Almeida.&lt;/p&gt; &lt;p&gt;O Senhor Presidente da C&amp;acirc;mara Municipal de Almeida, Eng. Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado deu as boas-vindas a todos os participantes a Almeida, ficando os trabalhos a cargo dos Presidentes da Dire&amp;ccedil;&amp;atilde;o e Assembleia Geral &amp;ndash; munic&amp;iacute;pios de Goleg&amp;atilde; e Esposende respetivamente, com a participa&amp;ccedil;&amp;atilde;o do Senhor Vice-presidente Dr. Alcino Morgado e Senhora Vereadora Prof.&amp;ordf; Isabel Pereira.&lt;/p&gt; &lt;p&gt;Foram discutidos diversos pontos relativos ao Setor Equestre em Portugal, bem com os pr&amp;oacute;ximos passos da AMPC, estando em discuss&amp;atilde;o temas como a ades&amp;atilde;o de novos membros, ponto de situa&amp;ccedil;&amp;atilde;o do Plano de Atividades, Plano de Promo&amp;ccedil;&amp;atilde;o do Turismo Equestre e defini&amp;ccedil;&amp;atilde;o de estrat&amp;eacute;gia para presen&amp;ccedil;as em Feiras e Sal&amp;otilde;es Equestres Europeus.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Informações"},{"name":"Notícias"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-1-300x200.png</t>
+  </si>
+  <si>
+    <t>Do Passado ao Presente: Exposição Etnográfica "Mundo Rural" mostra tradições outonais em Almeida</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, convida residentes e visitantes a uma imersão nas tradições da época outonal através da visita à Exposição Etnográfica de Almeida “Mundo Rural”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s da Divis&amp;atilde;o de Turismo, convida residentes e visitantes a uma imers&amp;atilde;o nas tradi&amp;ccedil;&amp;otilde;es da &amp;eacute;poca outonal atrav&amp;eacute;s da visita &amp;agrave; Exposi&amp;ccedil;&amp;atilde;o Etnogr&amp;aacute;fica de Almeida &amp;ldquo;Mundo Rural&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Com 37.894 visitantes contabilizados entre outubro de 2021 e setembro de 2026, a exposi&amp;ccedil;&amp;atilde;o tem-se afirmado como um ponto de refer&amp;ecirc;ncia no concelho. Ao longo destes anos, t&amp;ecirc;m-se realizado diversas atividades que proporcionam momentos &amp;uacute;nicos: os mais idosos rev&amp;ecirc;em-se e recordam outros tempos, enquanto as gera&amp;ccedil;&amp;otilde;es mais jovens t&amp;ecirc;m a oportunidade de conhecer de perto como se vivia antigamente, atrav&amp;eacute;s do contacto direto com utens&amp;iacute;lios e ferramentas de trabalho de outrora.&lt;/p&gt; &lt;p&gt;Desperte a sua curiosidade e venha conhecer a nossa etnografia numa viagem ao cora&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es de Almeida!&lt;/p&gt; &lt;p&gt;&amp;#10145;Informa&amp;ccedil;&amp;otilde;es &amp;Uacute;teis para a Visita:&lt;/p&gt; &lt;p&gt;Local: Sala 8 do Antigo Quartel das Esquadras, Almeida.&lt;/p&gt; &lt;p&gt;Marca&amp;ccedil;&amp;atilde;o: A visita carece de marca&amp;ccedil;&amp;atilde;o pr&amp;eacute;via no Turismo Municipal de Almeida.&lt;/p&gt; &lt;p&gt;&amp;#10145;Contactos para Marca&amp;ccedil;&amp;atilde;o:&lt;/p&gt; &lt;p&gt;Email: turismo.almeida@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Telefone: 271 149 451 (Chamada para a rede fixa nacional)&lt;/p&gt; &lt;p&gt;Presencialmente: Turismo Municipal de Almeida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC4256-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Dia Internacional do Idoso | Uma tarde de convívio e celebração</t>
+  </si>
+  <si>
+    <t>Para assinalar o Dia Internacional do Idoso, o Município de Almeida proporcionou no dia de hoje uma tarde especial dedicada aos idosos das IPSS do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Para assinalar o &lt;strong&gt;Dia Internacional do Idoso&lt;/strong&gt;, o &lt;strong&gt;Munic&amp;iacute;pio de Almeida&lt;/strong&gt; proporcionou no dia de hoje uma tarde especial dedicada aos idosos das &lt;strong&gt;IPSS do concelho&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;O Pavilh&amp;atilde;o Multiusos de S&amp;atilde;o Pedro do Rio Seco foi palco de um momento de encontro, partilha e muita anima&amp;ccedil;&amp;atilde;o, onde n&amp;atilde;o faltaram &lt;strong&gt;sorrisos, m&amp;uacute;sica, boa disposi&amp;ccedil;&amp;atilde;o e um lanche-conv&amp;iacute;vio&lt;/strong&gt;.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Uma tarde diferente, pensada para proporcionar momentos de alegria, fortalecer rela&amp;ccedil;&amp;otilde;es e valorizar o papel dos nossos seniores na comunidade.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Porque envelhecer &amp;eacute; tamb&amp;eacute;m acumular hist&amp;oacute;rias, experi&amp;ecirc;ncias e mem&amp;oacute;rias que merecem ser celebradas.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/55564115335_0bb0a4551e_o-300x199.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida recebe equipamento para gestão de combustível</t>
+  </si>
+  <si>
+    <t>O Presidente da Câmara Municipal de Almeida, Eng.º António José Monteiro Machado, marcou presença, no dia 1 de outubro, na cerimónia de entrega de equipamentos destinados à gestão de combustível, realizada na cidade da Guarda.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida foi um dos contemplados, passando a dispor de um novo trator, que permitir&amp;aacute; refor&amp;ccedil;ar os meios municipais dispon&amp;iacute;veis para a realiza&amp;ccedil;&amp;atilde;o de a&amp;ccedil;&amp;otilde;es de gest&amp;atilde;o de combust&amp;iacute;vel, contribuindo para a redu&amp;ccedil;&amp;atilde;o do risco de inc&amp;ecirc;ndio e para uma maior prote&amp;ccedil;&amp;atilde;o do territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;Promovida pelo Minist&amp;eacute;rio da Agricultura e Mar e pelo Instituto da Conserva&amp;ccedil;&amp;atilde;o da Natureza e das Florestas (ICNF), a cerim&amp;oacute;nia contou com a presen&amp;ccedil;a do Ministro da Agricultura e Mar, Jos&amp;eacute; Manuel Fernandes, do Ministro da Administra&amp;ccedil;&amp;atilde;o Interna, Lu&amp;iacute;s Neves, do Secret&amp;aacute;rio de Estado das Florestas, Rui Ladeira, e do Presidente do Conselho Diretivo do ICNF, Nuno Banza.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito da iniciativa, v&amp;aacute;rios munic&amp;iacute;pios assinaram protocolos para a ced&amp;ecirc;ncia de maquinaria destinada a refor&amp;ccedil;ar a capacidade de interven&amp;ccedil;&amp;atilde;o na gest&amp;atilde;o de combust&amp;iacute;vel e na preven&amp;ccedil;&amp;atilde;o de inc&amp;ecirc;ndios rurais.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZjM_9LVQiqA9Tbs0qsT-XdWh5zrfUDTZSxifEVvtK1oAl-Tb2vHZEmavNf7WnOvDFmcdl5ZsNCNkXx7nrhKOdl7XTAX4Cs5XFbsvE0FWw9tsPvb6LsLRTVLhvTaBzibIUcUtTxqm0SSKePP7TrWR8NvpCbtAFCiDCYHLjEFvMr3jV2aZo3vN9DZ8aA&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC3919-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Um novo ano letivo começa na Academia Sénior de Almeida!</t>
+  </si>
+  <si>
+    <t>É com muita alegria e entusiasmo que, no dia de hoje, damos as boas-vindas a todos os nossos alunos para mais um ano de aprendizagem, partilha, amizade e novas experiências.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;br&gt;Cada novo come&amp;ccedil;o traz consigo a oportunidade de aprender algo diferente, descobrir novos talentos, reencontrar amigos e criar mem&amp;oacute;rias que ficam para a vida.&lt;/p&gt; &lt;p&gt;&lt;br&gt;Na nossa Academia, acreditamos que nunca &amp;eacute; tarde para aprender, para sonhar e para viver novos desafios. Aqui, cada encontro &amp;eacute; uma oportunidade de crescer, sorrir e celebrar a vida em comunidade.&lt;/p&gt; &lt;p&gt;&lt;br&gt;Um agradecimento muito especial ao Grupo de Cantares e Cavaquinhos da Universidade S&amp;eacute;nior de Figueira de Castelo Rodrigo, que quis partilhar connosco este momento e o animou com a sua m&amp;uacute;sica e simpatia.&lt;/p&gt; &lt;p&gt;&lt;br&gt;Desejamos a todos os alunos, professores e dinamizadores um excelente ano letivo, repleto de conhecimento, alegria, sa&amp;uacute;de e muitos momentos especiais e que este seja mais um ano vivido com entusiasmo, amizade e muitos sorrisos.&lt;/p&gt; &lt;p&gt;&lt;br&gt;Sejam todos muito bem-vindos &amp;agrave; Academia S&amp;eacute;nior de Almeida!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida #AcademiaS&amp;eacute;niorDeAlmeida #NovoAnoLetivo #AprenderSempre #Partilha #Amizade #EnvelhecimentoAtivo #Almeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/www-300x200.png</t>
+  </si>
+  <si>
+    <t>Município de Almeida distinguido com o Prémio de Excelência Autárquica 2026, nas áreas do Desporto e Cultura</t>
+  </si>
+  <si>
+    <t>O Município de Almeida foi distinguida com dois reconhecimentos; DIAMANTE – Prémio de Excelência Autárquica 2026, na área de Desporto pelos projetos/programas “AEC´s Atividade Física e Desportiva/Natação/Hipismo” e “Mexa-se com Alma”, e também um reconhecimento OURO – Prémio de Excelência Autárquica 2026, na área da Cultura pelo projeto/programa “Danças Históricas – Restauração Oitocentista”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida foi distinguida com dois reconhecimentos; DIAMANTE &amp;ndash; Pr&amp;eacute;mio de Excel&amp;ecirc;ncia Aut&amp;aacute;rquica 2026, na &amp;aacute;rea de Desporto pelos projetos/programas &amp;ldquo;AEC&amp;acute;s Atividade F&amp;iacute;sica e Desportiva/Nata&amp;ccedil;&amp;atilde;o/Hipismo&amp;rdquo; e &amp;ldquo;Mexa-se com Alma&amp;rdquo;, e tamb&amp;eacute;m um reconhecimento OURO &amp;ndash; Pr&amp;eacute;mio de Excel&amp;ecirc;ncia Aut&amp;aacute;rquica 2026, na &amp;aacute;rea da Cultura pelo projeto/programa &amp;ldquo;Dan&amp;ccedil;as Hist&amp;oacute;ricas &amp;ndash; Restaura&amp;ccedil;&amp;atilde;o Oitocentista&amp;rdquo;.&lt;/p&gt; &lt;p&gt;A entrega das distin&amp;ccedil;&amp;otilde;es decorreu em Lagoa e Portim&amp;atilde;o, nos dias 1 e 2 de outubro, no &amp;acirc;mbito do IV Congresso da Cidade Social, que reuniu autarcas, dirigentes, t&amp;eacute;cnicos e especialistas de diferentes &amp;aacute;reas da interven&amp;ccedil;&amp;atilde;o local, estando presente em representa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Almeida, o Senhor Vice-presidente, Dr. Alcino Morgado.&lt;/p&gt; &lt;p&gt;Criado em 2024, o Pr&amp;eacute;mio de Excel&amp;ecirc;ncia Aut&amp;aacute;rquica tem como objetivo reconhecer, valorizar e dar visibilidade &amp;agrave;s boas pr&amp;aacute;ticas desenvolvidas pelas autarquias portuguesas, enquanto agentes de proximidade, inova&amp;ccedil;&amp;atilde;o e desenvolvimento dos territ&amp;oacute;rios. Em 2026, a iniciativa realizou a sua III Edi&amp;ccedil;&amp;atilde;o, refor&amp;ccedil;ando a valoriza&amp;ccedil;&amp;atilde;o das pol&amp;iacute;ticas p&amp;uacute;blicas locais e a promo&amp;ccedil;&amp;atilde;o de uma cultura de excel&amp;ecirc;ncia na administra&amp;ccedil;&amp;atilde;o aut&amp;aacute;rquica.&lt;/p&gt; &lt;p&gt;O Pr&amp;eacute;mio distingue atividades, iniciativas, projetos e programas que revelem uma gest&amp;atilde;o eficiente, inovadora e orientada para resultados, contribuindo para o bem-estar das comunidades, para a melhoria da qualidade de vida dos cidad&amp;atilde;os e para a valoriza&amp;ccedil;&amp;atilde;o dos recursos, identidades e potencialidades dos territ&amp;oacute;rios.&lt;/p&gt; &lt;p&gt;Na edi&amp;ccedil;&amp;atilde;o de 2026 foram contempladas as &amp;aacute;reas de Desporto, A&amp;ccedil;&amp;atilde;o Social, Cultura, Turismo, Educa&amp;ccedil;&amp;atilde;o, Juventude, Sa&amp;uacute;de, Prote&amp;ccedil;&amp;atilde;o Civil e Tema Livre, permitindo reconhecer a diversidade da interven&amp;ccedil;&amp;atilde;o desenvolvida pelas autarquias portuguesas.&lt;/p&gt; &lt;p&gt;A atribui&amp;ccedil;&amp;atilde;o do Reconhecimento Ouro &amp;ldquo;Dan&amp;ccedil;as Hist&amp;oacute;ricas &amp;ndash; Restaura&amp;ccedil;&amp;atilde;o Oitocentista&amp;rdquo; traduz o reconhecimento da qualidade, impacto e relev&amp;acirc;ncia da iniciativa apresentada pelo Munic&amp;iacute;pio de Almeida. Esta categoria destina-se a atividades, iniciativas, projetos ou programas que n&amp;atilde;o tenham sido apresentados nas edi&amp;ccedil;&amp;otilde;es de 2024 ou 2025, ou que, tendo sido anteriormente apresentados, n&amp;atilde;o tenham sido validados.&lt;/p&gt; &lt;p&gt;A atribui&amp;ccedil;&amp;atilde;o do Reconhecimento Diamante &amp;ldquo;AEC&amp;acute;s Atividade F&amp;iacute;sica e Desportiva/Nata&amp;ccedil;&amp;atilde;o/Hipismo&amp;rdquo; e &amp;ldquo;Mexa-se com Alma&amp;rdquo; representa a valoriza&amp;ccedil;&amp;atilde;o da continuidade e evolu&amp;ccedil;&amp;atilde;o de uma iniciativa que j&amp;aacute; havia sido reconhecida em edi&amp;ccedil;&amp;otilde;es anteriores do Pr&amp;eacute;mio de Excel&amp;ecirc;ncia Aut&amp;aacute;rquica. Esta categoria destina-se a projetos anteriormente apresentados e validados, que demonstrem continuidade, consolida&amp;ccedil;&amp;atilde;o, evolu&amp;ccedil;&amp;atilde;o ou refor&amp;ccedil;o do seu impacto.&lt;/p&gt; &lt;p&gt;O Reconhecimento Diamante valoriza, em particular, a capacidade da autarquia para implementar ou definir a&amp;ccedil;&amp;otilde;es de melhoria cont&amp;iacute;nua, preventiva ou corretiva, procurando tornar os seus programas e servi&amp;ccedil;os progressivamente mais eficazes, eficientes e adequados &amp;agrave;s necessidades da comunidade.&lt;/p&gt; &lt;p&gt;As distin&amp;ccedil;&amp;otilde;es atribu&amp;iacute;das &amp;agrave; Autarquia de Almeida reconhecem n&amp;atilde;o apenas o m&amp;eacute;rito de uma iniciativa concreta, mas tamb&amp;eacute;m o trabalho desenvolvido pelas equipas t&amp;eacute;cnicas, respons&amp;aacute;veis pol&amp;iacute;ticos e parceiros envolvidos na sua conce&amp;ccedil;&amp;atilde;o e implementa&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O Pr&amp;eacute;mio de Excel&amp;ecirc;ncia Aut&amp;aacute;rquica procura precisamente valorizar lideran&amp;ccedil;as, equipas e estrat&amp;eacute;gias locais que demonstrem vis&amp;atilde;o, capacidade de execu&amp;ccedil;&amp;atilde;o e compromisso com as popula&amp;ccedil;&amp;otilde;es, promovendo simultaneamente a partilha de boas pr&amp;aacute;ticas entre diferentes territ&amp;oacute;rios.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-240x300.png</t>
+  </si>
+  <si>
+    <t>Município de Almeida proporciona Visita Guiada Turística pelo concelho à Universidade Sénior de Tomar</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, realizou nos dias 1 e 2 de outubro, visitas guiadas turísticas pelo concelho a um grupo de alunos da Universidade Sénior de Tomar.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Do programa fez parte o centro hist&amp;oacute;rico de Almeida, onde o grupo teve a oportunidade de explorar o seu imponente conjunto amuralhado, o Museu Hist&amp;oacute;rico Militar, o Picadeiro D&amp;rsquo;El Rey, o Solar S&amp;atilde;o Jo&amp;atilde;o de Deus, estendendo-se o percurso por Vilar Formoso, pelo Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes, Castelo Mendo e ainda a Casa Wellington na Freineda.&lt;/p&gt; &lt;p&gt;Os participantes manifestaram satisfa&amp;ccedil;&amp;atilde;o e agrado pelo territ&amp;oacute;rio, bem como pelos card&amp;aacute;pios apresentados nos restaurantes locais.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;        &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Post-Dias-Mundiais-300x300.png</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo para apresentação de propostas — Instalação e exploração de postos de carregamento de veículos elétricos</t>
+  </si>
+  <si>
+    <t>A Aldeias Históricas de Portugal – Associação de Desenvolvimento Turístico (AHP-ADT) informa que o prazo para apresentação de propostas no âmbito do procedimento conjunto para a instalação e exploração de postos de carregamento de veículos elétricos na Rede Aldeias Históricas de Portugal é prorrogado por 15 dias úteis.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Esta prorroga&amp;ccedil;&amp;atilde;o decorre da presta&amp;ccedil;&amp;atilde;o de esclarecimentos em resposta a quest&amp;otilde;es de natureza t&amp;eacute;cnica apresentadas por uma entidade interessada, permitindo que todos os potenciais concorrentes disponham de tempo adicional para analisar a informa&amp;ccedil;&amp;atilde;o e preparar as suas propostas em condi&amp;ccedil;&amp;otilde;es de igualdade e transpar&amp;ecirc;ncia.&lt;/p&gt; &lt;p&gt;Os esclarecimentos e a comunica&amp;ccedil;&amp;atilde;o de prorroga&amp;ccedil;&amp;atilde;o, com indica&amp;ccedil;&amp;atilde;o da nova data-limite para apresenta&amp;ccedil;&amp;atilde;o de propostas, encontram-se dispon&amp;iacute;veis para consulta nos websites da AHP-ADT e dos munic&amp;iacute;pios participantes.&lt;/p&gt; &lt;p&gt;Convidamos todas as entidades interessadas a consultar esta documenta&amp;ccedil;&amp;atilde;o antes da apresenta&amp;ccedil;&amp;atilde;o das suas propostas.&lt;/p&gt; &lt;div data-wp-interactive="core/file"&gt;&lt;object data-wp-bind--hidden="!state.hasPdfPreview" hidden data="https://www.cm-almeida.pt/wp-content/uploads/2026/10/DTE_Concurso_AHP-Esclarecimentos_signed-1.pdf" type="application/pdf" style="width:100%;height:600px" aria-label="Incorpora&amp;ccedil;&amp;atilde;o de DTE_Concurso_AHP-Esclarecimentos_signed."&gt;&lt;/object&gt;&lt;a id="wp-block-file--media-745bfbfa-5401-45f5-9c03-6383c6eb9ecb" href="https://www.cm-almeida.pt/wp-content/uploads/2026/10/DTE_Concurso_AHP-Esclarecimentos_signed-1.pdf" target="_blank"&gt;DTE_Concurso_AHP-Esclarecimentos_signed&lt;/a&gt;&lt;a href="https://www.cm-almeida.pt/wp-content/uploads/2026/10/DTE_Concurso_AHP-Esclarecimentos_signed-1.pdf" download aria-describedby="wp-block-file--media-745bfbfa-5401-45f5-9c03-6383c6eb9ecb" target="_blank"&gt;Descarregar&lt;/a&gt;&lt;/div&gt; &lt;div data-wp-interactive="core/file"&gt;&lt;object data-wp-bind--hidden="!state.hasPdfPreview" hidden data="https://www.cm-almeida.pt/wp-content/uploads/2026/10/RESPOSTA-ESCLARECIMENTOS-1.pdf" type="application/pdf" style="width:100%;height:600px" aria-label="Incorpora&amp;ccedil;&amp;atilde;o de RESPOSTA ESCLARECIMENTOS."&gt;&lt;/object&gt;&lt;a id="wp-block-file--media-ebe54d7f-160f-47f2-aafd-d11f23843a0d" href="https://www.cm-almeida.pt/wp-content/uploads/2026/10/RESPOSTA-ESCLARECIMENTOS-1.pdf" target="_blank"&gt;RESPOSTA ESCLARECIMENTOS&lt;/a&gt;&lt;a href="https://www.cm-almeida.pt/wp-content/uploads/2026/10/RESPOSTA-ESCLARECIMENTOS-1.pdf" download aria-describedby="wp-block-file--media-ebe54d7f-160f-47f2-aafd-d11f23843a0d" target="_blank"&gt;Descarregar&lt;/a&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Copia-de-turismo-1-240x300.png</t>
+  </si>
+  <si>
+    <t>"Juntos na Prevenção, Fortes na Vida" | 24 de outubro de 2026</t>
+  </si>
+  <si>
+    <t>A prevenção não é apenas um ato de responsabilidade, é uma prova de amor-próprio e de força que podemos dar.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; Quando nos unimos por uma causa, o impacto multiplica-se e mais vidas s&amp;atilde;o salvas.&lt;/p&gt; &lt;p&gt;A diferen&amp;ccedil;a faz-se em grupo pelo conjunto! Assim, convidamos toda a comunidade a juntar-se &amp;agrave; iniciativa &amp;ldquo;Juntos na Preven&amp;ccedil;&amp;atilde;o, Fortes na Vida&amp;rdquo;, no dia 24 de outubro de 2026, para assinalar o Outubro Rosa, com uma Caminhada (09:00), uma Sess&amp;atilde;o de Sensibiliza&amp;ccedil;&amp;atilde;o (11:00) e um Almo&amp;ccedil;o Solid&amp;aacute;rio (12:30).&lt;/p&gt; &lt;p&gt;Venha fazer parte desta iniciativa. Partilhe, participe e traga a sua energia. A sua presen&amp;ccedil;a &amp;eacute; a for&amp;ccedil;a que precisamos para construir estilos de vida mais saud&amp;aacute;veis para Tod@s!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/SERVIC1-240x300.png</t>
+  </si>
+  <si>
+    <t>Serviços turísticos enriquecem experiência de visitantes no Vilar Formoso Fronteira da Paz- Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
+  </si>
+  <si>
+    <t>O Vilar Formoso Fronteira da Paz- Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes disponibiliza um conjunto diversificado de serviços turísticos pedagógicos e lúdicos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;A oferta pretende dinamizar a visita ao espa&amp;ccedil;o e envolver diferentes p&amp;uacute;blicos, desde fam&amp;iacute;lias a grupos escolares.&lt;/p&gt; &lt;p&gt;Com estas iniciativas, o espa&amp;ccedil;o refor&amp;ccedil;a o seu papel na preserva&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria e na transmiss&amp;atilde;o de valores universais.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC3885-200x300.jpg</t>
+  </si>
+  <si>
+    <t>Produção de telefilme no concelho de Almeida</t>
+  </si>
+  <si>
+    <t>Entre os dias 28 de setembro e 4 de outubro, estão a decorrer gravações no concelho de Almeida para a produção de um telefilme “Almoço de Família”, inserido na 2ª temporada do projeto Contado por Mulheres.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; Esta produ&amp;ccedil;&amp;atilde;o a cargo da Ukbarfilmes, conta com o apoio do Munic&amp;iacute;pio de Almeida, e ser&amp;aacute; posteriormente exibida na RTP. As filmagens deste telefilme est&amp;atilde;o a decorrer ao longo destes dias nas freguesias de Almeida e Miuzela.&lt;/p&gt; &lt;p&gt;Com um elenco de luxo, que re&amp;uacute;ne Cust&amp;oacute;dia Gallego, Ana Padr&amp;atilde;o, Pedro Hossi, Paula Lobo Antunes e In&amp;ecirc;s Cust&amp;oacute;dio, vamos aguardar com expectativa o que este Almo&amp;ccedil;o de Fam&amp;iacute;lia nos ter&amp;aacute; a dizer e a mostrar!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Marcador-Vindimeiro-Cartaz-Animado_final-1-234x300.jpg</t>
+  </si>
+  <si>
+    <t>Turismo Municipal de Castelo Mendo acolhe oficina criativa "O Marcador Vindimeiro" durante o mês de outubro</t>
+  </si>
+  <si>
+    <t>Entre 01 e 31 de outubro, o Município de Almeida através da Divisão de Turismo, convida famílias, público jovem e visitantes em geral a participar na oficina criativa “O Marcador Vindimeiro”, que decorre no Turismo Municipal de Castelo Mendo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Entre 01 e 31 de outubro, o Munic&amp;iacute;pio de Almeida atrav&amp;eacute;s da Divis&amp;atilde;o de Turismo, convida fam&amp;iacute;lias, p&amp;uacute;blico jovem e visitantes em geral a participar na oficina criativa &amp;ldquo;O Marcador Vindimeiro&amp;rdquo;, que decorre no Turismo Municipal de Castelo Mendo.&lt;/p&gt; &lt;p&gt;Esta atividade pr&amp;aacute;tica prop&amp;otilde;e aos visitantes a confe&amp;ccedil;&amp;atilde;o e decora&amp;ccedil;&amp;atilde;o de um marcador de livros inspirado na tem&amp;aacute;tica vin&amp;iacute;cola e outonal, aliando a express&amp;atilde;o art&amp;iacute;stica ao novo ano letivo, oferecendo aos participantes uma recorda&amp;ccedil;&amp;atilde;o &amp;uacute;til e personalizada para levarem para casa.&lt;/p&gt; &lt;p&gt;A iniciativa pretende dinamizar o espa&amp;ccedil;o municipal, proporcionando momentos de partilha e criatividade para quem visita a aldeia hist&amp;oacute;rica de Castelo Mendo ao longo do m&amp;ecirc;s de outubro.&lt;/p&gt; &lt;p&gt;Contacto:&lt;/p&gt; &lt;p&gt;Turismo Municipal de Castelo Mendo&lt;/p&gt; &lt;p&gt;Telem&amp;oacute;vel: 925 487 591(Chamada para a rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;E-mail: turismo.castelomendo@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/2-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida assinalou Dia Mundial do Turismo com inovação digital e grande afluência</t>
+  </si>
+  <si>
+    <t>O Município de Almeida celebrou o Dia Mundial do Turismo, nos dias 26 e 27 de setembro de 2026, com uma programação vibrante que atraiu inúmeros visitantes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Sob o tema &amp;ldquo;Agenda Digital e Intelig&amp;ecirc;ncia Artificial para Redesenhar o Turismo&amp;rdquo;, a a&amp;ccedil;&amp;atilde;o ofereceu experi&amp;ecirc;ncias inovadoras combinando os vastos pontos tur&amp;iacute;sticos do concelho com as mais modernas ferramentas digitais.&lt;/p&gt; &lt;p&gt;A iniciativa esteve de portas abertas nos tr&amp;ecirc;s Turismos Municipais (Almeida, Castelo Mendo e Vilar Formoso), no Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes e ainda no Museu Hist&amp;oacute;rico Militar de Almeida.&lt;/p&gt; &lt;p&gt;Os visitantes tiveram ao seu dispor propostas din&amp;acirc;micas em cada ponto de interesse:&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo Municipal de Almeida:&lt;/strong&gt; Acolheu a &amp;ldquo;Miss&amp;atilde;o digital&amp;rdquo;, convidando a explorar as curiosidades da Estrela do Interior atrav&amp;eacute;s de c&amp;oacute;digos QR.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo Municipal de Castelo Mendo:&lt;/strong&gt; Desafiou o p&amp;uacute;blico com um empolgante &amp;ldquo;Desafio fotogr&amp;aacute;fico: &amp;Agrave; procura do Mendo e da Menda&amp;rdquo;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Turismo Municipal de Vilar Formoso:&lt;/strong&gt; Explorou diferentes formas de redesenhar o turismo com Intelig&amp;ecirc;ncia Artificial, incluindo a atividade &amp;ldquo;Vilar Formoso Verdadeiro ou Falso&amp;rdquo;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;O Vilar Formoso Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes&lt;/strong&gt;: Prop&amp;ocirc;s a utiliza&amp;ccedil;&amp;atilde;o da Intelig&amp;ecirc;ncia Artificial para explorar a hist&amp;oacute;ria do espa&amp;ccedil;o.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;O Museu Hist&amp;oacute;rico Militar de Almeida:&lt;/strong&gt; Assinalou a data com a iniciativa &amp;ldquo;Reviver, Resistir, Reinventar: Um Museu que Permanece&amp;rdquo;, oferecendo uma exposi&amp;ccedil;&amp;atilde;o de iconografia e fotografias antigas das Casamatas, acompanhada por uma din&amp;acirc;mica interativa que convidava os visitantes a partilhar mem&amp;oacute;rias, opini&amp;otilde;es e ideias para o futuro do Museu. A atividade do Museu registou uma participa&amp;ccedil;&amp;atilde;o muito positiva e um enorme interesse por parte dos visitantes em deixar os seus contributos. Para al&amp;eacute;m desta din&amp;acirc;mica, o espa&amp;ccedil;o registou uma excelente aflu&amp;ecirc;ncia de p&amp;uacute;blico, recebendo 6 grupos de visitantes ao longo dos dois dias.&lt;/p&gt; &lt;p&gt;Turistas de diversas idades, muitos deles com dispositivos m&amp;oacute;veis na m&amp;atilde;o&amp;nbsp; exploraram o territ&amp;oacute;rio e participaram ativamente nas atividades propostas , demonstrando um enorme entusiasmo pela inova&amp;ccedil;&amp;atilde;o no setor do turismo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG-20260925-WA0004-1-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida promoveu Turismo Transfronteiriço na Naturcyl</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da sua Divisão de Turismo, marcou presença na edição da Naturcyl – Feira Internacional de Ecoturismo de Castela e Leão, que decorreu de 25 a 27 de setembro, em Segóvia, Espanha.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Num espa&amp;ccedil;o partilhado e focado na coopera&amp;ccedil;&amp;atilde;o transfronteiri&amp;ccedil;a, o stand de Almeida assumiu-se como um ponto de atra&amp;ccedil;&amp;atilde;o para visitantes e profissionais do setor. A participa&amp;ccedil;&amp;atilde;o teve como principal objetivo refor&amp;ccedil;ar a atratividade tur&amp;iacute;stica do concelho tanto no mercado espanhol como no panorama internacional.&lt;/p&gt; &lt;p&gt;A presen&amp;ccedil;a na Naturcyl consolida assim a estrat&amp;eacute;gia de proje&amp;ccedil;&amp;atilde;o exterior do Munic&amp;iacute;pio de Almeida, valorizando a sua oferta tur&amp;iacute;stica.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMG_5676-300x169.jpg</t>
+  </si>
+  <si>
+    <t>Jornadas Europeias do Património em Almeida</t>
+  </si>
+  <si>
+    <t>O Museu Histórico-Militar de Almeida e o Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes assinalaram as Jornadas Europeias do Património 2026, que decorreram de 18 a 27 de setembro, sob o tema “Reviver, Resistir, Reinventar”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Museu Hist&amp;oacute;rico-Militar de Almeida e o Vilar Formoso Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes assinalaram as Jornadas Europeias do Patrim&amp;oacute;nio 2026, que decorreram de 18 a 27 de setembro, sob o tema &lt;em&gt;&amp;ldquo;Reviver, Resistir, Reinventar&amp;rdquo;&lt;/em&gt;.&lt;/p&gt; &lt;p&gt;Durante os dias 19, 20, 26 e 27 de setembro, ambos os espa&amp;ccedil;os tiveram acesso livre, permitindo ao p&amp;uacute;blico conhecer e redescobrir o patrim&amp;oacute;nio e a mem&amp;oacute;ria do concelho de Almeida.&lt;/p&gt; &lt;p&gt;No &lt;strong&gt;Museu Hist&amp;oacute;rico-Militar de Almeida,&lt;/strong&gt; a iniciativa &amp;ldquo;Reviver, Resistir, Reinventar: Um Museu que Permanece&amp;rdquo; prop&amp;ocirc;s um olhar sobre as Casamatas atrav&amp;eacute;s de iconografia e fotografias antigas, permitindo aos visitantes conhecer diferentes momentos e perspetivas deste espa&amp;ccedil;o e perceber como eram as Casamatas no passado.&lt;/p&gt; &lt;p&gt;A iniciativa incluiu ainda uma din&amp;acirc;mica participativa, convidando cada visitante a deixar uma mem&amp;oacute;ria, uma opini&amp;atilde;o ou uma ideia para o futuro do Museu. A proposta foi muito bem recebida, com os visitantes a demonstrarem gosto em poder partilhar a sua perspetiva e contribuir com ideias. Atrav&amp;eacute;s desta participa&amp;ccedil;&amp;atilde;o, foi tamb&amp;eacute;m poss&amp;iacute;vel perceber a curiosidade e expectativa dos visitantes relativamente &amp;agrave; futura sala imersiva das Casamatas, que permitir&amp;aacute; apresentar este espa&amp;ccedil;o de uma nova forma e proporcionar uma experi&amp;ecirc;ncia renovada a quem visita o MHMA.&lt;/p&gt; &lt;p&gt;No &lt;strong&gt;Vilar Formoso Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes&lt;/strong&gt;, a participa&amp;ccedil;&amp;atilde;o nas Jornadas apostou numa programa&amp;ccedil;&amp;atilde;o diversificada, direcionada a todas as faixas et&amp;aacute;rias, registando uma excelente ades&amp;atilde;o por parte do p&amp;uacute;blico. A forte recetividade evidenciou o entusiasmo dos visitantes, cuja participa&amp;ccedil;&amp;atilde;o ativa superou as expectativas.&lt;/p&gt; &lt;p&gt;As Jornadas Europeias do Patrim&amp;oacute;nio constitu&amp;iacute;ram, assim, uma oportunidade para reviver mem&amp;oacute;rias, valorizar o patrim&amp;oacute;nio e ouvir quem nos visita, contribuindo para pensar e construir os museus do futuro.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC3746-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Almeida recebeu hoje a 3a edição do Ribacôa Clássicos</t>
+  </si>
+  <si>
+    <t>Almeida acolheu hoje, 26 de setembro, os participantes da 3.ª edição do “Ribacôa Clássicos”, um passeio de automóveis clássicos organizado pelo Carburador.pt, que, entre 25 e 27 de setembro, percorre vários municípios da nossa região.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Almeida acolheu hoje, 26 de setembro, os participantes da 3.&amp;ordf; edi&amp;ccedil;&amp;atilde;o do &amp;ldquo;Ribac&amp;ocirc;a Cl&amp;aacute;ssicos&amp;rdquo;, um passeio de autom&amp;oacute;veis cl&amp;aacute;ssicos organizado pelo &lt;a href="https://www.facebook.com/carburadorpt?__cft__%5B0%5D=AZiiYqyXHaZU4_f0_5VYBp3Lee7I6TyTUwo8iPDfx1hzZPHysYn-V1IJkCYGBny7DBs3xZI0KEo-4HFjd73jNDQ5lzG7zjjH14qDiGnziux56f3G1z_sxIpN0yVaHuAZY5nLm6vgeci-NcTYiDeikScDXkSZd6dlMsQQSJccuL_B0dRzQcAH9lacYLA&amp;amp;__tn__=-%5DK-R" target="_blank"&gt;Carburador.pt&lt;/a&gt;, que, entre 25 e 27 de setembro, percorre v&amp;aacute;rios munic&amp;iacute;pios da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Em representa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Almeida, esteve presente a Senhora Vereadora Prof.&amp;ordf; Isabel Pereira, que deu as boas-vindas aos participantes, no &amp;acirc;mbito do programa preparado para a sua passagem por Almeida.&lt;/p&gt; &lt;p&gt;O programa incluiu uma visita tur&amp;iacute;stica guiada ao Centro Hist&amp;oacute;rico de Almeida, proporcionando aos participantes um contacto com o patrim&amp;oacute;nio e hist&amp;oacute;ria da nossa fortaleza, seguindo-se uma ginjinha de honra e um almo&amp;ccedil;o-conv&amp;iacute;vio no Picadeiro D&amp;rsquo;El Rey.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZiiYqyXHaZU4_f0_5VYBp3Lee7I6TyTUwo8iPDfx1hzZPHysYn-V1IJkCYGBny7DBs3xZI0KEo-4HFjd73jNDQ5lzG7zjjH14qDiGnziux56f3G1z_sxIpN0yVaHuAZY5nLm6vgeci-NcTYiDeikScDXkSZd6dlMsQQSJccuL_B0dRzQcAH9lacYLA&amp;amp;__tn__=*NK-R" target="_blank"&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-2-240x300.png</t>
+  </si>
+  <si>
+    <t>RIBACÔA CLÁSSICOS 2026 | 3.a EDIÇÃO</t>
+  </si>
+  <si>
+    <t>Colaboração Carburador.pt De 25 a 27 de setembro, os automóveis clássicos voltam a percorrer as estradas da região, numa iniciativa que reúne história, paixão pelo automobilismo e património.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Colabora&amp;ccedil;&amp;atilde;o &lt;/strong&gt;&lt;a href="https://www.facebook.com/carburadorpt?__cft__%5B0%5D=AZjmV912vLJ7nc2oQ92IfDNVGrIjiEl-lR_pC314PjeVGjiOQ9PqKu8QDv4P_vaUKCtskbjQqs11jPeI08BGg2gWH_tWlWP64oXrT3aZXnr4oVZ21DJ92-NXAWB1VZ3ba_Ilfuf6ZFEjrIlWvR-iwFnEGcaTsJygw_EpQD1uuQ7gZXW0pmUU8WZ-rxE&amp;amp;__tn__=-%5DK-R" target="_blank"&gt;Carburador.pt&lt;/a&gt; &lt;/p&gt; &lt;p&gt;De &lt;strong&gt;25 a 27 de setembro&lt;/strong&gt;, os autom&amp;oacute;veis cl&amp;aacute;ssicos voltam a percorrer as estradas da regi&amp;atilde;o, numa iniciativa que re&amp;uacute;ne hist&amp;oacute;ria, paix&amp;atilde;o pelo automobilismo e patrim&amp;oacute;nio.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Destaque especial para o dia 26 de setembro, em ALMEIDA!&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Durante este dia, os participantes passam por &lt;strong&gt;Almeida&lt;/strong&gt;, com paragem no &lt;strong&gt;Picadeiro D&amp;rsquo;El Rey&lt;/strong&gt;, entre as &lt;strong&gt;12h00 e as 14h30&lt;/strong&gt;, proporcionando um momento especial para apreciar estas verdadeiras pe&amp;ccedil;as de cole&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Inscri&amp;ccedil;&amp;otilde;es limitadas!&lt;/strong&gt; &lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Post-22set-Mobilidade-imagem1-300x200.png</t>
+  </si>
+  <si>
+    <t>Almeida, Castelo Mendo e Vilar Formoso reforçam acessibilidade com equipamentos de mobilidade elétrica</t>
+  </si>
+  <si>
+    <t>O Município de Almeida reforçou as condições de acessibilidade nos principais pontos de visitação turística do concelho, com a aquisição de quatro equipamentos de mobilidade elétrica destinados a visitantes com mobilidade condicionada.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida refor&amp;ccedil;ou as condi&amp;ccedil;&amp;otilde;es de acessibilidade nos principais pontos de visita&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica do concelho, com a aquisi&amp;ccedil;&amp;atilde;o de &lt;strong&gt;quatro equipamentos de mobilidade el&amp;eacute;trica destinados a visitantes com mobilidade condicionada&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;A medida foi concretizada no &amp;acirc;mbito da opera&amp;ccedil;&amp;atilde;o &lt;strong&gt;&amp;ldquo;Mobilidade acess&amp;iacute;vel nas Aldeias Hist&amp;oacute;ricas do concelho de Almeida&amp;rdquo;&lt;/strong&gt;, financiada pelo &lt;strong&gt;Plano de Recupera&amp;ccedil;&amp;atilde;o e Resili&amp;ecirc;ncia (PRR)&lt;/strong&gt;, atrav&amp;eacute;s da medida &lt;strong&gt;C03-i02 &amp;ndash; Acessibilidades 360&amp;ordm;&lt;/strong&gt;, representando mais um passo na constru&amp;ccedil;&amp;atilde;o de um territ&amp;oacute;rio tur&amp;iacute;stico e patrimonial mais inclusivo e preparado para receber todos.&lt;/p&gt; &lt;p&gt;Os quatro equipamentos encontram-se atualmente dispon&amp;iacute;veis em &lt;strong&gt;Almeida, Castelo Mendo e Vilar Formoso&lt;/strong&gt;, assegurando uma distribui&amp;ccedil;&amp;atilde;o estrat&amp;eacute;gica pelos principais pontos de acolhimento e informa&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica do concelho:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Posto de Turismo Municipal de Almeida&lt;/li&gt; &lt;li&gt;Posto de Turismo Municipal de Vilar Formoso (CEDET)&lt;/li&gt; &lt;li&gt;Posto de Turismo Municipal de Castelo Mendo&lt;/li&gt; &lt;li&gt;Centro Interpretativo da Rota das Fortalezas Abaluartadas da Raia &amp;ndash; Almeida&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Atrav&amp;eacute;s destes equipamentos, &lt;strong&gt;visitantes e turistas com mobilidade condicionada podem usufruir de maior autonomia na visita aos centros hist&amp;oacute;ricos&lt;/strong&gt;, reduzindo as barreiras &amp;agrave; desloca&amp;ccedil;&amp;atilde;o e facilitando o acesso aos principais espa&amp;ccedil;os p&amp;uacute;blicos, monumentos e pontos de interesse cultural.&lt;/p&gt; &lt;p&gt;A iniciativa abrange uma &amp;aacute;rea patrimonial e urbana de aproximadamente &lt;strong&gt;200.000 m&amp;sup2; de espa&amp;ccedil;o p&amp;uacute;blico e percurso visit&amp;aacute;vel&lt;/strong&gt; e beneficia diretamente o acesso aos &lt;strong&gt;37 pontos de interesse cultural identificados na candidatura.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Mais do que disponibilizar equipamentos, esta iniciativa procura garantir que o patrim&amp;oacute;nio de Almeida, Castelo Mendo e Vilar Formoso possa ser vivido por um n&amp;uacute;mero cada vez maior de pessoas, promovendo os princ&amp;iacute;pios da &lt;strong&gt;acessibilidade universal, da n&amp;atilde;o discrimina&amp;ccedil;&amp;atilde;o e da igualdade de oportunidades&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Com esta iniciativa, o Munic&amp;iacute;pio de Almeida refor&amp;ccedil;a o compromisso de tornar o seu patrim&amp;oacute;nio&amp;nbsp;mais acess&amp;iacute;vel, inclusivo e pr&amp;oacute;ximo de todos, permitindo que a experi&amp;ecirc;ncia de conhecer Almeida, Castelo Mendo e Vilar Formoso seja cada vez mais uma experi&amp;ecirc;ncia sem barreiras.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Visite! Descubra! Desfrute!&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Para quem visita Almeida, Castelo Mendo e Vilar Formoso e necessita de apoio &amp;agrave; mobilidade pode solicitar a utiliza&amp;ccedil;&amp;atilde;o dos equipamentos junto dos respetivos pontos de acolhimento e informa&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica.&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Post-Dias-Mundiais-1-300x300.png</t>
+  </si>
+  <si>
+    <t>Bem-vindo Outono | 23 de setembro 2026</t>
+  </si>
+  <si>
+    <t>#municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/turismo-300x200.png</t>
+  </si>
+  <si>
+    <t>Município de Almeida presente na Feira de Turismo Naturcyl</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, vai marcar presença na próxima edição da Naturcyl – Feira Internacional de Ecoturismo de Castela e Leão, que se realiza de 25 a 27 de setembro no Real Sítio de San Ildefonso, em Segóvia, Espanha.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Com esta participa&amp;ccedil;&amp;atilde;o, a Autarquia pretende refor&amp;ccedil;ar a atratividade do concelho no mercado transfronteiri&amp;ccedil;o e internacional, apostando na sustentabilidade como pilar do desenvolvimento tur&amp;iacute;stico local.&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m da divulga&amp;ccedil;&amp;atilde;o ao p&amp;uacute;blico em geral, a presen&amp;ccedil;a do munic&amp;iacute;pio na Naturcyl integrar&amp;aacute; reuni&amp;otilde;es de trabalho e encontros com agentes do setor, visando a integra&amp;ccedil;&amp;atilde;o do territ&amp;oacute;rio em novos circuitos tur&amp;iacute;sticos.&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CARTAZ-214x300.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida celebra o Dia Mundial do Turismo</t>
+  </si>
+  <si>
+    <t>Nos dias 26 e 27 de setembro de 2026, o Município de Almeida assinala com uma programação dedicada ao tema “Agenda Digital e Inteligência Artificial para Redesenhar o Turismo”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Nos dias 26 e 27 de setembro de 2026, o Munic&amp;iacute;pio de Almeida assinala com uma programa&amp;ccedil;&amp;atilde;o dedicada ao tema &amp;ldquo;Agenda Digital e Intelig&amp;ecirc;ncia Artificial para Redesenhar o Turismo&amp;rdquo;. A iniciativa convida residentes e visitantes a explorarem o concelho atrav&amp;eacute;s de propostas tecnol&amp;oacute;gicas, interativas e com experi&amp;ecirc;ncias imersivas. As comemora&amp;ccedil;&amp;otilde;es oferecem um conjunto de atividades &amp;mdash; desde desafios com QR Code e fotografia at&amp;eacute; experi&amp;ecirc;ncias com intelig&amp;ecirc;ncia artificial &amp;mdash;, realizadas nos Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso, no Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes e no Museu Hist&amp;oacute;rico Militar de Almeida.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Poternas da Praça-Forte de Almeida</t>
+  </si>
+  <si>
+    <t>Sabias que… “do conjunto das poternas (as portas secundárias de serviço às obras exteriores da fortificação), subsistem quatro em Almeida”, a que se soma vestígios de pelo menos outra, no baluarte de Nossa Senhora das Brotas.  “A Poterna de São João de Deus (feita inicialmente com escoramentos de madeira no século XVII) ficou concluída em 1797, com boa silharia de granito nos seus 22m de comprimento; a da Horta do Governador, sob o baluarte de São Francisco, consiste num excelente túnel curvilíneo abobadado, do século XVIII, com extensos 50m de comprimento; a de São Pedro, a partir da gola do baluarte do mesmo nome, desenvolve-se ao longo de 40m encontrando-se em estado inconcluso (na zona onde o baluarte foi afetado pela brecha do cerco de 1810); e, finalmente, a passagem do Revelim Doble, do século XVIII, entre o reduto e a contraguarda da obra exterior, situada frente à cortina entre os baluartes de São João de Deus e de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Sabias que&amp;hellip; &amp;ldquo;do conjunto das poternas (as portas secund&amp;aacute;rias de servi&amp;ccedil;o &amp;agrave;s obras exteriores da fortifica&amp;ccedil;&amp;atilde;o), subsistem quatro em Almeida&amp;rdquo;, a que se soma vest&amp;iacute;gios de pelo menos outra, no baluarte de Nossa Senhora das Brotas.&amp;nbsp;&lt;/p&gt; &lt;p&gt;&amp;ldquo;A &lt;strong&gt;Poterna de S&amp;atilde;o Jo&amp;atilde;o de Deus&lt;/strong&gt; (feita inicialmente com escoramentos de madeira no s&amp;eacute;culo XVII) ficou conclu&amp;iacute;da em 1797, com boa silharia de granito nos seus 22m de comprimento; a da &lt;strong&gt;Horta do Governador&lt;/strong&gt;, sob o baluarte de S&amp;atilde;o Francisco, consiste num excelente t&amp;uacute;nel curvil&amp;iacute;neo abobadado, do s&amp;eacute;culo XVIII, com extensos 50m de comprimento; a&amp;nbsp;de &lt;strong&gt;S&amp;atilde;o Pedro&lt;/strong&gt;, a partir da gola do baluarte do mesmo nome, desenvolve-se ao longo de 40m encontrando-se em estado inconcluso (na zona onde o baluarte foi afetado pela brecha do cerco de 1810); e, finalmente, a passagem do &lt;strong&gt;Revelim Doble&lt;/strong&gt;, do s&amp;eacute;culo XVIII, entre o reduto e a contraguarda da obra exterior, situada frente &amp;agrave; cortina entre os baluartes de S&amp;atilde;o Jo&amp;atilde;o de Deus e de Santa B&amp;aacute;rbara. A obra exterior em refer&amp;ecirc;ncia &amp;eacute; a componente artilheira mais complexa da fortifica&amp;ccedil;&amp;atilde;o e inclui uma poterna encurvada, com de extens&amp;atilde;o de 20m, que se articula com uma ponte levadi&amp;ccedil;a para isolar o reduto perante a necessidade de fuga, vencendo-se de seguida a dist&amp;acirc;ncia do fosso atrav&amp;eacute;s de ponte de madeira que ligava a soleira do acesso ao revelim &amp;agrave; falsa-braga da cortina, cujo parapeito se encontra ao mesmo n&amp;iacute;vel.&amp;rdquo;&amp;nbsp;&lt;/p&gt; &lt;p&gt;Campos, J. (2007). Almeida: Portas e Poternas da Pra&amp;ccedil;a-forte. C&amp;acirc;mara Municipal de Almeida. Almeida.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Campos, J. (2021). Almeida: Estrela Singular das Fortifica&amp;ccedil;&amp;otilde;es Abaluartadas da Raia. C&amp;acirc;mara Municipal de Almeida. Almeida. p&amp;aacute;g 358-359&amp;nbsp;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC2847-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Mercadinho da Abóbora – Sabores e tradições - União de Freguesias de Leomil, Mido, Senouras e Aldeia Nova</t>
+  </si>
+  <si>
+    <t>Realizou-se hoje, 20 de setembro, nas Senouras, o Mercadinho da Abóbora – Sabores e Tradições da União, uma iniciativa promovida pela União de Freguesias de Leomil, Mido, Senouras e Aldeia Nova, que contou com o Município de Almeida como parceiro institucional.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Realizou-se hoje, &lt;strong&gt;20 de setembro, nas Senouras&lt;/strong&gt;, o &lt;strong&gt;Mercadinho da Ab&amp;oacute;bora &amp;ndash; Sabores e Tradi&amp;ccedil;&amp;otilde;es da Uni&amp;atilde;o&lt;/strong&gt;, uma iniciativa promovida pela &lt;strong&gt;Uni&amp;atilde;o de Freguesias de Leomil, Mido, Senouras e Aldeia Nova&lt;/strong&gt;, que contou com o &lt;strong&gt;Munic&amp;iacute;pio de Almeida como parceiro institucional&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Ao longo do dia, a iniciativa promoveu a &lt;strong&gt;valoriza&amp;ccedil;&amp;atilde;o dos produtos locais, gastronomia, produtores e tradi&amp;ccedil;&amp;otilde;es do nosso territ&amp;oacute;rio&lt;/strong&gt;, proporcionando momentos de conv&amp;iacute;vio e partilha.&lt;/p&gt; &lt;p&gt;A iniciativa contou com a presen&amp;ccedil;a, em representa&amp;ccedil;&amp;atilde;o do &lt;strong&gt;Munic&amp;iacute;pio de Almeida, do Senhor Vice-Presidente, Dr. Alcino Morgado, e da Senhora Vereadora, Prof.&amp;ordf; Isabel Pereira, bem como de Presidentes de Junta de Freguesia do nosso concelho&lt;/strong&gt;, que se associaram a este momento de valoriza&amp;ccedil;&amp;atilde;o dos produtos, sabores e tradi&amp;ccedil;&amp;otilde;es do nosso territ&amp;oacute;rio. &amp;nbsp;&lt;/p&gt; &lt;p&gt;O programa incluiu &lt;strong&gt;mercadinho de produtores, showcooking, degusta&amp;ccedil;&amp;atilde;o gastron&amp;oacute;mica, vinhos da Beira Interior e anima&amp;ccedil;&amp;atilde;o&lt;/strong&gt;, numa celebra&amp;ccedil;&amp;atilde;o que teve a ab&amp;oacute;bora como protagonista.&lt;/p&gt; &lt;p&gt;A iniciativa contou ainda com a parceria da &lt;strong&gt;Escola de Hotelaria e Turismo de Coimbra&lt;/strong&gt; e do &lt;strong&gt;Conselho Portugu&amp;ecirc;s de Gastronomia&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Uma jornada de sabores, tradi&amp;ccedil;&amp;atilde;o, gastronomia e identidade local.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;a href="https://www.facebook.com/municipio.almeida" target="_blank"&gt;https://www.facebook.com/municipio.almeida&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Sem categoria"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Uncategorized"}]</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/2026-JED-212x300.jpg</t>
+  </si>
+  <si>
+    <t>"Reviver, Resistir, Reinventar"</t>
+  </si>
+  <si>
+    <t>No âmbito das Jornadas Europeias do Património 2026, que este ano decorrem sob o tema “Reviver, Resistir, Reinventar”, o Município de Almeida associa-se à iniciativa com um programa que convida a conhecer, revisitar e refletir sobre o património do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante os fins de semana de 19 e 20 e de 26 e 27 de setembro, a entrada ser&amp;aacute; gratuita no Museu Hist&amp;oacute;rico-Militar de Almeida e no Vilar Formoso &amp;ndash; Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes.&lt;/p&gt; &lt;p&gt;No Museu Hist&amp;oacute;rico-Militar de Almeida, ser&amp;aacute; apresentada a atividade &amp;ldquo;Reviver, Resistir, Reinventar: Um Museu que Permanece&amp;rdquo;, com uma exposi&amp;ccedil;&amp;atilde;o de fotografias antigas das Casamatas, acompanhada por uma proposta participativa que convida os visitantes a partilhar mem&amp;oacute;rias, ideias e sugest&amp;otilde;es para o futuro do Museu.&lt;/p&gt; &lt;p&gt;No Vilar Formoso &amp;ndash; Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes, os visitantes poder&amp;atilde;o participar nas iniciativas &amp;ldquo;Passaporte Infantil &amp;ndash; Uma Viagem at&amp;eacute; &amp;agrave; Liberdade&amp;rdquo;, destinada ao p&amp;uacute;blico infantil, e &amp;ldquo;N&amp;uacute;cleo a N&amp;uacute;cleo &amp;ndash; Descobrir o Vilar Formoso &amp;ndash; Fronteira da Paz&amp;rdquo;, dirigida ao p&amp;uacute;blico adulto.&lt;/p&gt; &lt;p&gt;As Jornadas Europeias do Patrim&amp;oacute;nio constituem, assim, uma oportunidade para redescobrir espa&amp;ccedil;os, hist&amp;oacute;rias e mem&amp;oacute;rias que fazem parte do patrim&amp;oacute;nio do concelho de Almeida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC3456-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Bolsas de Estudo para Estudantes do Ensino Superior - Um investimento na Educação e no Futuro dos Jovens</t>
+  </si>
+  <si>
+    <t>O Município mantém o compromisso de apoiar os jovens no prosseguimento da sua formação académica, através de uma política de atribuição de bolsas de estudo, assente em critérios que conjugam a situação socioeconómica dos candidatos e o respetivo aproveitamento escolar.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio mant&amp;eacute;m o compromisso de apoiar os jovens no prosseguimento da sua forma&amp;ccedil;&amp;atilde;o acad&amp;eacute;mica, atrav&amp;eacute;s de uma pol&amp;iacute;tica de atribui&amp;ccedil;&amp;atilde;o de bolsas de estudo, assente em crit&amp;eacute;rios que conjugam a situa&amp;ccedil;&amp;atilde;o socioecon&amp;oacute;mica dos candidatos e o respetivo aproveitamento escolar&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Decorreram hoje, dia 18 de setembro, as sess&amp;otilde;es destinadas &amp;agrave; formaliza&amp;ccedil;&amp;atilde;o dos procedimentos necess&amp;aacute;rios ao pagamento da&amp;nbsp;segunda tranche das 45 Bolsas de Estudo atribu&amp;iacute;das a Estudantes do Ensino Superior, no ano letivo 2025/2026.&lt;/p&gt; &lt;p&gt;Mais se informa que est&amp;aacute; a decorrer, at&amp;eacute; ao pr&amp;oacute;ximo dia 16 de novembro, o per&amp;iacute;odo de candidaturas &amp;agrave; atribui&amp;ccedil;&amp;atilde;o de Bolsas de Estudo para Estudantes do Ensino Superior, referentes ao ano letivo 2026-2027&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Para eventuais esclarecimentos sobre os requisitos, condi&amp;ccedil;&amp;otilde;es e procedimentos de candidatura, consulte:&lt;/p&gt; &lt;p&gt;Regulamento : &lt;a href="https://l.facebook.com/l.php?u=https%3A%2F%2Frb.gy%2Fn46k3r%3Ffbclid%3DIwcGRvZgFleHRuA2FlbQIxMABicmlkETF6WmlyVWxaS2tKY0d4bU45c3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHkKy4urNSwu8CcySbgCdFr63Qjws6PwEJ9-DsxMyrMV9RZ1alDuNCXDhFNWm_aem_nieiBLhFlo5EhdUp1x9L4A&amp;amp;h=AUC0nycTc9KJ5hfKlpvG5Wq4lizvhhlbAdOl4jfoNaJNYW3PivzYrbKJFW4HLYyj_3usLTpYUILRPDllV4UWhZCa_azNcas0SfvH-3VXnQd9C-N3TqrBRx6kxcDmdnPnABSyA7Q1UL70HjTD&amp;amp;__tn__=-UK-R&amp;amp;c%5b0%5d=AUDsC-9U3EHBXNp4Les4r4_DHrxPOIY9ewLae8t-abk9lL73gICvPmDDG_pnZTiTQ11DC8vEG9Fce1wkEG5Ya20lmp90pm7jWA_F0b_Ln3LpQYwQo76iFTEkSquGQlVtc2QKFi0t-TGv6tW-gnzydfreVoJucOvVcnjFQG8b6HS7zNzLmD8zFOktCcWRc-k3CrHsDqFeJE7rBr1SKILFL8X2gQ" target="_blank" rel="noopener" target="_blank"&gt;&lt;strong&gt;https://rb.gy/n46k3r&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Edital: &lt;a href="https://l.facebook.com/l.php?u=https%3A%2F%2Frb.gy%2Fgjxt7e%3Ffbclid%3DIwcGRvZgFleHRuA2FlbQIxMABicmlkETF6WmlyVWxaS2tKY0d4bU45c3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHi1Pg36BvFMkyPWMKFfCdEr89UgdM5dxxNA3yU8qGcosWhaRMzkDoapQyoVn_aem_ONStRZNqUmNSYWq0JRw5eQ&amp;amp;h=AUA3bR_nmry3_lEF1azt3gYMcRT2H1d56DcR_DbHiSjHlIEgJd3aI2IOnXv6l8shO-P6TREdFDZFjP4OXFdlH3WKvqEmJaQ9jGYsRS0_be-88J45JEcZtWLK0s8iWFcvOrgbKTpRMnpfFA95&amp;amp;__tn__=-UK-R&amp;amp;c%5b0%5d=AUDsC-9U3EHBXNp4Les4r4_DHrxPOIY9ewLae8t-abk9lL73gICvPmDDG_pnZTiTQ11DC8vEG9Fce1wkEG5Ya20lmp90pm7jWA_F0b_Ln3LpQYwQo76iFTEkSquGQlVtc2QKFi0t-TGv6tW-gnzydfreVoJucOvVcnjFQG8b6HS7zNzLmD8zFOktCcWRc-k3CrHsDqFeJE7rBr1SKILFL8X2gQ" target="_blank" rel="noopener" target="_blank"&gt;&lt;strong&gt;https://rb.gy/gjxt7e&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio deseja a todos os estudantes&amp;nbsp;muito sucesso no seu percurso acad&amp;eacute;mico e profissional.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1789569722210-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Criando Laços - Um momento de criatividade e partilha</t>
+  </si>
+  <si>
+    <t>Ontem, a Biblioteca Municipal de Almeida, Maria Natércia Ruivo, promoveu mais uma atividade no âmbito da iniciativa “Criando Laços”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Ontem, a Biblioteca Municipal de Almeida, Maria Nat&amp;eacute;rcia Ruivo, promoveu mais uma atividade no &amp;acirc;mbito da iniciativa &amp;ldquo;Criando La&amp;ccedil;os&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Nesta sess&amp;atilde;o, os participantes foram convidados a dar largas &amp;agrave; imagina&amp;ccedil;&amp;atilde;o e a criar um adorno decorativo com materiais reciclados, num ambiente de conv&amp;iacute;vio, criatividade e partilha.&lt;/p&gt; &lt;p&gt;Mais do que uma atividade manual, estes encontros s&amp;atilde;o momentos de encontro e proximidade, onde se cruzam saberes e experi&amp;ecirc;ncias.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC3300-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida e Associação Just a Change concluem projeto de reabilitação habitacional: um testemunho de solidariedade e cidadania</t>
+  </si>
+  <si>
+    <t>O Município de Almeida expressa o seu profundo agradecimento a todos os jovens voluntários, aos técnicos e aos parceiros que, ao longo de duas semanas, uniram esforços para realizar intervenções de reabilitação em cinco habitações, no âmbito do projeto Camp-In- Almeida 2026, contribuindo para melhorar as condições de habitabilidade, conforto e segurança das famílias beneficiárias.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Para assinalar o encerramento deste projeto, foi organizado, com o contributo de todos, um jantar partilhado, na Casa da Juventude, em Almeida. Este momento reuniu volunt&amp;aacute;rios, fam&amp;iacute;lias benefici&amp;aacute;rias e parceiros num encontro que simbolizou o esp&amp;iacute;rito de solidariedade, coopera&amp;ccedil;&amp;atilde;o e compromisso que marcou o programa Camp &amp;ndash; IN Almeida 2026.&lt;/p&gt; &lt;p&gt;Fica o registo dos espa&amp;ccedil;os reabilitados, o exemplo de cidadania e solidariedade dado pelos jovens volunt&amp;aacute;rios, o empenho e a dedica&amp;ccedil;&amp;atilde;o dos t&amp;eacute;cnicos e parceiros numa miss&amp;atilde;o comum e, acima de tudo, os la&amp;ccedil;os de proximidade, a alegria e os afetos partilhados com as fam&amp;iacute;lias benefici&amp;aacute;rias.&lt;/p&gt; &lt;p&gt;Obrigado a todos os que tornaram poss&amp;iacute;vel esta iniciativa!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/9-Setembro-Espada-Rapier-Espanhola-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Objeto do mês | setembro</t>
+  </si>
+  <si>
+    <t>Objeto: Espada Rapier Espanhola.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Texto: Com 1,24 metros de comprimento e uma l&amp;acirc;mina fin&amp;iacute;ssima, a Rapier era a espada de elei&amp;ccedil;&amp;atilde;o para a estocada. Descobre as inscri&amp;ccedil;&amp;otilde;es de Toledo gravadas no a&amp;ccedil;o desta pe&amp;ccedil;a magn&amp;iacute;fica do s&amp;eacute;culo XVII.&lt;/p&gt; &lt;p&gt;Local: Sala da Restaura&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O ciclo de publica&amp;ccedil;&amp;otilde;es &amp;ldquo;Objeto do m&amp;ecirc;s&amp;rdquo;, desvenda um pouco da nossa cole&amp;ccedil;&amp;atilde;o permanente em exibi&amp;ccedil;&amp;atilde;o no Museu Hist&amp;oacute;rico-Militar de Almeida e mostra a evolu&amp;ccedil;&amp;atilde;o tecnol&amp;oacute;gica dos equipamentos b&amp;eacute;licos, desde a madeira e o couro dos Lusitanos at&amp;eacute; ao bronze e a&amp;ccedil;o da artilharia pesada. Cada objeto conta uma hist&amp;oacute;ria de sobreviv&amp;ecirc;ncia e estrat&amp;eacute;gia que moldou a fronteira de Almeida e de Portugal.&lt;/p&gt; &lt;p&gt;Vem descobrir estas estas pe&amp;ccedil;as, o nosso patrim&amp;oacute;nio e a nossa Hist&amp;oacute;ria no MHMA!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CARTAZ-BOLSAS-DE-ESTUDO-20262027-212x300.png</t>
+  </si>
+  <si>
+    <t>Bolsas de Estudo a Estudantes do Ensino Superior – Ano Letivo 2026/2027</t>
+  </si>
+  <si>
+    <t>O Município de Almeida informa que as candidaturas à atribuição de Bolsas de Estudo para o ano letivo 2026/2027 decorrem entre 15 de setembro a 16 novembro de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; As candidaturas devem ser apresentadas no Balc&amp;atilde;o &amp;Uacute;nico em Almeida ou no Espa&amp;ccedil;o Cidad&amp;atilde;o, em Vilar Formoso.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es consulte o Regulamento : https://rb.gy/n46k3r&lt;/p&gt; &lt;p&gt;Edital: https://rb.gy/gjxt7e&lt;/p&gt; &lt;p&gt;Esta medida visa apoiar estudantes do concelho na prossecu&amp;ccedil;&amp;atilde;o dos seus estudos, promovendo a igualdade de oportunidades no acesso ao Ensino Superior.&lt;/p&gt; &lt;p&gt;Apoiar a Educa&amp;ccedil;&amp;atilde;o &amp;eacute; construir um futuro com mais oportunidades para todos.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC3253-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida promove visita guiada turística aos docentes do Agrupamento de Escolas de Almeida</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, promoveu, no passado dia 10 de setembro, uma visita guiada destinada a cerca de 50 docentes do Agrupamento de Escolas de Almeida, proporcionando-lhes uma oportunidade de conhecer melhor o património histórico, cultural e turístico do nosso concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa teve como principal objetivo dar a conhecer os espa&amp;ccedil;os e pontos de interesse do Centro Hist&amp;oacute;rico de Almeida, com especial enfoque nos professores que ir&amp;atilde;o lecionar pela primeira vez no territ&amp;oacute;rio, contribuindo para uma maior integra&amp;ccedil;&amp;atilde;o e familiariza&amp;ccedil;&amp;atilde;o com a identidade e a hist&amp;oacute;ria local.&lt;/p&gt; &lt;p&gt;O grupo foi recebido no Posto de Turismo Municipal pela Vereadora Prof&amp;ordf;. Isabel Pereira, que marcou o in&amp;iacute;cio deste percurso pelo patrim&amp;oacute;nio de Almeida.&lt;/p&gt; &lt;p&gt;No final da visita, os docentes participaram numa degusta&amp;ccedil;&amp;atilde;o no Museu Hist&amp;oacute;rico-Militar, num momento de conv&amp;iacute;vio e partilha que contou tamb&amp;eacute;m com a presen&amp;ccedil;a do restante Executivo Municipal, nomeadamente do Presidente da C&amp;acirc;mara Municipal, Eng.&amp;ordm; Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado, e do Vice-Presidente, Dr. Alcino Morgado.&lt;/p&gt; &lt;p&gt;Para os docentes, esta visita constituiu uma oportunidade privilegiada de integra&amp;ccedil;&amp;atilde;o e de aproxima&amp;ccedil;&amp;atilde;o ao territ&amp;oacute;rio, permitindo conhecer n&amp;atilde;o s&amp;oacute; os seus principais recursos tur&amp;iacute;sticos, mas tamb&amp;eacute;m a riqueza hist&amp;oacute;rica e cultural que caracteriza Almeida.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-09-11-at-16.41.32-300x135.jpg</t>
+  </si>
+  <si>
+    <t>Componente de Apoio à Família - CAF</t>
+  </si>
+  <si>
+    <t>As férias de verão chegaram ao fim… é tempo de regressar à escola!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;As f&amp;eacute;rias de ver&amp;atilde;o chegaram ao fim&amp;hellip; &amp;eacute; tempo de regressar &amp;agrave; escola!&lt;/p&gt; &lt;p&gt;Para assinalar o final das f&amp;eacute;rias, hoje o dia foi passado no Parque Aqu&amp;aacute;tico de Amarante!&lt;/p&gt; &lt;p&gt;Fica um pequeno registo de alguns momentos e atividades vividas durante duas semanas, onde a divers&amp;atilde;o esteve sempre presente.&lt;/p&gt; &lt;p&gt;Desejamos a todas as crian&amp;ccedil;as, fam&amp;iacute;lias e restante comunidade educativa, um ano letivo muito feliz e muito sucesso!&lt;/p&gt; &lt;p&gt;Bom regresso &amp;agrave; Escola!&lt;/p&gt; &lt;p&gt;Mais fotografias aqui: https://rb.gy/8vns7q&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Transporte-Escolar--300x300.png</t>
+  </si>
+  <si>
+    <t>Plano de Transporte Escolar 2026/2027</t>
+  </si>
+  <si>
+    <t>Um apoio de proximidade às famílias, na promoção da igualdade e do acesso à Educação.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida informa que no ano letivo 2026 /2027 todos os alunos do Agrupamento de Escolas de Almeida v&amp;atilde;o continuar a usufruir de transportes escolares gratuitos.&lt;/p&gt; &lt;p&gt;Consulte itiner&amp;aacute;rios dos circuitos de transporte escolar aqui -&amp;gt;&lt;a href="https://rb.gy/sp7bhu" target="_blank"&gt; https://rb.gy/sp7bhu&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CADERNOS-DE-APOIO-300x300.png</t>
+  </si>
+  <si>
+    <t>Cadernos de Apoio Pedagógico</t>
+  </si>
+  <si>
+    <t>O Município de Almeida volta a apoiar as famílias na aquisição de cadernos de atividades, no seguimento da deliberação da reunião de Câmara de 09 de setembro de 2026, aprovada por unanimidade.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Esta medida &amp;eacute; para todos os alunos que frequentam o Agrupamento de Escolas de Almeida no ano letivo 2026/2027, refor&amp;ccedil;ando o compromisso do Munic&amp;iacute;pio de Almeida com a educa&amp;ccedil;&amp;atilde;o, o sucesso escolar e o apoio &amp;agrave;s fam&amp;iacute;lias do concelho.&lt;/p&gt; &lt;p&gt;&amp;#9989; Para beneficiar deste apoio, os Encarregados de Educa&amp;ccedil;&amp;atilde;o dever&amp;atilde;o entregar, nos Servi&amp;ccedil;os Administrativos das Escolas de Almeida ou de Vilar Formoso o seguinte formul&amp;aacute;rio &amp;ndash; descarregar aqui: &lt;a href="https://shre.ink/Ggp5" target="_blank"&gt;https://shre.ink/Ggp5&lt;/a&gt;, juntamente com a fatura/recibo referente exclusivamente &amp;agrave; aquisi&amp;ccedil;&amp;atilde;o dos cadernos de atividades, e comprovativo de IBAN.&lt;/p&gt; &lt;p&gt;&amp;#128222; Mais informa&amp;ccedil;&amp;otilde;es: junto dos Servi&amp;ccedil;os Municipais de Educa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio, ou dos Servi&amp;ccedil;os Administrativos do Agrupamento de Escolas de Almeida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/2-240x300.png</t>
+  </si>
+  <si>
+    <t>Colaboração Agência de Gestão da Tesouraria e da Dívida Pública – IGCP, E.P.E., e a Direção-Geral das Autarquias Locais - DGAL</t>
+  </si>
+  <si>
+    <t>𝗖𝗼𝗻𝘁𝗲𝘂́𝗱𝗼𝘀 𝗱𝗮 𝗿𝗲𝘀𝗽𝗼𝗻𝘀𝗮𝗯𝗶𝗹𝗶𝗱𝗮𝗱𝗲 𝗱𝗮 𝗲𝗻𝘁𝗶𝗱𝗮𝗱𝗲 𝗿𝗲𝘀𝗽𝗲𝘁𝗶𝘃𝗮.</t>
+  </si>
+  <si>
+    <t>2026-09-06</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC2926-300x200.jpg</t>
+  </si>
+  <si>
+    <t>V OriBTT ADM | Campeonato Nacional de Estafetas</t>
+  </si>
+  <si>
+    <t>A Miuzela do Côa recebeu hoje o Campeonato Nacional de Estafetas, integrado no V OriBTT ADM, reunindo atletas de vários pontos do país numa jornada marcada pelo espírito de equipa, estratégia e orientação em BTT.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A &lt;strong&gt;Miuzela do C&amp;ocirc;a&lt;/strong&gt; recebeu hoje o &lt;strong&gt;Campeonato Nacional de Estafetas&lt;/strong&gt;, integrado no V OriBTT ADM, reunindo atletas de v&amp;aacute;rios pontos do pa&amp;iacute;s numa jornada marcada pelo esp&amp;iacute;rito de equipa, estrat&amp;eacute;gia e orienta&amp;ccedil;&amp;atilde;o em BTT.&lt;/p&gt; &lt;p&gt;Partilhamos alguns registos fotogr&amp;aacute;ficos deste segundo dia de prova, que proporcionou momentos de grande competitividade e destacou as paisagens e os trilhos do concelho de Almeida.&lt;/p&gt; &lt;p&gt;&amp;#128248; Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/GeWC" target="_blank"&gt;https://shre.ink/GeWC&lt;/a&gt;&lt;br&gt;&amp;#8505;&amp;#65039; Mais informa&amp;ccedil;&amp;otilde;es: &lt;a href="https://admondego.pt/v-oribtt-adm/" target="_blank"&gt;https://admondego.pt/v-oribtt-adm/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC2851-300x200.jpg</t>
+  </si>
+  <si>
+    <t>V OriBTT ADM</t>
+  </si>
+  <si>
+    <t>A localidade de Nave de Haver recebeu hoje o primeiro dia do V OriBTT ADM – Campeonato Nacional de Distância Média e Estafetas, reunindo atletas de vários pontos do país numa desafiante prova de orientação em BTT.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Partilhamos alguns registos fotogr&amp;aacute;ficos deste primeiro dia de prova.&lt;/p&gt; &lt;p&gt;&amp;#128248; Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/GeWC" target="_blank"&gt;https://shre.ink/GeWC&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&amp;#8505;&amp;#65039; Mais informa&amp;ccedil;&amp;otilde;es: &lt;a href="https://admondego.pt/v-oribtt-adm/" target="_blank"&gt;https://admondego.pt/v-oribtt-adm/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/13-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Almeida voltou a viajar no tempo entre os dias 28 e 30 de agosto de 2026, acolhendo a 22a edição da Recriação Histórica do Cerco de Almeida na sua Praça-forte, evocando os acontecimentos de 1810, durante a Terceira Invasão Francesa</t>
+  </si>
+  <si>
+    <t>Ao longo de três dias, a História e o Património cruzaram-se numa programação para diferentes públicos, envolvendo centenas de participantes e milhares de visitantes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A recria&amp;ccedil;&amp;atilde;o contou com a participa&amp;ccedil;&amp;atilde;o de cerca de 460 recriadores portugueses e estrangeiros, oriundos de Espanha, Fran&amp;ccedil;a, Alemanha, Inglaterra e Portugal, que deram vida e contextualizaram os atributos da singular fortaleza.&lt;/p&gt; &lt;p&gt;Rondas de sentinelas, acampamentos militares, demonstra&amp;ccedil;&amp;otilde;es t&amp;aacute;ticas e encena&amp;ccedil;&amp;otilde;es e recria&amp;ccedil;&amp;otilde;es de combate contribu&amp;iacute;ram para recriar o ambiente vivido na Fortaleza h&amp;aacute; mais de dois s&amp;eacute;culos.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o teve in&amp;iacute;cio na sexta-feira com o j&amp;aacute; tradicional Baile Oitocentista &amp;ldquo;Do Sal&amp;atilde;o at&amp;eacute; &amp;agrave; Pra&amp;ccedil;a&amp;rdquo;, que proporcionou uma viagem aos ambientes sociais do s&amp;eacute;culo XIX, reunindo participantes e p&amp;uacute;blico num momento marcado pela dan&amp;ccedil;a e pela recria&amp;ccedil;&amp;atilde;o dos costumes da &amp;eacute;poca, ao som de m&amp;uacute;sica portuguesa de oitocentos e de can&amp;ccedil;&amp;otilde;es e modinhas nacionais e estrangeiros. O baile &amp;eacute; j&amp;aacute; uma refer&amp;ecirc;ncia dentro da programa&amp;ccedil;&amp;atilde;o do Cerco e acolhe cada vez mais bailarinos da comunidade, para al&amp;eacute;m do GRHMA, entre adultos e crian&amp;ccedil;as.&lt;/p&gt; &lt;p&gt;No s&amp;aacute;bado &amp;agrave; noite, o destaque foi o desfile das tropas hist&amp;oacute;ricas e a grande recria&amp;ccedil;&amp;atilde;o noturna da batalha, no Fosso do Revelim do Paiol. Centenas de recriadores deram vida ao Cerco de 1810, envolvendo o p&amp;uacute;blico numa encena&amp;ccedil;&amp;atilde;o / recria&amp;ccedil;&amp;atilde;o marcada pela emo&amp;ccedil;&amp;atilde;o e pela p&amp;oacute;lvora. No domingo pela manh&amp;atilde;, o Fosso do Baluarte de S&amp;atilde;o Pedro / Revelim da Brecha acolheu a recria&amp;ccedil;&amp;atilde;o diurna, com demonstra&amp;ccedil;&amp;otilde;es de t&amp;aacute;ticas de combate e de ass&amp;eacute;dio, refor&amp;ccedil;ando o rigor hist&amp;oacute;rico das encena&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;O domingo ficou tamb&amp;eacute;m marcado pela homenagem aos tombados em combate, com toque de clarins e a presen&amp;ccedil;a do Ex&amp;eacute;rcito Portugu&amp;ecirc;s, junto ao Memorial do Castelo. A cerim&amp;oacute;nia prosseguiu com uma marcha at&amp;eacute; ao Memorial da Pra&amp;ccedil;a Alta, no Baluarte de Santa B&amp;aacute;rbara, perpetuando a mem&amp;oacute;ria daqueles que perderam a vida durante os acontecimentos de 1810.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o dirigiu-se igualmente &amp;agrave;s fam&amp;iacute;lias, com especial destaque para o Espa&amp;ccedil;o Fam&amp;iacute;lia, instalado no Terreiro Velho, que registou uma forte participa&amp;ccedil;&amp;atilde;o do p&amp;uacute;blico. Ao longo dos tr&amp;ecirc;s dias, foram dinamizadas oficinas de feltragem de l&amp;atilde;, tecelagem e express&amp;atilde;o pl&amp;aacute;stica, sess&amp;otilde;es de contadores de hist&amp;oacute;rias e espet&amp;aacute;culos infantis, como &amp;ldquo;Bzzzoira Moira&amp;rdquo;, pelo Teatro e Marionetas de Mandr&amp;aacute;gora.&lt;/p&gt; &lt;p&gt;A componente cultural e patrimonial assumiu igualmente um papel de destaque, com forte aflu&amp;ecirc;ncia ao Museu Hist&amp;oacute;rico-Militar de Almeida, &amp;agrave; Biblioteca Municipal Maria Nat&amp;eacute;rcia Ruivo e ao Centro de Interpreta&amp;ccedil;&amp;atilde;o das Fortalezas Abaluartadas da Raia (CIFAR).&lt;/p&gt; &lt;p&gt;No Museu Hist&amp;oacute;rico-Militar estiveram em destaque a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Evolu&amp;ccedil;&amp;atilde;o da P&amp;oacute;lvora &amp;ndash; Do Pote de Fogo &amp;agrave; Pistola Flobert&amp;rdquo;, do Professor Fernando Brecha, bem como as oficinas e demonstra&amp;ccedil;&amp;otilde;es de esgrima hist&amp;oacute;rica. O Solar S&amp;atilde;o Jo&amp;atilde;o acolheu as &amp;ldquo;Conversas no Solar: Almeida em Jogo &amp;ndash; Da Hist&amp;oacute;ria ao Campo Virtual&amp;rdquo;, enquanto a Biblioteca recebeu as exposi&amp;ccedil;&amp;otilde;es &amp;ldquo;Almeida em Jogo &amp;ndash; Jogos de Tabuleiro para Toda a Fam&amp;iacute;lia&amp;rdquo; e &amp;ldquo;Jogos da Guerra Peninsular&amp;rdquo;, do Professor S&amp;eacute;rgio Veludo.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o cultural integrou ainda a visita t&amp;eacute;cnica orientada &amp;ldquo;Da efem&amp;eacute;ride do Imperador &amp;agrave; tomada da Fortaleza: uma visita pela Pra&amp;ccedil;a-Forte de Almeida&amp;rdquo;, proporcionando uma abordagem aprofundada &amp;agrave; hist&amp;oacute;ria e ao patrim&amp;oacute;nio militar da vila.&lt;/p&gt; &lt;p&gt;Tamb&amp;eacute;m as publica&amp;ccedil;&amp;otilde;es do Munic&amp;iacute;pio registaram uma procura significativa ao longo do evento, impulsionada pela campanha de 50% de desconto, contribuindo para a divulga&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio hist&amp;oacute;rico e bibliogr&amp;aacute;fico de Almeida.&lt;/p&gt; &lt;p&gt;O Mercado Oitocentista revelou-se, uma vez mais, um assinal&amp;aacute;vel sucesso, com o centro hist&amp;oacute;rico a registar uma forte ades&amp;atilde;o de visitantes ao longo dos tr&amp;ecirc;s dias. O p&amp;uacute;blico aderiu em massa &amp;agrave;s diversas atividades programadas: artes&amp;atilde;os e mercadores deram vida &amp;agrave;s tradi&amp;ccedil;&amp;otilde;es do s&amp;eacute;culo XIX, enquanto os jogos tradicionais e as atua&amp;ccedil;&amp;otilde;es de m&amp;uacute;sica e teatro mantiveram as ruas permanentemente animadas.&lt;/p&gt; &lt;p&gt;No plano gastron&amp;oacute;mico, a ades&amp;atilde;o foi igualmente expressiva. As tabernas estiveram repletas de conv&amp;iacute;vio onde se serviram os melhores petiscos. A Tenda da Biscoitaria foi um ponto de paragem obrigat&amp;oacute;rio, com demonstra&amp;ccedil;&amp;otilde;es ao vivo de do&amp;ccedil;aria ancestral. J&amp;aacute; a Rota Gastron&amp;oacute;mica mobilizou os restaurantes e pastelarias do concelho, que aderiram com menus tem&amp;aacute;ticos dedicados &amp;agrave; &amp;eacute;poca.&lt;/p&gt; &lt;p&gt;A imers&amp;atilde;o no s&amp;eacute;culo XIX foi refor&amp;ccedil;ada pela dinamiza&amp;ccedil;&amp;atilde;o dos espa&amp;ccedil;os tem&amp;aacute;ticos. Muitos visitantes aproveitaram a &amp;ldquo;Casa do Traje&amp;rdquo; para se vestirem a rigor, enquanto a &amp;ldquo;Casa da Moeda&amp;rdquo; permitiu a troca de moedas. O entusiasmo viveu-se tamb&amp;eacute;m com a habilita&amp;ccedil;&amp;atilde;o a pr&amp;eacute;mios atrav&amp;eacute;s do &amp;ldquo;Cautela&amp;rdquo;, bem como com as passagens pela &amp;ldquo;Loja Oficial&amp;rdquo; e pela concorrida &amp;ldquo;Casa do Copo&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Fica um agradecimento p&amp;uacute;blico a todos os participantes e entidades envolvidas que, com o seu trabalho e dedica&amp;ccedil;&amp;atilde;o, tornaram poss&amp;iacute;vel este sucesso de mais uma edi&amp;ccedil;&amp;atilde;o do Cerco de Almeida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Pub_ORIENTACAO-300x300.jpg</t>
+  </si>
+  <si>
+    <t>V OriBTT ADM chega este fim de semana ao concelho de Almeida!</t>
+  </si>
+  <si>
+    <t>Nos dias 5 e 6 de setembro, Nave de Haver e Miuzela do Côa serão palco de uma emocionante competição de orientação em BTT, reunindo atletas de todo o país num desafio que combina estratégia, navegação e aventura.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Locais:&lt;/strong&gt; Nave de Haver e Miuzela do C&amp;ocirc;a&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Datas:&lt;/strong&gt; 5 e 6 de setembro 2026&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Mais informa&amp;ccedil;&amp;otilde;es:&lt;/strong&gt; &lt;a href="https://admondego.pt/v-oribtt-adm/" target="_blank"&gt;https://admondego.pt/v-oribtt-adm/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC2368-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Feira Nova - Dia do Agricultor - 1 setembro 2026</t>
+  </si>
+  <si>
+    <t>Decorreu esta terça-feira – 01 de setembro de 2026, mais uma celebração do Dia do Agricultor, na Acrialmeida – Associação Criadores Ruminantes do Concelho de Almeida, uma iniciativa promovida em colaboração com o Município de Almeida, cuja edição reuniu cerca de 300 pessoas, entre produtores associados, familiares, profissionais do setor agrícola, convidados e outras associações.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu esta ter&amp;ccedil;a-feira &amp;ndash; 01 de setembro de 2026, mais uma celebra&amp;ccedil;&amp;atilde;o do Dia do Agricultor, na Acrialmeida &amp;ndash; Associa&amp;ccedil;&amp;atilde;o Criadores Ruminantes do Concelho de Almeida, uma iniciativa promovida em colabora&amp;ccedil;&amp;atilde;o com o Munic&amp;iacute;pio de Almeida, cuja edi&amp;ccedil;&amp;atilde;o reuniu cerca de 300 pessoas, entre produtores associados, familiares, profissionais do setor agr&amp;iacute;cola, convidados e outras associa&amp;ccedil;&amp;otilde;es. Estiveram presentes 5 empresas de equipamentos agr&amp;iacute;colas, com exposi&amp;ccedil;&amp;atilde;o de 11 equipamentos &amp;ndash; tratores e alfaias, e 26 expositores de gado, num total de 75 animais (ovinos, caprinos, bovinos e equ&amp;iacute;deos).&lt;br&gt;Como habitualmente, os expositores presentes receberam uma medalha de participa&amp;ccedil;&amp;atilde;o, entregues pelo Presidente da C&amp;acirc;mara Municipal de Almeida Eng. Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado, pelo Presidente da Dire&amp;ccedil;&amp;atilde;o da Acrialmeida Dr. Jos&amp;eacute; Augusto Est&amp;ecirc;v&amp;atilde;o e restantes elementos do Executivo municipal e Dire&amp;ccedil;&amp;atilde;o desta associa&amp;ccedil;&amp;atilde;o.&lt;br&gt;O Presidente da Dire&amp;ccedil;&amp;atilde;o da Acrialmeida, Dr. Jos&amp;eacute; Augusto Est&amp;ecirc;v&amp;atilde;o saudou a presen&amp;ccedil;a de todos, e a colabora&amp;ccedil;&amp;atilde;o do munic&amp;iacute;pio, dos funcion&amp;aacute;rios e colaboradores que tornaram poss&amp;iacute;vel a realiza&amp;ccedil;&amp;atilde;o de mais uma edi&amp;ccedil;&amp;atilde;o desta iniciativa. O Presidente da C&amp;acirc;mara Municipal de Almeida Eng. Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado dirigiu-se igualmente aos presentes, agradecendo a sua presen&amp;ccedil;a, dando conhecimento da abertura de procedimento do projeto &amp;ldquo;Remodela&amp;ccedil;&amp;atilde;o do Edif&amp;iacute;cio de Vale Me&amp;atilde;o- 1&amp;ordf; fase&amp;rdquo;, cujo envolve um montante total de 2.644.108,37 &amp;euro;. Este projeto comtempla uma interven&amp;ccedil;&amp;atilde;o abrangente do antigo edif&amp;iacute;cio com altera&amp;ccedil;&amp;atilde;o total da fachada, cobertura e arranjos interiores, sendo que nesta 1&amp;ordf; fase ficar&amp;aacute; em funcionamento o novo leil&amp;atilde;o de gado bovino e de pequenos ruminantes, e a possibilidade de materializa&amp;ccedil;&amp;atilde;o de uma Melaria. Numa segunda fase ser&amp;atilde;o feitos o Armaz&amp;eacute;m Municipal de longa dura&amp;ccedil;&amp;atilde;o e o Arquivo Municipal. Abordou ainda o forte impacto negativo que alguns produtores agr&amp;iacute;colas sofreram nas suas explora&amp;ccedil;&amp;otilde;es, resultantes do incendio florestal nos dias 27, 28 e 29 de julho, e que o Munic&amp;iacute;pio de Almeida aguarda resposta aos of&amp;iacute;cios dirigidos ao Ministro da Agricultura e Mar, ao Secret&amp;aacute;rio de Estado da Agricultura e CCDRC, relativamente a poss&amp;iacute;veis medidas de apoio &amp;agrave;s explora&amp;ccedil;&amp;otilde;es afetadas, cujas v&amp;atilde;o sentir grandes dificuldades para alimenta&amp;ccedil;&amp;atilde;o dos efetivos pecu&amp;aacute;rios, a curto e m&amp;eacute;dio prazo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-09-02-at-16.21.51-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida recebe delegação norte-americana de Franklin (Tennessee)</t>
+  </si>
+  <si>
+    <t>𝗠𝘂𝗻𝗶𝗰𝗶́𝗽𝗶𝗼 𝗱𝗲 𝗔𝗹𝗺𝗲𝗶𝗱𝗮 𝗿𝗲𝗰𝗲𝗯𝗲 𝗱𝗲𝗹𝗲𝗴𝗮𝗰̧𝗮̃𝗼 𝗻𝗼𝗿𝘁𝗲-𝗮𝗺𝗲𝗿𝗶𝗰𝗮𝗻𝗮 𝗱𝗲 𝗙𝗿𝗮𝗻𝗸𝗹𝗶𝗻 (𝗧𝗲𝗻𝗻𝗲𝘀𝘀𝗲𝗲) O Município de Almeida recebeu, no dia de ontem, 1 de setembro, a visita de uma delegação oficial da cidade de Franklin, localizada no estado do Tennessee, Estados Unidos da América.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;#120288;&amp;#120322;&amp;#120315;&amp;#120310;&amp;#120304;&amp;#120310;&amp;#769;&amp;#120317;&amp;#120310;&amp;#120316; &amp;#120305;&amp;#120306; &amp;#120276;&amp;#120313;&amp;#120314;&amp;#120306;&amp;#120310;&amp;#120305;&amp;#120302; &amp;#120319;&amp;#120306;&amp;#120304;&amp;#120306;&amp;#120303;&amp;#120306; &amp;#120305;&amp;#120306;&amp;#120313;&amp;#120306;&amp;#120308;&amp;#120302;&amp;#120304;&amp;#807;&amp;#120302;&amp;#771;&amp;#120316; &amp;#120315;&amp;#120316;&amp;#120319;&amp;#120321;&amp;#120306;-&amp;#120302;&amp;#120314;&amp;#120306;&amp;#120319;&amp;#120310;&amp;#120304;&amp;#120302;&amp;#120315;&amp;#120302; &amp;#120305;&amp;#120306; &amp;#120281;&amp;#120319;&amp;#120302;&amp;#120315;&amp;#120312;&amp;#120313;&amp;#120310;&amp;#120315; (&amp;#120295;&amp;#120306;&amp;#120315;&amp;#120315;&amp;#120306;&amp;#120320;&amp;#120320;&amp;#120306;&amp;#120306;)&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida recebeu, no dia de ontem, 1 de setembro, a visita de uma delega&amp;ccedil;&amp;atilde;o oficial da cidade de Franklin, localizada no estado do Tennessee, Estados Unidos da Am&amp;eacute;rica. A comitiva, composta por 16 pessoas, deslocou-se ao concelho no &amp;acirc;mbito da gemina&amp;ccedil;&amp;atilde;o recentemente estabelecida com o Ayuntamiento de Ciudad Rodrigo, aproveitando a oportunidade para conhecer Almeida.&lt;/p&gt; &lt;p&gt;A rece&amp;ccedil;&amp;atilde;o oficial decorreu logo pela manh&amp;atilde;, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho, onde o grupo foi acolhido pelo Senhor Presidente da C&amp;acirc;mara Municipal e Senhores Vereadores.&lt;/p&gt; &lt;p&gt;Seguiu-se a passagem pelo Centro Hist&amp;oacute;rico de Almeida, onde os visitantes norte-americanos puderam percorrer as imponentes muralhas da pra&amp;ccedil;a-forte, demonstrando grande admira&amp;ccedil;&amp;atilde;o e entusiasmo.&lt;/p&gt; &lt;p&gt;No final do percurso, os visitantes manifestaram grande agrado pela experi&amp;ecirc;ncia, elogiando a calorosa hospitalidade.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/EXPOSICOES-TURISMOS-SETEMBRO-2026-1-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Nos Turismos Municipais Almeida, Castelo Mendo e Vilar Formoso | Mistérios da Arte Sacra</t>
+  </si>
+  <si>
+    <t>07 de setembro a 07 de outubro de 2026 O Município de Almeida, através da sua Divisão de Turismo, promove, de 7 de setembro a 7 de outubro de 2026, a iniciativa “Mistérios da Arte Sacra”, que terá lugar nos Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;07 de setembro a 07 de outubro de 2026&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s da sua Divis&amp;atilde;o de Turismo, promove, de 7 de setembro a 7 de outubro de 2026, a iniciativa &amp;ldquo;Mist&amp;eacute;rios da Arte Sacra&amp;rdquo;, que ter&amp;aacute; lugar nos Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o re&amp;uacute;ne exposi&amp;ccedil;&amp;otilde;es tem&amp;aacute;ticas de arte sacra e um conjunto de atividades especialmente dedicadas ao turismo familiar. Residentes e visitantes s&amp;atilde;o desafiados a explorar a arte, a f&amp;eacute; e a religi&amp;atilde;o atrav&amp;eacute;s de uma experi&amp;ecirc;ncia envolvente e participativa.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e, em fam&amp;iacute;lia, venha conhecer cada uma das exposi&amp;ccedil;&amp;otilde;es e participar nas atividades programadas!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-08-31-at-12.41.51-203x300.jpeg</t>
+  </si>
+  <si>
+    <t>Primeiro dia de setembro – acabam-se as férias e começa a escola!</t>
+  </si>
+  <si>
+    <t>Anda descontrair connosco! #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Anda descontrair connosco!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CAIS-Vilar-Formoso-37-agosto-1-300x225.jpg</t>
+  </si>
+  <si>
+    <t>Sucesso assinala o 9.o Aniversário do Vilar Formoso Fronteira da Paz-– Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
+  </si>
+  <si>
+    <t>As comemorações do 9.º aniversário do Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes, decorridas entre os dias 26 e 30 de agosto, culminaram num assinalável sucesso.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa registou uma elevada aflu&amp;ecirc;ncia de visitantes, destacando-se de forma especial a participa&amp;ccedil;&amp;atilde;o das Institui&amp;ccedil;&amp;otilde;es Particulares de Solidariedade Social (IPSS) do concelho de Almeida, cujos utentes e colaboradores visitaram o espa&amp;ccedil;o com elevado agrado e como&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Para al&amp;eacute;m das visitas acompanhadas e da disponibiliza&amp;ccedil;&amp;atilde;o do &amp;ldquo;Bilhete Residente&amp;rdquo;, o evento ficou marcado pelo lan&amp;ccedil;amento formal do Passaporte da &amp;ldquo;Rota da Toler&amp;acirc;ncia, Liberdade e Paz&amp;rdquo;.&lt;/p&gt; &lt;p&gt;O balan&amp;ccedil;o positivo destas comemora&amp;ccedil;&amp;otilde;es refor&amp;ccedil;a o papel do Memorial de Vilar Formoso n&amp;atilde;o apenas como um equipamento tur&amp;iacute;stico de relev&amp;acirc;ncia nacional e internacional, mas tamb&amp;eacute;m como um pilar ativo de coes&amp;atilde;o social, inclus&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o da comunidade local.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Jornal_de_Notcias2026-08-29_page15_page-0001-239x300.jpg</t>
+  </si>
+  <si>
+    <t>Um Dia no Município de Almeida – TSF</t>
+  </si>
+  <si>
+    <t>No seguimento da emissão em direto “Um Dia no Município de Almeida – TSF” na passada sexta-feira dia 28 de agosto, segue recorte de imprensa com notícia da edição do jornal JN de sábado, dia 29 de agosto 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Pode ainda ouvir a emiss&amp;atilde;o em podcast &amp;ldquo;Um Dia no Munic&amp;iacute;pio de Almeida &amp;ndash; TSF&amp;rdquo; aqui: &lt;a href="https://www.tsf.pt/programa/um-dia-no-municipio?ep=18120843" target="_blank"&gt;https://www.tsf.pt/programa/um-dia-no-municipio?ep=18120843&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-225x300.jpeg</t>
+  </si>
+  <si>
+    <t>Município de Almeida presente na FATACIL 2026</t>
+  </si>
+  <si>
+    <t>A convite do Presidente da C.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; M. de Lagoa, Lu&amp;iacute;s Encarna&amp;ccedil;&amp;atilde;o o Munic&amp;iacute;pio de Almeida esteve presente na FATACIL &amp;ndash; Lagoa, em &amp;acirc;mbito da Associa&amp;ccedil;&amp;atilde;o de Munic&amp;iacute;pios Portugueses do Cavalo, na qual se promoveram servi&amp;ccedil;os equestres e tur&amp;iacute;sticos do concelho de Almeida no Stand oficial da Associa&amp;ccedil;&amp;atilde;o, num evento que conta com uma aflu&amp;ecirc;ncia de 200 mil visitantes.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-30</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC2627-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 | Tarde - 30 agosto</t>
+  </si>
+  <si>
+    <t>Reportagem fotográfica – 3º dia (30/ago) – (Tarde) Mais fotografias em https://shre.ink/G7Ns Programa completo do evento em https://shre.ink/G7VY #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Reportagem fotogr&amp;aacute;fica &amp;ndash; 3&amp;ordm; dia (30/ago) &amp;ndash; (Tarde)&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;a href="https://l.facebook.com/l.php?u=https%3A%2F%2Fshre.ink%2FG7Ns%3Ffbclid%3DIwcGRvZgFleHRuA2FlbQIxMABicmlkETFyWVo5TXZGc0FkTUJSWkFEc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHpeRCR349XeTItQTE5tJOLhTNA0FRN_ri0rV40Gda0rRT_zxFO5HBHdtnAyw_aem_bJm_rCK7ViTu5LYWPO9TOg&amp;amp;h=AUC9PLA-460qqRNOYT1LZQN6YdCUwwyYVVFXc1Rjw04BOtzGTK4K89ZLrhM2-S7dZE-ElzbplOqBVolwmPMV-FS5NDEpN8hg1fwNzJylMm7BJ2P-aaYv_PlcvkttQIK3CLaufi3l82aTMlcY&amp;amp;__tn__=-UK-R&amp;amp;c%5B0%5D=AUAJDcg1qi2iSM_ZrbQ1jbO8LwrQ8FOxQ8jF1VSVexIUP3En9-qUzUiXqkBhvczV2qFibPU7wATeKUq5t0byI8DFMTkne_Nhp3FPdqSPPo9VWPhkV8a-s6G53_-tONyOuq49b2lzT2pcfrjfUAdbqx8g-NiAJ30pyO8icLKPq2qRcmlZ5PvKrTwq-oqoZgRa-QEyXDj1gm6SapjlCzz__s5ZCw" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7Ns&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Programa completo do evento em &lt;a href="https://shre.ink/G7VY?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETFyWVo5TXZGc0FkTUJSWkFEc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHq2_R_ZP9KdjM-Bka1UkVQ-IK9d61udzWaXKbkV6YoojX9tP2trGoqPE2Ax-_aem_ciikyWfDPkEaePxE4i2MMA" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7VY&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbq_7chWWhzjxrMGIAReQhdphnruywLyqn4mZC4osiwiR7NOLoitFuWINIPXCr2O4QNeY0ofY8KDCURCoPmNYHFbeqphLGyUyH0Bz3nQHWQ-A4i8dh3dHLFqrI76VzmMGvzFIHV3XTa-Bf7M7llrhRe_WKHAQkvK1CPuc8gIQfJI-DGqAu7DDgymihzv6EcwnQ&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC2181-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 | 30 agosto</t>
+  </si>
+  <si>
+    <t>Reportagem fotográfica – 3º dia (30/ago) – (Manhã) Mais fotografias em https://shre.ink/G7Ns Programa completo do evento em https://shre.ink/G7VY #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Reportagem fotogr&amp;aacute;fica &amp;ndash; 3&amp;ordm; dia (30/ago) &amp;ndash; (Manh&amp;atilde;)&lt;/p&gt; &lt;p&gt;Mais fotografias em https://shre.ink/G7Ns&lt;/p&gt; &lt;p&gt;Programa completo do evento em https://shre.ink/G7VY&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DESIGNS_DIARIOS_Prancheta-1-copia-2-213x300.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 | 30 de agosto</t>
+  </si>
+  <si>
+    <t>3º Dia – 22ª edição da Recriação Histórica do Cerco de Almeida!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;3&amp;ordm; Dia &amp;ndash; 22&amp;ordf; edi&amp;ccedil;&amp;atilde;o da Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica do Cerco de Almeida! &lt;/p&gt; &lt;p&gt;Conhe&amp;ccedil;a o programa de hoje e participe nesta viagem oitocentista!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;10h00&amp;nbsp;&lt;/strong&gt;&amp;ndash; Hastear das Bandeiras | C&amp;acirc;mara Municipal de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;10h30 &amp;agrave;s 11h00&amp;nbsp;&lt;/strong&gt;&amp;ndash; Homenagem aos tombados em combate com terno de clarins e a presen&amp;ccedil;a da DHCM e Ex&amp;eacute;rcito Portugu&amp;ecirc;s no Memorial do Castelo, seguido de marcha at&amp;eacute; ao Memorial da Pra&amp;ccedil;a Alta | Baluarte de Santa B&amp;aacute;rbara (Pra&amp;ccedil;a Alta)&lt;/p&gt; &lt;p&gt;&lt;strong&gt;10h30 &amp;agrave;s 13h00&lt;/strong&gt;&amp;nbsp;&lt;strong&gt;&amp;ndash;&amp;nbsp;&lt;/strong&gt;&amp;ldquo;M&amp;atilde;os que criam, talentos que brilham&amp;rdquo; &amp;ndash; Pintura ao vivo com a participa&amp;ccedil;&amp;atilde;o especial da ASTA (Associa&amp;ccedil;&amp;atilde;o S&amp;oacute;cioTerap&amp;ecirc;utica&amp;nbsp; &amp;nbsp;de Almeida) |&amp;nbsp;Jardim da Pra&amp;ccedil;a da Rep&amp;uacute;blica&lt;/p&gt; &lt;p&gt;&lt;strong&gt;10h30 &amp;ndash; 19h00 &amp;ndash;&lt;/strong&gt;&amp;nbsp;Comprar e festejar no Mercado, num ambiente &amp;uacute;nico e muito animado! |&amp;nbsp;Mercado Oitocentista&lt;/p&gt; &lt;p&gt;&lt;strong&gt;11h30&lt;/strong&gt;&amp;nbsp;&amp;ndash; T&amp;aacute;ticas de combate e de ass&amp;eacute;dio / Batalha diurna | Fosso do Baluarte de S. Pedro / Revelim da Brecha&lt;/p&gt; &lt;p&gt;&lt;strong&gt;12h30&lt;/strong&gt;&amp;nbsp;&amp;ndash; Arriar das Bandeiras seguido de Discursos protocolares e apresenta&amp;ccedil;&amp;atilde;o de armas (Ex&amp;eacute;rcito Portugu&amp;ecirc;s) | C&amp;acirc;mara Municipal de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;12h00 &amp;agrave;s 19h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; &amp;ldquo;Saborear &amp;agrave; mesa pratos e petiscos, uma verdadeira riqueza!&amp;rdquo; | Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;13h00&amp;nbsp;&lt;/strong&gt;&amp;ndash; Missa em homenagem ao sacrif&amp;iacute;cio de Almeida |Igreja Matriz de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;15h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Oficina de Esgrima Hist&amp;oacute;rica e Duelos | Museu Hist&amp;oacute;rico-Militar de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;15h00&lt;/strong&gt;-Anima&amp;ccedil;&amp;atilde;o de rua &amp;ldquo;O Amigo Traidor&amp;rdquo; | Pra&amp;ccedil;a da Liberdade&lt;/p&gt; &lt;p&gt;&lt;strong&gt;15h00 &amp;agrave;s 16h30 &amp;ndash;&lt;/strong&gt;Visita T&amp;eacute;cnica Orientada: Da efem&amp;eacute;ride do Imperador &amp;agrave; tomada da Fortaleza: uma visita pela Pra&amp;ccedil;a-forte de Almeida | C. I. F. A. R.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;15h30&lt;/strong&gt;&amp;nbsp;&amp;ndash; Pe&amp;ccedil;a Teatral &amp;ldquo;Os jogos da &amp;eacute;poca fazem muita anima&amp;ccedil;&amp;atilde;o, juntam a fam&amp;iacute;lia e toda a popula&amp;ccedil;&amp;atilde;o&amp;rdquo; com a Associa&amp;ccedil;&amp;atilde;o Cultural &amp;ldquo;Conhe&amp;ccedil;a a sua Aldeia o Freixo&amp;rdquo; | Mercado Oitocentista&lt;/p&gt; &lt;p&gt;&lt;strong&gt;16h00- 17h00 &amp;ndash; Mostra e Provas&lt;br&gt;&lt;/strong&gt;Biscoitos de lim&amp;atilde;o| Mula Doce&lt;br&gt;Queques de laranja| Av&amp;oacute; Cristina&lt;br&gt;Tenda da Biscoitaria &amp;ndash; Pra&amp;ccedil;a da Liberdade&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; &lt;a href="https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETBSVEdEeWk4Z2NxYldkTnZtc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHsuAspx_bRq2I27KVjB52o7k4sv4wzkKitPhD6qIsha9SGY6dDse9NBaQ4rY_aem_n8MuRfs3BB_U1eAJIpAOQw" target="_blank" rel="noopener" target="_blank"&gt;&lt;strong&gt;https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Rota Gastron&amp;oacute;mica -&amp;gt; &lt;a href="https://www.cm-almeida.pt/rota-gastronomica-cerco-de.../?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETBSVEdEeWk4Z2NxYldkTnZtc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHi5Myj9haHL4GAuXlWvy__seFeviFaGQkSw6h6p9OXPOhkPjs-POQ6rp_20p_aem_dFZhR0IAU8Gftppic-rX3g" target="_blank" rel="noopener" target="_blank"&gt;&lt;strong&gt;https://www.cm-almeida.pt/rota-gastronomica-cerco-de&amp;hellip;/&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC1204-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida | 29 agosto</t>
+  </si>
+  <si>
+    <t>Reportagem fotográfica – 2º dia (28/ago) – (Noite) Mais fotografias em https://shre.ink/G7Ns Programa completo do evento em https://shre.ink/G7VY #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Reportagem fotogr&amp;aacute;fica &amp;ndash; 2&amp;ordm; dia (28/ago) &amp;ndash; (Noite)&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;a href="https://l.facebook.com/l.php?u=https%3A%2F%2Fshre.ink%2FG7Ns%3Ffbclid%3DIwcGRvZgFleHRuA2FlbQIxMABicmlkETFJaHM2YkhuaUk4N0VVT2w3c3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHmI9_3Bvw6yjuUCeCtv6bCxQuvzPp3Ld02j7paHA-wq_wB2ZijEvSnX6Yv10_aem_Kw-VJ60CzjGlK0Zqcarrjw&amp;amp;h=AUCjSxJElhvvFL20-KcxZmtnSRystZ24HEOIKuEbrw15LDfntsBp89Tum_Y_uzN8CuxUVRdtnnzSgX39U2ji7i8c91MfidkVDKj3Jl2lmhHPGe1I7Ux-J9HDJdYlRvdRahFZkwh9oYcOSd6r&amp;amp;__tn__=-UK-R&amp;amp;c%5B0%5D=AUAuhOfZpzL3uGkLO7AZPJTYlmLOGVv43jc6pKFDZApEUcNqcmVMJ-MSb_TB6eqNu-UxBI5PiCg8UsaHpXJYOfmj1UbRhsEhzIOpj5rOu5wPgt1L7ql5UjMnPD4UxRsD5GLNfFUoRdbV3dVMLWZ9XtDuGR-B2V4wSiQO5wGyaZmdHlKCxvVfU-DJiuTkxQASYgiQ7FQpJPtxkY-4eZzgXDOs3g" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7Ns&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Programa completo do evento em &lt;a href="https://l.facebook.com/l.php?u=https%3A%2F%2Fshre.ink%2FG7VY%3Ffbclid%3DIwcGRvZgFleHRuA2FlbQIxMABicmlkETFJaHM2YkhuaUk4N0VVT2w3c3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHpOl6tQJU-azLlWJOnR0K72CawUhXu0CYy5cl7IiCeBORPQWwQd9S_JQhrKA_aem_auPH_-A6Dit1VMte0tnqDg&amp;amp;h=AUDV2CMutvBNoun4jDATjkcoNabndnVVh6yN5WDzL7i28NA-Cj4fJ2kGX-B2pCfu2h3yfldSJrwAfnMbBsOKjnhiywHqdViMOMyvKvqMNb56kmyiCH8VBuVzgBNsIYAjFFizs1SfvB2bUVTB&amp;amp;__tn__=-UK-R&amp;amp;c%5B0%5D=AUAuhOfZpzL3uGkLO7AZPJTYlmLOGVv43jc6pKFDZApEUcNqcmVMJ-MSb_TB6eqNu-UxBI5PiCg8UsaHpXJYOfmj1UbRhsEhzIOpj5rOu5wPgt1L7ql5UjMnPD4UxRsD5GLNfFUoRdbV3dVMLWZ9XtDuGR-B2V4wSiQO5wGyaZmdHlKCxvVfU-DJiuTkxQASYgiQ7FQpJPtxkY-4eZzgXDOs3g" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7VY&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZZq8B2qz-pr2BHgZ8wueyOgzOp0MtdRelcPKfHtbwCsgZES3yjTOVLBsveUPwWo3qRYmbNg76sXnye1p7johir8jC36S0kEO-HBXxXHu_UNVdDuwQQk7nuGzlupC9TJoKulIqFU4Hi20_nkVzOahNm359YKQ1elRXtYg3YSlzOGVa2MKV2xvA8sq608M1t9xZ4&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;            &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC0944-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 | 29 de agosto</t>
+  </si>
+  <si>
+    <t>Reportagem fotográfica – 2º dia (28/ago) – (Tarde) Mais fotografias em https://shre.ink/G7Ns Programa completo do evento em https://shre.ink/G7VY #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Reportagem fotogr&amp;aacute;fica &amp;ndash; 2&amp;ordm; dia (28/ago) &amp;ndash; (Tarde)&lt;/p&gt; &lt;p&gt;Mais fotografias em https://shre.ink/G7Ns&lt;/p&gt; &lt;p&gt;Programa completo do evento em https://shre.ink/G7VY&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC2143-300x200.jpg</t>
+  </si>
+  <si>
+    <t>CERCO DE ALMEIDA 2026 | Manhã - 29 agosto</t>
+  </si>
+  <si>
+    <t>Reportagem fotográfica – 2º dia (28/ago) – (Manhã) Mais fotografias em https://shre.ink/G7Ns Programa completo do evento em https://shre.ink/G7VY #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Reportagem fotogr&amp;aacute;fica &amp;ndash; 2&amp;ordm; dia (28/ago) &amp;ndash; (Manh&amp;atilde;)&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;a href="https://shre.ink/G7Ns?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETFyWVo5TXZGc0FkTUJSWkFEc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHg-fctsp1a-3Bj1uI8JKv06Yb6g1No7v9rsZaqQEfaUgGJGQ0G2WesCtJU3l_aem_1ZwULDo2BNB7_pDKu6wT-w" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7Ns&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Programa completo do evento em &lt;a href="https://l.facebook.com/l.php?u=https%3A%2F%2Fshre.ink%2FG7VY%3Ffbclid%3DIwcGRvZgFleHRuA2FlbQIxMABicmlkETFyWVo5TXZGc0FkTUJSWkFEc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHlVgaeTs93l0ODBhFARpp9CtbSJgQ1Wpj_2Bb4A5aJK3r16ZZXYKpWyxL2W5_aem_XIK93fq68LyqZOyg1FpWHg&amp;amp;h=AUB1j3Q6l1Wlu1iKaBV1wOg_7Lv_iFawcesRixMDLBYjZpQiET_WWLo8JspJ-gVJNCDAFxGNWuXpko0i7oBlugBlCLQBAA_PUlMn2AXfgRc9UDWOjgGYegnWJ9bJyt82NgBJljOsUDGvc04u&amp;amp;__tn__=-UK-R&amp;amp;c%5B0%5D=AUBAJVXCfRtIXkTEn8DfLxrXPYzW4eTu2AMX7IQuhLAe-UcejSrWfFciQLuurh_Rsj2e8qk9yLcS0zIgxMWUXk9_nnv8q7VrPvRKHAlSzpFaJRJKPewJrT54RebsBI00twjXN-iiAbCW-1tkzRGRc-bpL81rc8c7pgQ39LG9COzSHnKueXxWNdNoM5hRhuw" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7VY&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZZPljBbdG2gwYtNg7V5hji0pgkC99QfnWnPcI5OloXs8IeB3MI65bIrVWQvmK1FBertdcSoBSyfqimorTUctWep7wfsL1fRmtL7HvLhpHtIJCJdhMYX-wMeJeRNbnQoLB7k7DEJOCcNy53e31SWSDUouohI4gZoha_BXX5xGtMqCA&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DESIGNS_DIARIOS_Prancheta-1-copia-213x300.jpg</t>
+  </si>
+  <si>
+    <t>2º Dia – 22ª edição da Recriação Histórica do Cerco de Almeida!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;2&amp;ordm; Dia &amp;ndash; 22&amp;ordf; edi&amp;ccedil;&amp;atilde;o da Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica do Cerco de Almeida! &lt;/p&gt; &lt;p&gt;Conhe&amp;ccedil;a o programa de hoje e participe nesta viagem oitocentista!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;10h30 &amp;agrave;s 00h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; A Arte pelas m&amp;atilde;os de Mercadores e artes&amp;atilde;os! | Mercado Oitocentista&lt;/p&gt; &lt;p&gt;&lt;strong&gt;10h30 &amp;agrave;s 12h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Visita T&amp;eacute;cnica Orientada: Da efem&amp;eacute;ride do Imperador &amp;agrave; tomada da Fortaleza: uma visita pela Pra&amp;ccedil;a-forte de Almeida | C. I. F. A. R.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;11h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Hastear das Bandeiras | C&amp;acirc;mara Municipal de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;12h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Com folia cativante, pelas ruas andam os vendedores ambulantes! | Zona envolvente do Mercado Oitocentista&lt;/p&gt; &lt;p&gt;&lt;strong&gt;12h00 &amp;agrave;s 02h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Para deliciar um bom paladar, v&amp;aacute; at&amp;eacute; &amp;agrave;s Tabernas e deixe-se encantar! | Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;15h00 &amp;agrave;s 17h00&amp;nbsp;&lt;/strong&gt;&amp;ndash; Conversas no Solar: Almeida em Jogo, da Hist&amp;oacute;ria ao campo virtual | Casa Museu Solar S. Jo&amp;atilde;o&lt;/p&gt; &lt;p&gt;&lt;strong&gt;15h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Desfile do Santo Ant&amp;oacute;nio, pelo Grhma | Da Igreja da Miseric&amp;oacute;rdia ao Acampamento Hist&amp;oacute;rico-Militar&lt;/p&gt; &lt;p&gt;&lt;strong&gt;15h00 e 17h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Oficina de Esgrima Hist&amp;oacute;rica e Duelos &amp;ndash; Museu Hist&amp;oacute;rico Militar de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;16h00 &amp;agrave;s 18h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Ronda de Sentinelas e Render da Guarda | Pra&amp;ccedil;a-Forte de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;16h30&lt;/strong&gt;&amp;nbsp;&amp;ndash; Abertura do Acampamento Hist&amp;oacute;rico | Fosso de S. Francisco&lt;/p&gt; &lt;p&gt;&lt;strong&gt;16h30 &amp;ndash; 18h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Oficinas Hist&amp;oacute;ricas &amp;ndash; Militares e Civis | Acampamento Hist&amp;oacute;rico Militar&lt;/p&gt; &lt;p&gt;&lt;strong&gt;17h00- 18h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Mostra e Provas&lt;br&gt;Salame de chocolate &amp;ndash; L&amp;iacute;gia Dourado&lt;br&gt;Limonada com mel &amp;ndash; Alice Carvalho&lt;br&gt;Tenda da Biscoitaria &amp;ndash; Pra&amp;ccedil;a da Liberdade&lt;/p&gt; &lt;p&gt;&lt;strong&gt;17h30 &amp;ndash;&amp;nbsp;&lt;/strong&gt;No Coreto a alegria continua com o teatro a fazer folia! | Jardim da Pra&amp;ccedil;a da Rep&amp;uacute;blica&lt;/p&gt; &lt;p&gt;&lt;strong&gt;17h30 &amp;agrave;s 19h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Visita T&amp;eacute;cnica Orientada: Da efem&amp;eacute;ride do Imperador &amp;agrave; tomada da Fortaleza: uma visita pela Pra&amp;ccedil;a-forte de Almeida | C. I. F. A. R.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;19h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Arriar das Bandeiras | C&amp;acirc;mara Municipal de Almeida&lt;/p&gt; &lt;p&gt;&lt;strong&gt;19h00&amp;nbsp;&lt;/strong&gt;&amp;ndash; Soldados ao Rancho!!! | Acampamento Hist&amp;oacute;rico Militar&lt;/p&gt; &lt;p&gt;&lt;strong&gt;20h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;M&amp;uacute;sica, rir e cantar para o povo alegrar! | &amp;nbsp;Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;21h00&lt;/strong&gt;&amp;nbsp;&amp;ndash;Espet&amp;aacute;culo de Fogo |&amp;nbsp; Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;22h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Desfile das Tropas do Acampamento Militar at&amp;eacute; ao campo de batalha- do Bte de S. Francisco ao Revelim do Paoil&lt;/p&gt; &lt;p&gt;&lt;strong&gt;23h15&amp;nbsp;&lt;/strong&gt;&amp;ndash; Cerco &amp;agrave; Pra&amp;ccedil;a-Forte seguido de espet&amp;aacute;culo de Drones e piromusical | Revelim do Paiol&lt;/p&gt; &lt;p&gt;&lt;strong&gt;00h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Espet&amp;aacute;culo Musical &amp;ndash; RAQUEL TAVARES | Revelim Doble (Recinto de Festas)&lt;/p&gt; &lt;p&gt;&lt;strong&gt;01h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Nas tabernas h&amp;aacute; comer e beber e boa m&amp;uacute;sica para entreter! | Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; &lt;a href="https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETBSVEdEeWk4Z2NxYldkTnZtc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHsuAspx_bRq2I27KVjB52o7k4sv4wzkKitPhD6qIsha9SGY6dDse9NBaQ4rY_aem_n8MuRfs3BB_U1eAJIpAOQw" target="_blank" rel="noopener" target="_blank"&gt;&lt;strong&gt;https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Rota Gastron&amp;oacute;mica -&amp;gt; &lt;a href="https://www.cm-almeida.pt/rota-gastronomica-cerco-de.../?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETBSVEdEeWk4Z2NxYldkTnZtc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHi5Myj9haHL4GAuXlWvy__seFeviFaGQkSw6h6p9OXPOhkPjs-POQ6rp_20p_aem_dFZhR0IAU8Gftppic-rX3g" target="_blank" rel="noopener" target="_blank"&gt;&lt;strong&gt;https://www.cm-almeida.pt/rota-gastronomica-cerco-de&amp;hellip;/&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC1972-300x200.jpg</t>
+  </si>
+  <si>
+    <t>CERCO DE ALMEIDA 2026 | Noite - 28 Agosto</t>
+  </si>
+  <si>
+    <t>Reportagem fotográfica – 1º dia (28/ago) – (Noite) Mais fotografias em https://shre.ink/G7Ns Programa completo do evento em https://shre.ink/G7VY #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Reportagem fotogr&amp;aacute;fica &amp;ndash; 1&amp;ordm; dia (28/ago) &amp;ndash; (Noite)&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;a href="https://shre.ink/G7Ns?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETFyWVo5TXZGc0FkTUJSWkFEc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHq-aSrB-5f4MSVye_XPEoCEKumpLbFeUMEwHZAF1fergaFMCKPUhzxl-GCrZ_aem_coP5nsRM3w5_VNCHVxRDuA" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7Ns&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Programa completo do evento em &lt;a href="https://shre.ink/G7VY?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETFyWVo5TXZGc0FkTUJSWkFEc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHuryYQizFThVT4MBd63aJ-W94i8Er_FzMsmmkTpYv0qRgkApCEmEINoiZmXL_aem_mC2FGLN01N1sI_Quxl-aTw" rel="noopener" target="_blank" target="_blank"&gt;https://shre.ink/G7VY&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZZOmBn12EMuuZUirKdgayfidLKkFxs6P3uk_rNztxn_MWzZaR5lzhd-ZXa92Vd6aheE5t3-H7gt-162ql49NIqHeFVHaRiLLmdVzLTSSXQYEd06w81d8ZcdN4iu662pjfZoZOti_dfgK-UAv_nWI73F1QBaorpXf3dJ2SIySAM868bhJi3JA4lOBi-9M4gezw4&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC9944-300x200.jpg</t>
+  </si>
+  <si>
+    <t>CERCO DE ALMEIDA 2026 | Inauguração - 28 Agosto</t>
+  </si>
+  <si>
+    <t>Reportagem fotográfica – 1º dia (28/ago) – (Inauguração) Hastear e arriar das bandeiras dos países participantes Abertura e inauguração do Mercado Oitocentista Mais fotografias em https://shre.ink/G7Ns Programa completo do evento em https://shre.ink/G7VY #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Reportagem fotogr&amp;aacute;fica &amp;ndash; 1&amp;ordm; dia (28/ago) &amp;ndash; (Inaugura&amp;ccedil;&amp;atilde;o)&lt;/p&gt; &lt;p&gt;Hastear e arriar das bandeiras dos pa&amp;iacute;ses participantes&lt;/p&gt; &lt;p&gt;Abertura e inaugura&amp;ccedil;&amp;atilde;o do Mercado Oitocentista&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;a href="https://shre.ink/G7Ns" target="_blank"&gt;https://shre.ink/G7Ns&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Programa completo do evento em &lt;a href="https://shre.ink/G7VY" target="_blank"&gt;https://shre.ink/G7VY&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DSC1602-300x200.jpg</t>
+  </si>
+  <si>
+    <t>Emissão direto TSF – 50 Anos do Poder Local, em Almeida</t>
+  </si>
+  <si>
+    <t>Realizou-se esta tarde, 28 de agosto, no Museu Histórico-Militar de Almeida uma emissão em direto da TSF, alusiva aos 50 anos do Poder Local.A realização deste programa em Almeida enquadrou-se com o primeiro dia da Recriação Histórica do Cerco de Almeida.Esta emissão contou com a participação do Presidente da Câmara Municipal de Almeida, Eng. António José Monteiro Machado, o Presidente da Assembleia Municipal de Almeida, Prof. Manuel Gomes, o ex-autarca Prof. António Batista Ribeiro, um membro da Assembleia Municipal de Almeida, Prof. José Manuel Gonçalves e o Presidente da Junta de Freguesia de Castelo Bom, Sr. António Fernandes.Ao longo do programa foram debatidos temas relacionados com a evolução do Poder Local no concelho de Almeida, as principais transformações ocorridas ao longo dos últimos 50 anos, o papel das autarquias no desenvolvimento do território e a proximidade entre eleitos e a população.Foi também uma oportunidade para recordar diferentes momentos e protagonistas da história autárquica do concelho, refletindo sobre o caminho percorrido desde a instituição do Poder Local democrático e sobre os desafios que se colocam às autarquias no presente e no futuro.#municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Realizou-se esta tarde, 28 de agosto, no Museu Hist&amp;oacute;rico-Militar de Almeida uma emiss&amp;atilde;o em direto da TSF, alusiva aos 50 anos do Poder Local.&lt;br&gt;A realiza&amp;ccedil;&amp;atilde;o deste programa em Almeida enquadrou-se com o primeiro dia da Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica do Cerco de Almeida.&lt;br&gt;Esta emiss&amp;atilde;o contou com a participa&amp;ccedil;&amp;atilde;o do Presidente da C&amp;acirc;mara Municipal de Almeida, Eng. Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado, o Presidente da Assembleia Municipal de Almeida, Prof. Manuel Gomes, o ex-autarca Prof. Ant&amp;oacute;nio Batista Ribeiro, um membro da Assembleia Municipal de Almeida, Prof. Jos&amp;eacute; Manuel Gon&amp;ccedil;alves e o Presidente da Junta de Freguesia de Castelo Bom, Sr. Ant&amp;oacute;nio Fernandes.&lt;br&gt;Ao longo do programa foram debatidos temas relacionados com a evolu&amp;ccedil;&amp;atilde;o do Poder Local no concelho de Almeida, as principais transforma&amp;ccedil;&amp;otilde;es ocorridas ao longo dos &amp;uacute;ltimos 50 anos, o papel das autarquias no desenvolvimento do territ&amp;oacute;rio e a proximidade entre eleitos e a popula&amp;ccedil;&amp;atilde;o.&lt;br&gt;Foi tamb&amp;eacute;m uma oportunidade para recordar diferentes momentos e protagonistas da hist&amp;oacute;ria aut&amp;aacute;rquica do concelho, refletindo sobre o caminho percorrido desde a institui&amp;ccedil;&amp;atilde;o do Poder Local democr&amp;aacute;tico e sobre os desafios que se colocam &amp;agrave;s autarquias no presente e no futuro.&lt;br&gt;#municipioalmeida&lt;/p&gt;        &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DESIGNS_DIARIOS_Prancheta-1-213x300.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 | 28 agosto</t>
+  </si>
+  <si>
+    <t>Hoje tem início a 22ª edição da Recriação Histórica do Cerco de Almeida!   Vista-se à época e participe nesta viagem oitocentista! 17h00- Hastear das Bandeiras | Local -&gt; Paços do Concelho 18h00 às 00h00 – Abertura e Inauguração do Mercado Oitocentista “Mercadores, artesãos e artífices não faltarão” | Local -&gt; Mercado Oitocentista 19h00 – Arriar das bandeiras dos Países Participantes | Local -&gt; Paços do Concelho 19h00 às 02h00 – “Tabernas prontas a servir os melhores petiscos e manjares” |  Local -&gt; Terreiro do Poço do Rancho 19H30- Mostra e Provas – Tarte de Banoffe| Catarina Carvalho | Local -&gt; Tenda da Biscoitaria -Praça da Liberdade 20H00- Animação e diversão para contagiar a multidão! | Local -&gt; Terreiro do Poço do Rancho 21h00 – Comédia Musical “Os Beberricos” | Local -&gt;  Escadaria do Quartel das Esquadras 22h00 – Baile e Sarau Cultural Oitocentista “ do Solar à Praça” | Local -&gt; Picadeiro D’el Rey 00h00 –Espetáculo Musical – VIRGUL | Local -&gt; Revelim Doble (Recinto de Festas) 01h00 – Petiscos na mesa e música no ar, a noite nas tabernas é para animar! |  Local -&gt; Terreiro do Poço do Rancho #municipioalmeida</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Hoje tem in&amp;iacute;cio a 22&amp;ordf; edi&amp;ccedil;&amp;atilde;o da Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica do Cerco de Almeida! &amp;nbsp;&lt;/p&gt; &lt;p&gt;Vista-se &amp;agrave; &amp;eacute;poca e participe nesta viagem oitocentista!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;17h00-&lt;/strong&gt; Hastear das Bandeiras | Local -&amp;gt; Pa&amp;ccedil;os do Concelho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;18h00 &amp;agrave;s 00h00 &amp;ndash;&lt;/strong&gt; Abertura e Inaugura&amp;ccedil;&amp;atilde;o do Mercado Oitocentista &amp;ldquo;Mercadores, artes&amp;atilde;os e art&amp;iacute;fices n&amp;atilde;o faltar&amp;atilde;o&amp;rdquo; | Local -&amp;gt; Mercado Oitocentista&lt;/p&gt; &lt;p&gt;&lt;strong&gt;19h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Arriar das bandeiras dos Pa&amp;iacute;ses Participantes | Local -&amp;gt; Pa&amp;ccedil;os do Concelho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;19h00 &amp;agrave;s 02h00&lt;/strong&gt;&amp;nbsp;&lt;strong&gt;&amp;ndash;&amp;nbsp;&lt;/strong&gt;&amp;ldquo;Tabernas prontas a servir os melhores petiscos e manjares&amp;rdquo; | &amp;nbsp;Local -&amp;gt; Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;19H30-&amp;nbsp;&lt;/strong&gt;Mostra e Provas &amp;ndash; Tarte de Banoffe| Catarina Carvalho | Local -&amp;gt; Tenda da Biscoitaria -Pra&amp;ccedil;a da Liberdade&lt;/p&gt; &lt;p&gt;&lt;strong&gt;20H00-&amp;nbsp;&lt;/strong&gt;Anima&amp;ccedil;&amp;atilde;o e divers&amp;atilde;o para contagiar a multid&amp;atilde;o! | Local -&amp;gt; Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;21h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Com&amp;eacute;dia Musical &amp;ldquo;Os Beberricos&amp;rdquo; | Local -&amp;gt; &amp;nbsp;Escadaria do Quartel das Esquadras&lt;/p&gt; &lt;p&gt;&lt;strong&gt;22h00&lt;/strong&gt;&amp;nbsp;&amp;ndash; Baile e Sarau Cultural Oitocentista &amp;ldquo; do Solar &amp;agrave; Pra&amp;ccedil;a&amp;rdquo; | Local -&amp;gt; Picadeiro D&amp;rsquo;el Rey&lt;/p&gt; &lt;p&gt;&lt;strong&gt;00h00 &amp;ndash;&lt;/strong&gt;Espet&amp;aacute;culo Musical &amp;ndash; VIRGUL&lt;strong&gt;&amp;nbsp;|&amp;nbsp;&lt;/strong&gt;Local -&amp;gt; Revelim Doble (Recinto de Festas)&lt;/p&gt; &lt;p&gt;&lt;strong&gt;01h00 &amp;ndash;&amp;nbsp;&lt;/strong&gt;Petiscos na mesa e m&amp;uacute;sica no ar, a noite nas tabernas &amp;eacute; para animar! | &amp;nbsp;Local -&amp;gt; Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/IMAGEM_1500x1500_ALMEIDA-300x300.jpg</t>
+  </si>
+  <si>
+    <t>Almeida em direto na TSF!</t>
+  </si>
+  <si>
+    <t>Amanhã, o Município de Almeida acolhe a emissão especial “Um Dia no Município”, integrada na iniciativa 50 Anos do Poder Local.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Acompanhe a emiss&amp;atilde;o e descubra Almeida atrav&amp;eacute;s da r&amp;aacute;dio de todos os portugueses.&lt;/p&gt; &lt;p&gt;#municipioalmeida #tsf&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/cartaz-canva-240x300.png</t>
+  </si>
+  <si>
+    <t>Do Cerco ao Museu: exposição e oficina de esgrima histórica</t>
+  </si>
+  <si>
+    <t>Nos dias 29 e 30 de agosto, o Museu Histórico-Militar de Almeida recebe duas iniciativas, em parceria com a Academia de Esgrima Histórica e a Companhia Livre, dedicadas à história das armas e das práticas de combate.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Estar&amp;aacute; patente a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Evolu&amp;ccedil;&amp;atilde;o da P&amp;oacute;lvora &amp;ndash; Do Pote de Fogo &amp;agrave; Pistola Flobert&amp;rdquo;, que apresenta a evolu&amp;ccedil;&amp;atilde;o das armas de fogo e da p&amp;oacute;lvora ao longo do tempo.&lt;/p&gt; &lt;p&gt;Ter&amp;aacute; tamb&amp;eacute;m lugar uma Oficina de Esgrima Hist&amp;oacute;rica, com demonstra&amp;ccedil;&amp;otilde;es e duelos dos s&amp;eacute;culos XVII e XVIII, a realizar &amp;agrave;s 15h00, nos dias 29 e 30 de agosto.&lt;/p&gt; &lt;p&gt;Venha conhecer a hist&amp;oacute;ria, descobrir as armas de outros tempos e assistir &amp;agrave;s demonstra&amp;ccedil;&amp;otilde;es de esgrima hist&amp;oacute;rica.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Cartaz-Conversas-no-Solar-240x300.png</t>
+  </si>
+  <si>
+    <t>Conversas no Solar: Almeida em Jogo – Da História ao Campo Virtual</t>
+  </si>
+  <si>
+    <t>No âmbito do 22.º Cerco de Almeida, convidamo-lo a explorar o ponto de encontro entre a história militar, a recriação histórica e o universo dos videojogos e wargaming.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito do&amp;nbsp;&lt;strong&gt;22.&amp;ordm; Cerco de Almeida&lt;/strong&gt;, convidamo-lo a explorar o ponto de encontro entre a hist&amp;oacute;ria militar, a recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica e o universo dos videojogos e&amp;nbsp;&lt;em&gt;wargaming&lt;/em&gt;.&lt;/p&gt; &lt;p&gt;Como &amp;eacute; que os acontecimentos hist&amp;oacute;ricos ganham vida no ecr&amp;atilde; e no tabuleiro? Venha debater com os nossos convidados sobre preserva&amp;ccedil;&amp;atilde;o patrimonial, narrativa e tecnologia.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Oradores Convidados:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;strong&gt;Prof. Doutor S&amp;eacute;rgio Veludo&lt;/strong&gt;&amp;nbsp;&amp;mdash; Docente, Investigador e Especialista em&amp;nbsp;Wargaming&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Rui Guedes&lt;/strong&gt;&amp;nbsp;&amp;mdash; Associa&amp;ccedil;&amp;atilde;o de Produtores de Videojogos Portugueses (APVP) / Ground Control Studios&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Prof. Doutor Jo&amp;atilde;o Dias&lt;/strong&gt;&amp;nbsp;&amp;mdash; Diretor do Mestrado em Design e Desenvolvimento de Jogos Digitais (UBI)&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Pedro Valente Fernandes&lt;/strong&gt;&amp;nbsp;&amp;mdash; Associa&amp;ccedil;&amp;atilde;o 1.&amp;ordm; Batalh&amp;atilde;o de Ca&amp;ccedil;adores (Comunidade de&amp;nbsp;Gaming&amp;nbsp;e Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Informa&amp;ccedil;&amp;otilde;es &amp;Uacute;teis:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;strong&gt;Data:&lt;/strong&gt;&amp;nbsp;29 de agosto (S&amp;aacute;bado)&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Hor&amp;aacute;rio:&lt;/strong&gt;&amp;nbsp;15h00 &amp;agrave;s 17h00&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Local:&lt;/strong&gt;&amp;nbsp;Casa Museu Solar de S&amp;atilde;o Jo&amp;atilde;o (Pra&amp;ccedil;a Dr. Casimiro Matias &amp;ndash; Almeida)&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Entrada:&lt;/strong&gt;&amp;nbsp;Livre&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Contamos com a sua presen&amp;ccedil;a!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/EMENTAS_Prancheta-1-copia-10-1-215x300.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 | Tabernas Oitocentistas</t>
+  </si>
+  <si>
+    <t>O Cerco de Almeida tem de conhecer e viver, E nas Tabernas Oitocentistas comer e beber!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Cerco de Almeida tem de conhecer e viver,&lt;/p&gt; &lt;p&gt;E nas Tabernas Oitocentistas comer e beber!&lt;/p&gt; &lt;p&gt;Visite o Mercado e sinta o sabor local,&lt;/p&gt; &lt;p&gt;Numa viagem no tempo verdadeiramente especial!&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/2-1-240x300.png</t>
+  </si>
+  <si>
+    <t>Dia do Artista regista sucesso de participação nos três Turismos Municipais- Almeida, Castelo Mendo e Vilar Formoso</t>
+  </si>
+  <si>
+    <t>A iniciativa do “Dia do Artista”, promovida esta segunda-feira, 24 de agosto, nos Turismos Municipais do concelho de Almeida, registou um assinalável sucesso e excelente acolhimento por parte dos visitantes, famílias e residentes de todas as idades que participaram ativamente nas diversas atividades interativas de pintura, desenho, escrita e artesanato criativo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A iniciativa do &amp;ldquo;Dia do Artista&amp;rdquo;, promovida esta segunda-feira, 24 de agosto, nos Turismos Municipais do concelho de Almeida, registou um assinal&amp;aacute;vel sucesso e excelente acolhimento por parte dos visitantes, fam&amp;iacute;lias e residentes de todas as idades que participaram ativamente nas diversas atividades interativas de pintura, desenho, escrita e artesanato criativo. Os tr&amp;ecirc;s postos de turismo do concelho transformaram-se em espa&amp;ccedil;os din&amp;acirc;micos de partilha art&amp;iacute;stica.&lt;/p&gt; &lt;p&gt;O balan&amp;ccedil;o positivo da iniciativa refor&amp;ccedil;a o papel dos Turismos Municipais n&amp;atilde;o apenas como pontos de acolhimento e informa&amp;ccedil;&amp;atilde;o, mas como centros vivos de promo&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o comunit&amp;aacute;ria no concelho de Almeida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CARTAZ-1-212x300.png</t>
+  </si>
+  <si>
+    <t>De volta às AAAF - Férias de Verão 2026</t>
+  </si>
+  <si>
+    <t>Depois de uma pequena pausa, o Município de Almeida trás de volta às AAAF, para continuar a viver um verão cheio de brincadeiras, descobertas, aventuras e muitos sorrisos!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; &lt;/p&gt; &lt;p&gt;As f&amp;eacute;rias continuam, e com elas regressam a alegria, a energia e os momentos especiais que tornam cada dia &amp;uacute;nico. &lt;/p&gt; &lt;p&gt;Consulte aqui a planifica&amp;ccedil;&amp;atilde;o: &lt;a href="https://rb.gy/yh1fm8?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETBSVEdEeWk4Z2NxYldkTnZtc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHnUG70QV1UW5iN0z90f9MVIcMvjnV9XDSeLRTGbwSqVGJkAVttCT2aAcL0rq_aem_7IYtaXhMHQ66avGUnHC78A" rel="noopener" target="_blank" target="_blank"&gt;https://rb.gy/yh1fm8&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZYs0MhjcgQd8eRGwRudot5L4TV872CyJYbzjTk0bVvqY4yC2j0T01cVaZk64hi6HQmTHAai6NN6p71sO8i1DN6yY3pAFZTtOvqtGfmHCtX-zxXWJqgkxOp9Daf1-ADtYsDGC7fffdAuywCKxwdWVbBx3efkign880kln9AR-awDdBhVkUCTmqPfH3_sVZKBe-g&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CARTAZ-212x300.png</t>
+  </si>
+  <si>
+    <t>Componente de Apoio à Família - CAF 2026</t>
+  </si>
+  <si>
+    <t>O Município de Almeida através da Divisão de Saúde, Ação Social, Educação, Desporto e Juventude, promove a partir do próximo dia 1 de setembro até ao início do ano letivo, um novo porgrama de atividades.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Consulte a Planifica&amp;ccedil;&amp;atilde;o &lt;a href="https://rb.gy/ezo2v2?fbclid=IwcGRvZgFleHRuA2FlbQIxMABicmlkETBSVEdEeWk4Z2NxYldkTnZtc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHpTO7Lpp21R025LvWZJ_8BM8_cpALJjPcVYiV5RsDcw-bq0j3g13RyDXMAev_aem_XMzxZgKjoZt4luE5ZDfwBw" rel="noopener" target="_blank" target="_blank"&gt;https://rb.gy/ezo2v2&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbowfGRuBokByq1O4eJh5oWxNMfLsQqYdKay7r24IndcbCQz9UnJih5sl8fYrnp-bGx2hn6btuxpfBAfa0JVjbELnm2RM1hi5YtDDCPA10n-Q3DBewrt1xtabcuLnCBj84HZeyqikEAD8KpcizBviL8oanACVyq-LGGOexAkax5Y9AEQkwstxkeW9YGBYTZeto&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/PASSAPORTE-CAUTELA-ORIGINAL_FRENTE-300x143.jpg</t>
+  </si>
+  <si>
+    <t>CERCO DE ALMEIDA 2026 O Cautela</t>
+  </si>
+  <si>
+    <t>Com o passaporte “O Cautela” na mão, Comprar no comércio local, tabernas e mercadores é a melhor opção!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Com o passaporte &amp;ldquo;O Cautela&amp;rdquo; na m&amp;atilde;o,&lt;/p&gt; &lt;p&gt;Comprar no com&amp;eacute;rcio local, tabernas e mercadores &amp;eacute; a melhor op&amp;ccedil;&amp;atilde;o!&lt;/p&gt; &lt;p&gt;N&amp;atilde;o os deixe de visitar&lt;/p&gt; &lt;p&gt;Pois muitos pr&amp;eacute;mios poder&amp;aacute; ganhar!&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; &lt;a href="https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/" target="_blank"&gt;https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Rota Gastron&amp;oacute;mica -&amp;gt; &lt;a href="https://www.cm-almeida.pt/rota-gastronomica-cerco-de.../" target="_blank"&gt;https://www.cm-almeida.pt/rota-gastronomica-cerco-de&amp;hellip;/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/LOCAL_BAILE_ALTERACAO-240x300.jpg</t>
+  </si>
+  <si>
+    <t>Alteração de local | Baile e Sarau Cultural Oitocentista</t>
+  </si>
+  <si>
+    <t>Devido à previsão de chuva durante a presente semana, o Baile e Sarau Cultural Oitocentista vai ter lugar no Picadeiro D’el Rey, um espaço com cobertura que nos permitirá viver esta noite especial com todo o conforto e sem preocupações com a meteorologia.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Devido &amp;agrave; previs&amp;atilde;o de chuva durante a presente semana, o Baile e Sarau Cultural Oitocentista vai ter lugar no Picadeiro D&amp;rsquo;el Rey, um espa&amp;ccedil;o com cobertura que nos permitir&amp;aacute; viver esta noite especial com todo o conforto e sem preocupa&amp;ccedil;&amp;otilde;es com a meteorologia.&lt;/p&gt; &lt;p&gt;O cen&amp;aacute;rio muda, mas o encanto mant&amp;eacute;m-se! Espera-nos, um momento, repleto de m&amp;uacute;sica, dan&amp;ccedil;a que nos transportar&amp;aacute; para o s&amp;eacute;culo XIX.&lt;/p&gt; &lt;p&gt;&amp;#128345; In&amp;iacute;cio: 22h00&lt;/p&gt; &lt;p&gt;&amp;#128205; Novo local: Picadeiro D&amp;rsquo;el Rey&lt;/p&gt; &lt;p&gt;Pedimos a todos que cheguem com alguma anteced&amp;ecirc;ncia. Por se tratar de um espa&amp;ccedil;o coberto e com capacidade limitada, a entrada e acomoda&amp;ccedil;&amp;atilde;o do p&amp;uacute;blico exigir&amp;atilde;o uma organiza&amp;ccedil;&amp;atilde;o diferente da prevista inicialmente.&lt;/p&gt; &lt;p&gt;Venha viver connosco esta noite especial!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Exposicao-de-Sergio-Veludo-212x300.jpg</t>
+  </si>
+  <si>
+    <t>EXPOSIÇÃO - Jogos de Guerra Napoleónicos</t>
+  </si>
+  <si>
+    <t>Nos dias 28 e 29 de agosto de 2026, o Município de Almeida através da Biblioteca Municipal Maria Natércia Ruivo recebe a Exposição – Jogos de Guerra Napoleónicos, da autoria de Sérgio Veludo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Uma exposi&amp;ccedil;&amp;atilde;o que re&amp;uacute;ne miniaturas, cen&amp;aacute;rios e recria&amp;ccedil;&amp;otilde;es de ex&amp;eacute;rcitos e batalhas da &amp;eacute;poca napole&amp;oacute;nica, proporcionando um olhar diferente e fascinante sobre a hist&amp;oacute;ria militar.&lt;/p&gt; &lt;p&gt;Venha conhecer a Hist&amp;oacute;ria&amp;hellip; em miniatura!&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DESIGNS_CASA_DO_COPO_Prancheta-1-copia-3-212x300.jpg</t>
+  </si>
+  <si>
+    <t>CERCO DE ALMEIDA 2026 Casa do Copo</t>
+  </si>
+  <si>
+    <t>Na Casa do Copo a caneca poderá comprarPara durante o Cerco de Almeida poder brindar!Lave, reutilize e volte a encher,Pois o meio ambiente só tem a agradecer.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Na Casa do Copo a caneca poder&amp;aacute; comprar&lt;br&gt;Para durante o Cerco de Almeida poder brindar!&lt;br&gt;Lave, reutilize e volte a encher,&lt;br&gt;Pois o meio ambiente s&amp;oacute; tem a agradecer.&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; &lt;a href="https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/" target="_blank"&gt;https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/a&gt;&lt;br&gt;Rota Gastron&amp;oacute;mica -&amp;gt; &lt;a href="https://www.cm-almeida.pt/rota-gastronomica-cerco-de.../" target="_blank"&gt;https://www.cm-almeida.pt/rota-gastronomica-cerco-de&amp;hellip;/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/MERCH_CERCO_2026-212x300.jpg</t>
+  </si>
+  <si>
+    <t>CERCO DE ALMEIDA 2026 Loja Oficial</t>
+  </si>
+  <si>
+    <t>Passe na Loja Oficial, sem hesitar,Há sempre uma memória para levar!Entre leques, lápis e ímanes e outro merchandising espetacularLeve uma lembrança do Cerco de Almeida para recordar.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Passe na Loja Oficial, sem hesitar,&lt;br&gt;H&amp;aacute; sempre uma mem&amp;oacute;ria para levar!&lt;br&gt;Entre leques, l&amp;aacute;pis e &amp;iacute;manes e outro merchandising espetacular&lt;br&gt;Leve uma lembran&amp;ccedil;a do Cerco de Almeida para recordar.&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; &lt;a href="https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/" target="_blank"&gt;https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/a&gt;&lt;br&gt;Rota Gastron&amp;oacute;mica -&amp;gt; &lt;a href="https://www.cm-almeida.pt/rota-gastronomica-cerco-de.../" target="_blank"&gt;https://www.cm-almeida.pt/rota-gastronomica-cerco-de&amp;hellip;/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Rota-da-Tolerancia-Passaporte-1_page-0001-1-300x210.jpg</t>
+  </si>
+  <si>
+    <t>Celebre o 9.o Aniversário do Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes com o novo Passaporte da Rota da Tolerância!</t>
+  </si>
+  <si>
+    <t>No âmbito das comemorações do 9.º Aniversário do Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes, o Município de Almeida, através da Divisão de Turismo apresenta o novo Passaporte da “Rota da Tolerância, Liberdade e da Paz”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Este projeto em rede resulta da colabora&amp;ccedil;&amp;atilde;o entre os Munic&amp;iacute;pios de Almeida, Belmonte e Carregal do Sal.&lt;/p&gt; &lt;p&gt;Convidamos, assim, residentes e visitantes a realizar um roteiro imersivo pela mem&amp;oacute;ria, toler&amp;acirc;ncia e direitos humanos, carimbando a sua passagem em cada um dos locais da rota!&lt;/p&gt; &lt;p&gt;Adquira j&amp;aacute; o seu Passaporte e venha explorar a regi&amp;atilde;o numa viagem memor&amp;aacute;vel!&lt;/p&gt; &lt;p&gt;LOCALIZA&amp;Ccedil;&amp;Atilde;O&lt;/p&gt; &lt;p&gt;Largo da Esta&amp;ccedil;&amp;atilde;o&lt;/p&gt; &lt;p&gt;6355 Vilar Formoso&lt;/p&gt; &lt;p&gt;Telf: 271 149 459&lt;/p&gt; &lt;p&gt;Email: fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/CASA_DO_TRAJE_CASA-DO-TRAJE-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 - Casa do Traje</t>
+  </si>
+  <si>
+    <t>A Casa do Traje tem de visitar, Traga a família e venha-se trajar!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Casa do Traje tem de visitar,&lt;/p&gt; &lt;p&gt;Traga a fam&amp;iacute;lia e venha-se trajar!&lt;/p&gt; &lt;p&gt;No esp&amp;iacute;rito da &amp;eacute;poca venha alinhar,&lt;/p&gt; &lt;p&gt;Para este grande evento comemorar!&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; &lt;a href="https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/?fbclid=IwcGRvZgNleHRuA2FlbQIxMABicmlkETFJaHM2YkhuaUk4N0VVT2w3c3J0YwZhcHBfaWQPNTE0NzcxNTY5MjI4MDYxAAEemlmFil3VR1Ha1ECF5j1TYojhYk9a1QqaWIhM8sFxydl5ZiKNGVXcT319KsU_aem_GR-x3cOoLNN3Lv4ciJqRug" target="_blank" rel="noopener" target="_blank"&gt;https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Rota Gastron&amp;oacute;mica -&amp;gt; &lt;a href="https://www.cm-almeida.pt/rota-gastronomica-cerco-de.../?fbclid=IwcGRvZgNleHRuA2FlbQIxMABicmlkETFJaHM2YkhuaUk4N0VVT2w3c3J0YwZhcHBfaWQPNTE0NzcxNTY5MjI4MDYxAAEeXgrgso4zzbDdtuNBoXCBLxZCvaE0HERXQxS3EBo6Qg74ScE4BZaOx-755iw_aem_XFRosXwRcad7z4uZ0f4a0A" target="_blank" rel="noopener" target="_blank"&gt;https://www.cm-almeida.pt/rota-gastronomica-cerco-de&amp;hellip;/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Post-24ago-QR-Code-1-300x200.jpg</t>
+  </si>
+  <si>
+    <t>CIFAR aproxima-se de visitantes internacionais com solução digital de tradução</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através do Centro de Interpretação das Fortalezas Abaluartadas da Raia (CIFAR), passou a disponibilizar aos seus visitantes uma nova solução digital que facilita o acesso aos conteúdos do espaço expositivo por pessoas de diferentes nacionalidades e idiomas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Atrav&amp;eacute;s da leitura de&amp;nbsp;QR Codes&amp;nbsp;dispon&amp;iacute;veis ao longo da visita, os visitantes podem aceder, de forma simples e imediata, a conte&amp;uacute;dos traduzidos para espanhol, ingl&amp;ecirc;s e franc&amp;ecirc;s, utilizando apenas o seu pr&amp;oacute;prio telem&amp;oacute;vel. A solu&amp;ccedil;&amp;atilde;o permite acompanhar e compreender melhor os temas apresentados nos pain&amp;eacute;is do CIFAR, tornando a experi&amp;ecirc;ncia de visita mais aut&amp;oacute;noma e inclusiva.&lt;/p&gt; &lt;p&gt;Com esta nova ferramenta, o Munic&amp;iacute;pio de Almeida procura responder a uma crescente procura tur&amp;iacute;stica e uma forte presen&amp;ccedil;a de visitantes internacionais ao oferecer uma alternativa pr&amp;aacute;tica para aceder &amp;agrave; informa&amp;ccedil;&amp;atilde;o, bastando apontar a c&amp;acirc;mara do telem&amp;oacute;vel para o QR Code e selecionar o idioma pretendido para aceder aos conte&amp;uacute;dos correspondentes.&lt;/p&gt; &lt;p&gt;Esta solu&amp;ccedil;&amp;atilde;o representa tamb&amp;eacute;m uma nova forma de media&amp;ccedil;&amp;atilde;o cultural, complementando a visita presencial e permitindo que cada visitante explore os conte&amp;uacute;dos ao seu pr&amp;oacute;prio ritmo. A utiliza&amp;ccedil;&amp;atilde;o da tecnologia contribui, desta forma, para uma experi&amp;ecirc;ncia mais personalizada, mantendo a informa&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel de forma simples e intuitiva.&lt;/p&gt; &lt;p&gt;A implementa&amp;ccedil;&amp;atilde;o dos QR Codes no CIFAR integra a aposta do Munic&amp;iacute;pio de Almeida na&amp;nbsp;inova&amp;ccedil;&amp;atilde;o e na melhoria cont&amp;iacute;nua da experi&amp;ecirc;ncia dos visitantes, conciliando a valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio hist&amp;oacute;rico e cultural com novas ferramentas digitais.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/bilhete-residente--300x185.jpeg</t>
+  </si>
+  <si>
+    <t>Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes oferece Bilhetes a Residentes no seu 9.o Aniversário</t>
+  </si>
+  <si>
+    <t>Se reside no concelho de Almeida, aproveite o Bilhete Residente e venha conhecer gratuitamente o Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Levante o seu bilhete num dos Turismos Municipais (Almeida, Castelo Mendo ou Vilar Formoso) para reservar a sua entrada gratuita.&lt;/p&gt; &lt;p&gt;As visitas para residentes ir&amp;atilde;o decorrer de 26 a 30 de agosto de 2026.&lt;/p&gt; &lt;p&gt;LOCALIZA&amp;Ccedil;&amp;Atilde;O&lt;/p&gt; &lt;p&gt;Largo da Esta&amp;ccedil;&amp;atilde;o&lt;/p&gt; &lt;p&gt;6355 Vilar Formoso&lt;/p&gt; &lt;p&gt;Telf: 271 149 459 &lt;em&gt;(Chamada para a rede fixa nacional)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;Email: fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/1-1-240x300.png</t>
+  </si>
+  <si>
+    <t>Iniciativa "O Bilhete do Regresso" conquista visitantes na Aldeia Histórica de Castelo Mendo</t>
+  </si>
+  <si>
+    <t>A iniciativa promovida pelo Município de Almeida através da Divisão de Turismo está a registar uma excelente adesão entre todos os que visitam Castelo Mendo neste mês de agosto!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Adultos, fam&amp;iacute;lias e crian&amp;ccedil;as t&amp;ecirc;m-se entusiasmado ao preencher o autocolante com o seu nome e localidade de origem, fixando Castelo Mendo como o seu destino.&lt;/p&gt; &lt;p&gt;A proposta tem proporcionado momentos de partilha e celebra&amp;ccedil;&amp;atilde;o do reencontro caracter&amp;iacute;stico do m&amp;ecirc;s de agosto no concelho.&lt;/p&gt; &lt;p&gt;A inicativa decorre diariamente no Turismo Municipal de Castelo Mendo at&amp;eacute; 31 de agosto.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade, viste Castelo Mendo e deixe tamb&amp;eacute;m a sua marca nesta viagem simb&amp;oacute;lica!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Design-sem-nome-1-300x200.png</t>
+  </si>
+  <si>
+    <t>NOTA DE PESAR</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/DESIGNS_MOEDA_OFICIAL_LOJA_OFICIAL_Prancheta-1-copia-2-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Cerco de Almeida 2026 - Casa da Moeda</t>
+  </si>
+  <si>
+    <t>A moeda oficial do evento venha buscar, É só na Casa da Moeda passar!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A moeda oficial do evento venha buscar,&lt;/p&gt; &lt;p&gt;&amp;Eacute; s&amp;oacute; na Casa da Moeda passar!&lt;/p&gt; &lt;p&gt;&amp;Eacute; o tesouro perfeito que vai querer guardar,&lt;/p&gt; &lt;p&gt;Para deste Cerco de Almeida sempre se lembrar!&lt;/p&gt; &lt;p&gt;Mais Info -&amp;gt; &lt;a href="https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/?fbclid=IwcGRvZgNleHRuA2FlbQIxMABicmlkETFJaHM2YkhuaUk4N0VVT2w3c3J0YwZhcHBfaWQPNTE0NzcxNTY5MjI4MDYxAAEemlmFil3VR1Ha1ECF5j1TYojhYk9a1QqaWIhM8sFxydl5ZiKNGVXcT319KsU_aem_GR-x3cOoLNN3Lv4ciJqRug" rel="noopener" target="_blank" target="_blank"&gt;https://www.cm-almeida.pt/evento/22o-cerco-de-almeida/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Rota Gastron&amp;oacute;mica -&amp;gt; &lt;a href="https://www.cm-almeida.pt/rota-gastronomica-cerco-de.../?fbclid=IwcGRvZgNleHRuA2FlbQIxMABicmlkETFJaHM2YkhuaUk4N0VVT2w3c3J0YwZhcHBfaWQPNTE0NzcxNTY5MjI4MDYxAAEeXgrgso4zzbDdtuNBoXCBLxZCvaE0HERXQxS3EBo6Qg74ScE4BZaOx-755iw_aem_XFRosXwRcad7z4uZ0f4a0A" rel="noopener" target="_blank" target="_blank"&gt;https://www.cm-almeida.pt/rota-gastronomica-cerco-de&amp;hellip;/&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__eep__=6&amp;amp;__cft__%5B0%5D=AZbh5Z_EzdQahiaKX57xw6MQyVZbfkoMsTZQZnMRZjLl_X38yL7ePH8yCejvq-0xR2T2y6Xg-J4nTwEKo4eoLls6b49N16PrdmGI87XHt3Ti6LYctY8mfWbnnUTWH2xYwyOuGGV01zqGPYfTxwSx0d8k&amp;amp;__tn__=*NK-R" target="_blank" rel="noopener" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/cartaz-memorial-9-anos-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes assinala o seu 9.o Aniversário</t>
+  </si>
+  <si>
+    <t>O Município de Almeida, através da Divisão de Turismo, assinala o 9.º aniversário do Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes, com um programa comemorativo, entre os dias 26 e 30 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;As comemora&amp;ccedil;&amp;otilde;es ficam marcadas pelo lan&amp;ccedil;amento de duas iniciativas de valoriza&amp;ccedil;&amp;atilde;o e promo&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o junto da comunidade local e dos visitantes:&lt;/p&gt; &lt;p&gt;| Passaporte e v&amp;iacute;deo promocional &amp;ldquo;Rota da Toler&amp;acirc;ncia, Liberdade e Paz&amp;rdquo;: Uma iniciativa em rede desenvolvida em conjunto com o Museu Aristides de Sousa Mendes (em Cabanas de Viriato) e o Museu Judaico de Belmonte (em Belmonte), promovendo uma experi&amp;ecirc;ncia tur&amp;iacute;stica integrada.&lt;/p&gt; &lt;p&gt;| Bilhete Residente: Acesso gratuito ao Memorial para os residentes no concelho de Almeida. O bilhete pode ser levantado nos tr&amp;ecirc;s Turismos Municipais de Almeida, Castelo Mendo ou Vilar Formoso.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida convida toda a comunidade e visitantes a celebrar esta data e a descobrir o espa&amp;ccedil;o durante este per&amp;iacute;odo festivo.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e venha comemorar o 9.&amp;ordm; anivers&amp;aacute;rio em fam&amp;iacute;lia com uma visita ao Memorial&lt;/p&gt; &lt;p&gt;HOR&amp;Aacute;RIO&lt;/p&gt; &lt;p&gt;Ter&amp;ccedil;a a sexta: 9h00 &amp;ndash; 12h30 / 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados, Domingos e Feriados: 10h00 &amp;ndash; 12h30 / 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;DIAS DE ENCERRAMENTO&lt;/p&gt; &lt;p&gt;Segunda-feira, 1 de janeiro, 01 de novembro, 24 e 25 de dezembro&lt;/p&gt; &lt;p&gt;LOCALIZA&amp;Ccedil;&amp;Atilde;O&lt;/p&gt; &lt;p&gt;Largo da Esta&amp;ccedil;&amp;atilde;o&lt;/p&gt; &lt;p&gt;6355 Vilar Formoso&lt;/p&gt; &lt;p&gt;Telf: 271 149 459&lt;/p&gt; &lt;p&gt;Email: fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/Exposicao-jogos-cerco-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Exposição Jogos da Guerra Peninsular</t>
+  </si>
+  <si>
+    <t>De 24 a 31 de agosto, venha visitar a exposição “Jogos da Guerra Peninsular”, na Biblioteca Municipal Maria Natércia Ruivo, em Almeida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Uma forma divertida e diferente de descobrir a Hist&amp;oacute;ria, atrav&amp;eacute;s de jogos constru&amp;iacute;dos e criados para explorar, de forma l&amp;uacute;dica, a Guerra Peninsular e a 3.&amp;ordf; Invas&amp;atilde;o Francesa, as suas hist&amp;oacute;rias e protagonistas, os impactos na Pra&amp;ccedil;a-Forte de Almeida e os caminhos dos Itiner&amp;aacute;rios Napole&amp;oacute;nicos na Beira e no territ&amp;oacute;rio portugu&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;Quem foram os protagonistas desta Hist&amp;oacute;ria?&lt;br&gt;O que aconteceu em Almeida?&lt;br&gt;Que marcas deixou a Guerra Peninsular no territ&amp;oacute;rio?&lt;/p&gt; &lt;p&gt;Descubra. Desafie. Jogue!&lt;/p&gt; &lt;p&gt;Uma iniciativa integrada nas comemora&amp;ccedil;&amp;otilde;es do 22.&amp;ordm; Cerco de Almeida &amp;ndash; Recria&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica 2026.&lt;/p&gt; &lt;p&gt;Venha jogar com a Hist&amp;oacute;ria,&amp;nbsp;&lt;/p&gt; &lt;p&gt;Um programa para toda a fam&amp;iacute;lia!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/dia-do-artista-2-1_page-0001-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Município de Almeida celebra o Dia do Artista com programação especial nos Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso</t>
+  </si>
+  <si>
+    <t>No próximo dia 24 de agosto, o Município de Almeida, através da sua Divisão de Turismo, promove um conjunto de atividades artísticas e criativas para assinalar o Dia do Artista.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; A iniciativa decorrer&amp;aacute; nos Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso, oferecendo experi&amp;ecirc;ncias din&amp;acirc;micas dirigidas a fam&amp;iacute;lias, jovens e visitantes de todas as idades.&lt;/p&gt; &lt;p&gt;Com o objetivo de valorizar a express&amp;atilde;o art&amp;iacute;stica e promover o envolvimento da comunidade local e de quem visita o territ&amp;oacute;rio, o programa apresenta propostas diversificadas para todos os p&amp;uacute;blicos.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Desperte a sua curiosidade, visite o concelho de Almeida e, em fam&amp;iacute;lia, junte-se a esta celebra&amp;ccedil;&amp;atilde;o da arte e da criatividade!&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt; &lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/etiqueta_V1_-S-nova-300x187.png</t>
+  </si>
+  <si>
+    <t>’O Bilhete do Regresso’: Turismo Municipal de Castelo Mendo promove iniciativa inspirada na memória e identidade da emigração</t>
+  </si>
+  <si>
+    <t>Até ao final do mês de agosto, o Município de Almeida através da sua Divisão de Turismo, convida todos os visitantes a embarcar numa viagem simbólica, com a dinamização da atividade ’O Bilhete do Regresso’, no Turismo Municipal de Castelo Mendo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Inspirada na clássica etiqueta do emigrante, a iniciativa oferece aos turistas uma etiqueta/autocolante em estilo vintage. Cada visitante é convidado a personalizá-la com o seu nome, indicando a sua localidade ou país de origem e fixando como destino final a aldeia histórica de Castelo Mendo.&lt;/p&gt;
+&lt;p&gt;A ação visa assinalar a época marcada pelo acolhimento e ligação afetiva ao território, num mês fortemente marcado pelo reencontro das famílias e pelo regresso da comunidade emigrante.&lt;/p&gt;
+&lt;p&gt;A atividade decorre diariamente no Turismo de Castelo Mendo até ao dia 31 de agosto, sendo aberta a todos os que visitam a aldeia histórica.&lt;/p&gt;
+&lt;p&gt;Contactos:&lt;/p&gt;
+&lt;p&gt;Turismo Municipal de Castelo Mendo:&lt;/p&gt;
+&lt;p&gt;Contacto telefónico: 925 487 591(Chamada para a rede móvel nacional) E-mail: turismo.castelomendo@cm-almeida.pt&lt;/p&gt;
+&lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-08-17-at-14.40.21-2-300x169.jpg</t>
+  </si>
+  <si>
+    <t>Chegou ao fim mais um verão nas AAAF</t>
+  </si>
+  <si>
+    <t>(Atividades de Apoio e Animação à Família) Durante 7 semanas, houve muitos sorrisos, brincadeiras, descobertas e muitas aventuras.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;(Atividades de Apoio e Anima&amp;ccedil;&amp;atilde;o &amp;agrave; Fam&amp;iacute;lia)&lt;/p&gt; &lt;p&gt;Durante 7 semanas, houve muitos sorrisos, brincadeiras, descobertas e muitas aventuras.&lt;/p&gt; &lt;p&gt;Entre gargalhadas, descobertas, abra&amp;ccedil;os, cri&amp;aacute;mos mem&amp;oacute;rias que ficar&amp;atilde;o para sempre no nosso cora&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Cada fotografia conta um bocadinho de felicidade que vivemos juntos dos mais pequeninos dos jardins de inf&amp;acirc;ncia de Almeida e Vilar Formoso, nas AAAF.&lt;/p&gt; &lt;p&gt;Obrigada a todas as crian&amp;ccedil;as por encherem os nossos dias de alegria, &amp;agrave;s fam&amp;iacute;lias pela confian&amp;ccedil;a e aos colaboradores e parceiros envolvidos nas atividades.&lt;/p&gt; &lt;p&gt;At&amp;eacute; breve pequenos aventureiros!&lt;/p&gt; &lt;p&gt;Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/Gzsc" target="_blank"&gt;https://shre.ink/Gzsc&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-08-14</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1-4-300x225.jpg</t>
   </si>
   <si>
     <t>Vilar Formoso Fronteira da Paz-Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
   </si>
   <si>
     <t>Um espaço de descoberta e aprendizagem!</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Venha conhecer o Vilar Formoso &amp;ndash; Fronteira da Paz, um espa&amp;ccedil;o que transmite uma verdadeira li&amp;ccedil;&amp;atilde;o viva de humanidade, mem&amp;oacute;ria e esperan&amp;ccedil;a, dando a conhecer como Vilar Formoso foi a porta de entrada para a liberdade de milhares de refugiados durante a Segunda Guerra Mundial.&lt;/p&gt; &lt;p&gt;Para tornar a visita mais imersiva e din&amp;acirc;mica, o Memorial, atrav&amp;eacute;s da Divis&amp;atilde;o de Turismo, disponibiliza diversas atividades para todos os p&amp;uacute;blicos e todas as idades:&lt;/p&gt; &lt;p&gt;| Visitas Guiadas em quatro l&amp;iacute;nguas (portugu&amp;ecirc;s, espanhol, franc&amp;ecirc;s e ingl&amp;ecirc;s);&lt;/p&gt; &lt;p&gt;| Peddy-Paper: &amp;ldquo;O Caminho da Liberdade e Esperan&amp;ccedil;a&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| Visitas Desenhadas: &amp;ldquo;Conhece e aprende nesta caminhada&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| Passaporte Familiar: &amp;ldquo;Vilar Formoso &amp;ndash; Fronteira da Paz&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| Passaporte Infantil: &amp;ldquo;Uma viagem at&amp;eacute; &amp;agrave; Liberdade&amp;rdquo;;&lt;/p&gt; &lt;p&gt;| N&amp;uacute;cleo a N&amp;uacute;cleo: &amp;ldquo;Descobrir o Vilar Formoso Fronteira da Paz&amp;rdquo;.&lt;/p&gt; &lt;p&gt;| A Viagem da Vali: Uma viagem de coragem, amizade e novos come&amp;ccedil;os&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e, em fam&amp;iacute;lia, visite este espa&amp;ccedil;o de mem&amp;oacute;ria!&lt;/p&gt; &lt;p&gt;Contatos: + 351 271 149 459 (Chamada para rede fixa nacional) | fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;Hor&amp;aacute;rio:&lt;/p&gt; &lt;p&gt;Ter&amp;ccedil;a a Sexta: 09h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados, Domingos e Feriados: 10h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;Encerra: Segundas-feiras, 1 de janeiro, 1 de novembro, 24 e 25 de dezembro&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Informações"},{"name":"Notícias"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.nossaslojas.pt/files/images/blog/7-1-300x200.jpg</t>
   </si>
   <si>
     <t>Componente de Apoio à Família</t>
   </si>
   <si>
     <t>Assim chegaram ao fim as nossas férias de verão.. e que semanas inesquecíveis!</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Vivemos dias repletos de partilha, alegria e novas descobertas. Entre atividades desportivas, mergulhos nas piscinas, momentos refrescantes na Praia Piscina de Castelo Branco, muita criatividade no atelier de express&amp;atilde;o pl&amp;aacute;stica e deliciosos desafios no Masterchefinho, n&amp;atilde;o faltaram motivos para sorrir.&lt;/p&gt; &lt;p&gt;Cada atividade foi oportunidade para aprender, crescer e construir mem&amp;oacute;rias que ficar&amp;atilde;o no cora&amp;ccedil;&amp;atilde;o de todos.&lt;/p&gt; &lt;p&gt;Agradecemos a todas as crian&amp;ccedil;as, pais e &amp;agrave; nossa fant&amp;aacute;stica equipa por tornarem este ver&amp;atilde;o especial.&lt;/p&gt; &lt;p&gt;Agora vamos de f&amp;eacute;rias e voltamos em setembro!&lt;/p&gt; &lt;p&gt;Boas f&amp;eacute;rias a todos!&lt;/p&gt; &lt;p&gt;Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/GVwC" target="_blank"&gt;https://shre.ink/GVwC&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-08-13-at-12.18_-200x300.jpg</t>
   </si>
   <si>
     <t>O Museu não vai de Férias - Verão: O Telégrafo de Ponteiros!</t>
   </si>
   <si>
     <t>Ainda antes da era dos telemóveis, da internet ou das mensagens instantâneas, como se comunicava à distância em tempos de guerra?</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Nos dias 12 e 13 de agosto, o Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s do Museu Hist&amp;oacute;rico-Militar de Almeida (MHMA) abriu as portas a mais uma edi&amp;ccedil;&amp;atilde;o da iniciativa &amp;ldquo;O Museu N&amp;atilde;o Vai de F&amp;eacute;rias &amp;ndash; Ver&amp;atilde;o&amp;rdquo; com a dinamiza&amp;ccedil;&amp;atilde;o da Oficina do Tel&amp;eacute;grafo.&lt;/p&gt; &lt;p&gt;Durante dois dias cheios de descoberta e entusiasmo, mi&amp;uacute;dos e gra&amp;uacute;dos tiveram a oportunidade &amp;uacute;nica de recuar ao s&amp;eacute;culo XIX e explorar o funcionamento do Tel&amp;eacute;grafo de Ponteiros &amp;mdash; engenho idealizado pelo matem&amp;aacute;tico e cart&amp;oacute;grafo portugu&amp;ecirc;s Francisco Ciera (15 de junho de 1763 &amp;ndash; Lisboa / 6 de abril de 1814 (50 anos) Lisboa), e pe&amp;ccedil;a fundamental de transmiss&amp;atilde;o de informa&amp;ccedil;&amp;atilde;o militar em Portugal, designadamente durante as Guerras Peninsulares.&lt;/p&gt; &lt;p&gt;Com recurso a uma r&amp;eacute;plica deste equipamento hist&amp;oacute;rico, os participantes n&amp;atilde;o se limitaram a ouvir a hist&amp;oacute;ria: vestiram a pele de verdadeiros telegrafistas do passado!&lt;/p&gt; &lt;p&gt;Compreenderam a mec&amp;acirc;nica e os c&amp;oacute;digos por detr&amp;aacute;s do envio de sinais utilizando as T&amp;aacute;buas Telegr&amp;aacute;ficas de Ciera.&lt;/p&gt; &lt;p&gt;Descodificaram e transmitiram mensagens secretas em tempo real.&lt;/p&gt; &lt;p&gt;Experimentaram a import&amp;acirc;ncia estrat&amp;eacute;gica da rapidez e da precis&amp;atilde;o na comunica&amp;ccedil;&amp;atilde;o de outros tempos.&lt;/p&gt; &lt;p&gt;A Oficina do Tel&amp;eacute;grafo terminou, mas o ver&amp;atilde;o no MHMA continua recheado de hist&amp;oacute;ria, patrim&amp;oacute;nio e atividades imperd&amp;iacute;veis. Se n&amp;atilde;o teve oportunidade de participar nesta oficina, venha visitar-nos e descobrir de perto as mem&amp;oacute;rias que fazem da Fortaleza de Almeida um lugar &amp;uacute;nico no nosso pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;Local: Museu Hist&amp;oacute;rico-Militar de Almeida&lt;/p&gt; &lt;p&gt;Contactos: museu.militar@cm-almeida.pt | 271 571 229 (Chamada para a rede fixa nacional)&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-12</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Cartaz-eclipse_page-0001-212x300.jpg</t>
   </si>
   <si>
     <t>Colaboração Direção-Geral da Saúde (DGS)</t>
   </si>
   <si>
-    <t>𝗖𝗼𝗻𝘁𝗲𝘂́𝗱𝗼𝘀 𝗱𝗮 𝗿𝗲𝘀𝗽𝗼𝗻𝘀𝗮𝗯𝗶𝗹𝗶𝗱𝗮𝗱𝗲 𝗱𝗮 𝗲𝗻𝘁𝗶𝗱𝗮𝗱𝗲 𝗿𝗲𝘀𝗽𝗲𝘁𝗶𝘃𝗮.</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Recomenda&amp;ccedil;&amp;otilde;es DGS | Eclipse Solar &amp;#9888;&lt;/p&gt; &lt;p&gt;Nunca olhar diretamente para o sol sem a prote&amp;ccedil;&amp;atilde;o adequada (&amp;oacute;culos certificados);&lt;/p&gt; &lt;p&gt;Verificar os &amp;oacute;culos para observa&amp;ccedil;&amp;atilde;o do eclipse:&lt;/p&gt; &lt;p&gt;Utilizar apenas &amp;oacute;culos certificados (marca&amp;ccedil;&amp;atilde;o CE e norma ISO 12312-2 vis&amp;iacute;vel nos &amp;oacute;culos);&lt;/p&gt; &lt;p&gt;Confirmar que os &amp;oacute;culos n&amp;atilde;o apresentam riscos, furos, fissuras ou outros danos;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o utilizar &amp;oacute;culos danificados ou cuja origem seja desconhecida;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o utilizar alternativas aos &amp;oacute;culos certificados:&lt;/p&gt; &lt;p&gt;Os &amp;oacute;culos de sol, mesmo muito escuros, n&amp;atilde;o protegem contra os danos causados pela observa&amp;ccedil;&amp;atilde;o direta do Sol;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o observar o Sol atrav&amp;eacute;s de telesc&amp;oacute;pios, bin&amp;oacute;culos, m&amp;aacute;quinas fotogr&amp;aacute;ficas ou outros equipamentos &amp;oacute;ticos sem filtros solares especificamente concebidos para esse efeito;&lt;/p&gt; &lt;p&gt;Observar o eclipse em seguran&amp;ccedil;a:&lt;/p&gt; &lt;p&gt;Colocar os &amp;oacute;culos antes de olhar para o Sol;&lt;/p&gt; &lt;p&gt;Manter os &amp;oacute;culos colocados durante toda a observa&amp;ccedil;&amp;atilde;o, mesmo na fase de eclipse total;&lt;/p&gt; &lt;p&gt;Retirar os &amp;oacute;culos apenas depois de desviar completamente o olhar do Sol;&lt;/p&gt; &lt;p&gt;Proteger as crian&amp;ccedil;as:&lt;/p&gt; &lt;p&gt;As crian&amp;ccedil;as pequenas ou beb&amp;eacute;s n&amp;atilde;o devem observar diretamente o eclipse, mesmo utilizando &amp;oacute;culos certificados, uma vez que podem retir&amp;aacute;-los inadvertidamente;&lt;/p&gt; &lt;p&gt;Privilegiar m&amp;eacute;todos indiretos de observa&amp;ccedil;&amp;atilde;o, como a proje&amp;ccedil;&amp;atilde;o da imagem do Sol ou a visualiza&amp;ccedil;&amp;atilde;o atrav&amp;eacute;s de transmiss&amp;otilde;es em direto (p.e. televisivas ou digitais);&lt;/p&gt; &lt;p&gt;Nas crian&amp;ccedil;as mais velhas, explicar previamente a forma correta de utiliza&amp;ccedil;&amp;atilde;o dos &amp;oacute;culos e assegurar supervis&amp;atilde;o permanente durante a observa&amp;ccedil;&amp;atilde;o;&lt;/p&gt; &lt;p&gt;Estar atento a sintomas ap&amp;oacute;s a observa&amp;ccedil;&amp;atilde;o:&lt;/p&gt; &lt;p&gt;A observa&amp;ccedil;&amp;atilde;o direta pode provocar les&amp;otilde;es sem dor, pois a retina n&amp;atilde;o tem recetores da dor;&lt;/p&gt; &lt;p&gt;Os sintomas podem-se manifestar horas a dias depois;&lt;/p&gt; &lt;p&gt;A queimadura solar pode provocar, entre outros:&lt;/p&gt; &lt;p&gt;vis&amp;atilde;o turva ou desfocada;&lt;/p&gt; &lt;p&gt;aparecimento de uma mancha ou ponto cego no centro da vis&amp;atilde;o;&lt;/p&gt; &lt;p&gt;altera&amp;ccedil;&amp;atilde;o da perce&amp;ccedil;&amp;atilde;o das cores;&lt;/p&gt; &lt;p&gt;sensibilidade anormal &amp;agrave; luz;&lt;/p&gt; &lt;p&gt;Em caso de sintomas deve ser contactado o SNS 24 para devido aconselhamento e encaminhamento.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/9-300x225.jpg</t>
   </si>
   <si>
     <t>Município de Almeida marca presença na tradicional feira “Martes Mayor” em Ciudad Rodrigo</t>
   </si>
   <si>
     <t>O Município de Almeida através da Divisão de Turismo participou, no dia de hoje, 11 de agosto de 2026, na emblemática feira do Martes Mayor, em Ciudad Rodrigo, dando a conhecer as potencialidades turísticas do concelho a centenas de visitantes.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante o evento, o espa&amp;ccedil;o promocional de Almeida destacou-se pela elevada aflu&amp;ecirc;ncia e pelo forte interesse do p&amp;uacute;blico. Registou-se uma grande ades&amp;atilde;o tanto de visitantes interessados em conhecer o territ&amp;oacute;rio pela primeira vez, como de pessoas que, pela proximidade geogr&amp;aacute;fica, j&amp;aacute; conheciam e mant&amp;ecirc;m uma forte liga&amp;ccedil;&amp;atilde;o a Almeida.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o nesta iniciativa refor&amp;ccedil;a os la&amp;ccedil;os de coopera&amp;ccedil;&amp;atilde;o transfronteiri&amp;ccedil;a e consolida o concelho como destino tur&amp;iacute;stico de excel&amp;ecirc;ncia.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;             &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/3-1-212x300.jpg</t>
   </si>
   <si>
     <t>AVISO | CONDICIONAMENTO DE TRÂNSITO | 22.o Cerco de Almeida</t>
   </si>
   <si>
     <t>𝗖𝗲𝗻𝘁𝗿𝗼 𝗛𝗶𝘀𝘁𝗼́𝗿𝗶𝗰𝗼 𝗱𝗲 𝗔𝗹𝗺𝗲𝗶𝗱𝗮 Caros Residentes da Vila de Almeida, Com a aproximação das Comemorações do 22.º Cerco de Almeida, informamos que haverá condicionamentos de trânsito em várias ruas da nossa Vila, com o objetivo de garantir a segurança de residentes, participantes e visitantes, bem como o normal funcionamento das diversas atividades programadas.</t>
@@ -194,51 +1254,51 @@
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Copia-de-A-reserva-esta-praticamente-esgotada-240x300.png</t>
   </si>
   <si>
     <t>Dia Internacional da Juventude | 12 de agosto</t>
   </si>
   <si>
     <t>No âmbito das comemorações do Dia Internacional da Juventude e em alinhamento com a iniciativa promovida pelo Património Cultural, I.P., o Museu Histórico-Militar de Almeida, o CEAMA – Centro de Estudos de Arquitetura Militar de Almeida e o Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes oferecem entrada gratuita a todos os jovens até aos 29 anos, durante o dia 12 de agosto.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Aproveite esta oportunidade para conhecer a hist&amp;oacute;ria, a mem&amp;oacute;ria e o patrim&amp;oacute;nio do concelho de Almeida, atrav&amp;eacute;s da visita aos nossos espa&amp;ccedil;os museol&amp;oacute;gicos.&lt;/p&gt; &lt;p&gt;Esperamos por si!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-10</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/22-_Trajeto-e-Pontos_-CA2026-300x212.png</t>
   </si>
   <si>
     <t>Cerco de Almeida 2026 | "Da efeméride do Imperador à tomada da Fortaleza: uma visita pela Praça-forte de Almeida" | Visitas técnicas orientadas - 29 e 30 de agosto 2026</t>
   </si>
   <si>
     <t>O Município de Almeida promove, nos próximos dias 29 a 30 de agosto, visitas técnicas com o tema “Da efeméride do Imperador à tomada da Fortaleza: uma visita pela Praça-forte de Almeida”.</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida promove, nos pr&amp;oacute;ximos dias 29 a 30 de agosto, visitas t&amp;eacute;cnicas com o tema &amp;ldquo;Da efem&amp;eacute;ride do Imperador &amp;agrave; tomada da Fortaleza: uma visita pela Pra&amp;ccedil;a-forte de Almeida&amp;rdquo;. Esta atividade &amp;eacute; um convite para o p&amp;uacute;blico geral, desafiando o visitante a explorar as marcas de guerra deixadas nas muralhas abaluartadas e no centro hist&amp;oacute;rico de Almeida, descobrindo v&amp;aacute;rios pontos de interesse, no contexto do cerco efetuado entre os dias 15 a 28 de agosto de 1810.&lt;/p&gt; &lt;p&gt;O percurso orientado, com uma extens&amp;atilde;o de 2,2km e 1:30H de dura&amp;ccedil;&amp;atilde;o, ocorre no dia 29, s&amp;aacute;bado (10:30H &amp;ndash; 12:00H / 17:30H &amp;ndash; 19:00H) e 30 de agosto, domingo (15:00H &amp;ndash; 16:30H), com ponto de encontro no Centro Interpretativo da Fortalezas Abaluartadas da Raia, Portas Externas de S&amp;atilde;o Francisco, em Almeida.&lt;/p&gt; &lt;p&gt;Reserve j&amp;aacute; o seu lugar at&amp;eacute; dia 27 de agosto!&lt;/p&gt; &lt;p&gt;*Atividade gratuita, mas com inscri&amp;ccedil;&amp;atilde;o obrigat&amp;oacute;ria (Link para inscri&amp;ccedil;&amp;atilde;o: https://forms.gle/TCXQF8D1kJqmYH1A9 ).&lt;/p&gt; &lt;p&gt;Para reservas ou mais informa&amp;ccedil;&amp;otilde;es, de Segunda a Sexta-feira, at&amp;eacute; dia 27 agosto, entre em contato (+351 961 729 563) (Chamada com custo para a rede m&amp;oacute;vel nacional).&lt;/p&gt; &lt;p&gt;Para reservas no dia 28 de agosto, entre em contato com o Museu Hist&amp;oacute;rico-Militar de Almeida pelo telefone (+351 271 571 229) (Chamada com custo para a rede fixa nacional).&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida promove, nos pr&amp;oacute;ximos dias 29 a 30 de agosto, visitas t&amp;eacute;cnicas com o tema &amp;ldquo;Da efem&amp;eacute;ride do Imperador &amp;agrave; tomada da Fortaleza: uma visita pela Pra&amp;ccedil;a-forte de Almeida&amp;rdquo;. Esta atividade &amp;eacute; um convite para o p&amp;uacute;blico geral, desafiando o visitante a explorar as marcas de guerra deixadas nas muralhas abaluartadas e no centro hist&amp;oacute;rico de Almeida, descobrindo v&amp;aacute;rios pontos de interesse, no contexto do cerco efetuado entre os dias 15 a 28 de agosto de 1810.&lt;/p&gt; &lt;p&gt;O percurso orientado, com uma extens&amp;atilde;o de 2,2km e 1:30H de dura&amp;ccedil;&amp;atilde;o, ocorre no dia 29, s&amp;aacute;bado (10:30H &amp;ndash; 12:00H / 17:30H &amp;ndash; 19:00H) e 30 de agosto, domingo (15:00H &amp;ndash; 16:30H), com ponto de encontro no Centro Interpretativo da Fortalezas Abaluartadas da Raia, Portas Externas de S&amp;atilde;o Francisco, em Almeida.&lt;/p&gt; &lt;p&gt;Reserve j&amp;aacute; o seu lugar at&amp;eacute; dia 27 de agosto!&lt;/p&gt; &lt;p&gt;*Atividade gratuita, mas com inscri&amp;ccedil;&amp;atilde;o obrigat&amp;oacute;ria (Link para inscri&amp;ccedil;&amp;atilde;o: https://forms.gle/TCXQF8D1kJqmYH1A9 ).&lt;/p&gt; &lt;p&gt;Para reservas ou mais informa&amp;ccedil;&amp;otilde;es, de Segunda a Sexta-feira, at&amp;eacute; dia 27 agosto, entre em contato (+351 961 729 563) (Chamada com custo para a rede m&amp;oacute;vel nacional).&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-09</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC1367-300x200.jpg</t>
   </si>
   <si>
     <t>Corrida de Toiros Mista animou Nave de Haver</t>
   </si>
   <si>
     <t>Decorreu no passado sábado, 8 de agosto, em Nave de Haver, uma Corrida de Touros integrada nas Festas das Peñas 2026, numa tarde marcada pela tradição e pela afición tauromáquica.</t>
   </si>
   <si>
     <t>&lt;p&gt;Decorreu no passado s&amp;aacute;bado, 8 de agosto, em Nave de Haver, uma Corrida de Touros integrada nas Festas das Pe&amp;ntilde;as 2026, numa tarde marcada pela tradi&amp;ccedil;&amp;atilde;o e pela &lt;em&gt;afici&amp;oacute;n&lt;/em&gt; taurom&amp;aacute;quica.&lt;/p&gt; &lt;p&gt;O espet&amp;aacute;culo contou com seis toiros de Paulo Caetano, tendo participado os cavaleiros Jo&amp;atilde;o Moura Caetano e Paco Vel&amp;aacute;squez, o &lt;em&gt;matador&lt;/em&gt; Manuel Dias Gomes e os grupos de forcados amadores de Alcochete e do Aposento da Moita.&lt;/p&gt; &lt;p&gt;A iniciativa voltou a reunir popula&amp;ccedil;&amp;atilde;o e aficionados, contribuindo para a valoriza&amp;ccedil;&amp;atilde;o e preserva&amp;ccedil;&amp;atilde;o da tauromaquia enquanto express&amp;atilde;o da tradi&amp;ccedil;&amp;atilde;o e identidade cultural de Nave de Haver e do concelho de Almeida.&lt;/p&gt; &lt;p&gt;No final, o Senhor Presidente da C&amp;acirc;mara Municipal de Almeida, Eng&amp;ordm; Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado foi homenageado pelos Amigos de Nave de Haver, pelo seu reconhecido apoio e defesa da tauromaquia no nosso concelho.&lt;/p&gt; &lt;p&gt;Mais fotografias em &lt;strong&gt;&lt;a href="https://shre.ink/GPAM" target="_blank"&gt;https://shre.ink/GPAM&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-07</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/IMG_5515-1-225x300.jpg</t>
   </si>
   <si>
     <t>Bisneto de Aristides de Sousa Mendes visita Vilar Formoso Fronteira da Paz- Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
   </si>
@@ -290,57 +1350,71 @@
   <si>
     <t>&lt;p&gt;No passado dia 1 de agosto, realizou-se, na fronteira de Vilar Formoso, uma a&amp;ccedil;&amp;atilde;o de sensibiliza&amp;ccedil;&amp;atilde;o para a seguran&amp;ccedil;a rodovi&amp;aacute;ria e preven&amp;ccedil;&amp;atilde;o de inc&amp;ecirc;ndios, integrada na campanha &lt;strong&gt;&amp;ldquo;S&amp;eacute;cur&amp;rsquo;&amp;Eacute;t&amp;eacute; 2026 &amp;ndash; Ver&amp;atilde;o em Portugal&amp;rdquo;&lt;/strong&gt;, promovida pela Associa&amp;ccedil;&amp;atilde;o Cap Magellan.&lt;/p&gt; &lt;p&gt;A iniciativa contou com a presen&amp;ccedil;a do Secret&amp;aacute;rio de Estado das Comunidades Portuguesas, Em&amp;iacute;dio Sousa, do Senhor Presidente da C&amp;acirc;mara Municipal de Almeida, Eng.&amp;ordm; Ant&amp;oacute;nio Jos&amp;eacute; Monteiro Machado, do Senhor Presidente da Junta de Freguesia de Vilar Formoso, Paulo Damasceno, da Senhora Presidente da C&amp;acirc;mara Municipal de Pinhel, Daniela Capelo, do Comandante do Comando Territorial da GNR da Guarda, Coronel Pedro Gon&amp;ccedil;alves, do Comandante do Posto Territorial da GNR de Vilar Formoso, 2&amp;ordm; Sargento Jo&amp;atilde;o Manso, e outras entidades parceiras da a&amp;ccedil;&amp;atilde;o, cujos deram as boas-vindas aos emigrantes desejando-lhes um regresso em seguran&amp;ccedil;a e umas excelentes f&amp;eacute;rias com as suas fam&amp;iacute;lias.&lt;/p&gt; &lt;p&gt;Esta a&amp;ccedil;&amp;atilde;o contou ainda com a participa&amp;ccedil;&amp;atilde;o dos jovens do 13.&amp;ordm; Encontro Europeu de Jovens Lus&amp;oacute;fonos e Lusodescendentes, que colaboraram ativamente na distribui&amp;ccedil;&amp;atilde;o de material informativo e na sensibiliza&amp;ccedil;&amp;atilde;o dos condutores para a ado&amp;ccedil;&amp;atilde;o de comportamentos seguros na estrada e para a preven&amp;ccedil;&amp;atilde;o de inc&amp;ecirc;ndios rurais.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito desta visita, e a convite do Senhor Presidente da C&amp;acirc;mara Municipal de Almeida e do Senhor Presidente da Junta de Freguesia de Vilar Formoso, o Senhor Secret&amp;aacute;rio de Estado das Comunidades Portuguesas visitou ainda o Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes &amp;ndash; Vilar Formoso &amp;ndash; Fronteira da Paz, onde teve oportunidade de conhecer este espa&amp;ccedil;o de homenagem &amp;agrave; mem&amp;oacute;ria dos milhares de refugiados que atravessaram a fronteira durante a Segunda Guerra Mundial e ao legado humanit&amp;aacute;rio do C&amp;ocirc;nsul Aristides de Sousa Mendes.&lt;/p&gt; &lt;p&gt;Esta a&amp;ccedil;&amp;atilde;o teve como principal objetivo sensibilizar os condutores para a ado&amp;ccedil;&amp;atilde;o de comportamentos respons&amp;aacute;veis na estrada, contribuindo para a redu&amp;ccedil;&amp;atilde;o da sinistralidade rodovi&amp;aacute;ria, bem como alertar para a import&amp;acirc;ncia da preven&amp;ccedil;&amp;atilde;o dos inc&amp;ecirc;ndios rurais durante o per&amp;iacute;odo de ver&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida associou-se a esta iniciativa, reafirmando o seu compromisso com a seguran&amp;ccedil;a, a preven&amp;ccedil;&amp;atilde;o e o acolhimento daqueles que escolhem regressar ao nosso concelho nesta &amp;eacute;poca do ano.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida deseja a todos os emigrantes e visitantes umas excelentes f&amp;eacute;rias, um feliz reencontro com as suas fam&amp;iacute;lias e viagens em seguran&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Fotos: Munic&amp;iacute;pio de Almeia e Munic&amp;iacute;pio de Pinhel&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/22_CERCO_DE_ALMEIDA_CARTAZ-212x300.jpg</t>
   </si>
   <si>
     <t>Cerco de Almeida 2026</t>
   </si>
   <si>
     <t>22ª Recriação Histórica do Cerco de Almeida, a maior recriação histórica do período Napoleónico de Portugal!</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;De 28 a 30 de agosto 2026, n&amp;atilde;o perca 3 dias de muita anima&amp;ccedil;&amp;atilde;o e recria&amp;ccedil;&amp;otilde;es hist&amp;oacute;ricas pelas ruas da Fortaleza de Almeida!&lt;/p&gt; &lt;p&gt;Aguardamos a sua visita!&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbJizUcyNYn64lDtFinpuW60zLT5O8h_kxDmi-078Ry0lE8i3vTI-0dGTNwTAy9oxXWGgAZvt68eLNnsotzoTXU1_6PDK7MwBoW6TtyIUq_wCc45TjdOfxSj1Fno2ZB_g6ONcF443XexEGTpvSI4vD4lcuAF88CgpQP-9Lj-rLNgnYx7pqD0y1Fl_Rm2fICfds&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/3-4-240x300.png</t>
   </si>
   <si>
-    <t>“A Viagem da Vali": Atividade passa a permanente após elevada procura pelo público infantil no Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes</t>
-[...5 lines deleted...]
-    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Concebida para explicar o Holocausto e a condi&amp;ccedil;&amp;atilde;o dos refugiados &amp;agrave;s crian&amp;ccedil;as de forma acess&amp;iacute;vel, a atividade &amp;ldquo;A Viagem da Vali&amp;rdquo;, registou uma ades&amp;atilde;o significativa por parte do p&amp;uacute;blico infantil e das fam&amp;iacute;lias. Perante o sucesso e a procura cont&amp;iacute;nua, a iniciativa passa agora a integrar a programa&amp;ccedil;&amp;atilde;o permanente do Vilar Formoso Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes.&lt;/p&gt; &lt;p&gt;Destinada a crian&amp;ccedil;as dos 6 aos 12 anos, a atividade utiliza uma mala chamada Vali que guarda mem&amp;oacute;rias, afetos e sonhos de uma fam&amp;iacute;lia em fuga. A din&amp;acirc;mica aposta na participa&amp;ccedil;&amp;atilde;o ativa dos mais novos atrav&amp;eacute;s dos seis n&amp;uacute;cleos tem&amp;aacute;ticos.&lt;/p&gt; &lt;p&gt;Convidam-se todas as fam&amp;iacute;lias a visitar o Memorial Vilar Formoso Fronteira da Paz e a participar nesta experi&amp;ecirc;ncia marcante, que promete sensibilizar, inspirar e unir diferentes gera&amp;ccedil;&amp;otilde;es em torno dos valores da empatia e da paz.&lt;/p&gt; &lt;p&gt;HOR&amp;Aacute;RIO DE ABERTURA&lt;/p&gt; &lt;p&gt;Ter&amp;ccedil;a a sexta: 9h00 &amp;ndash; 12h30 / 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados, Domingos e Feriados: 10h00 &amp;ndash; 12h30 / 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;DIAS DE ENCERRAMENTO&lt;/p&gt; &lt;p&gt;Segunda-feira, 1 de janeiro, 01 de novembro, 24 e 25 de dezembro&lt;/p&gt; &lt;p&gt;LOCALIZA&amp;Ccedil;&amp;Atilde;O&lt;/p&gt; &lt;p&gt;Largo da Esta&amp;ccedil;&amp;atilde;o&lt;/p&gt; &lt;p&gt;6355 Vilar Formoso&lt;/p&gt; &lt;p&gt;Telf: 271 149 459&lt;/p&gt; &lt;p&gt;Email: fronteiradapaz@cm-almeida.pt&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
+    <t>A Viagem da Vali</t>
+  </si>
+  <si>
+    <t>Concebida para explicar o Holocausto e a condição dos refugiados às crianças de forma acessível, a atividade ’A Viagem da Vali’, registou uma adesão significativa por parte do público infantil e das famílias.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Concebida para explicar o Holocausto e a condição dos refugiados às crianças de forma acessível, a atividade ’A Viagem da Vali’, registou uma adesão significativa por parte do público infantil e das famílias. Perante o sucesso e a procura contínua, a iniciativa passa agora a integrar a programação permanente do Vilar Formoso Fronteira da Paz – Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes.&lt;/p&gt;
+&lt;p&gt;Destinada a crianças dos 6 aos 12 anos, a atividade utiliza uma mala chamada Vali que guarda memórias, afetos e sonhos de uma família em fuga. A dinâmica aposta na participação ativa dos mais novos através dos seis núcleos temáticos.&lt;/p&gt;
+&lt;p&gt;Convidam-se todas as famílias a visitar o Memorial Vilar Formoso Fronteira da Paz e a participar nesta experiência marcante, que promete sensibilizar, inspirar e unir diferentes gerações em torno dos valores da empatia e da paz.&lt;/p&gt;
+&lt;p&gt;HORÁRIO DE ABERTURA&lt;/p&gt;
+&lt;p&gt;Terça a sexta: 9h00 – 12h30 / 14h00 – 17h30&lt;/p&gt;
+&lt;p&gt;Sábados, Domingos e Feriados: 10h00 – 12h30 / 14h00 – 17h30&lt;/p&gt;
+&lt;p&gt;DIAS DE ENCERRAMENTO&lt;/p&gt;
+&lt;p&gt;Segunda-feira, 1 de janeiro, 01 de novembro, 24 e 25 de dezembro&lt;/p&gt;
+&lt;p&gt;LOCALIZAÇÃO&lt;/p&gt;
+&lt;p&gt;Largo da Estação&lt;/p&gt;
+&lt;p&gt;6355 Vilar Formoso&lt;/p&gt;
+&lt;p&gt;Telf: 271 149 459&lt;/p&gt;
+&lt;p&gt;Email: fronteiradapaz@cm-almeida.pt&lt;/p&gt;
+&lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/5-2-300x200.jpg</t>
   </si>
   <si>
     <t>Centro de Estudos de Arquitetura Militar de Almeida reforça as experiências de visita durante o verão</t>
   </si>
   <si>
     <t>O Município de Almeida, através do Centro de Estudos de Arquitetura Militar de Almeida (CEAMA), com o aumento do número de visitantes à Fortaleza de Almeida durante os meses de verão, continua a afirmar-se como um importante espaço para a compreensão da praça-forte de Almeida.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Ao longo das &amp;uacute;ltimas semanas, o CEAMA tem recebido visitantes nacionais e estrangeiros interessados em conhecer a evolu&amp;ccedil;&amp;atilde;o da Fortaleza de Almeida, desde o antigo castelo medieval at&amp;eacute; &amp;agrave; atual pra&amp;ccedil;a-forte.&lt;/p&gt; &lt;p&gt;O percurso inclui a interpreta&amp;ccedil;&amp;atilde;o da Porta de Santo Ant&amp;oacute;nio, elemento fundamental do sistema defensivo da fortaleza, e a biblioteca especializada do CEAMA, sendo este mais um apoio &amp;agrave; investiga&amp;ccedil;&amp;atilde;o, regularmente consultado por estudantes, investigadores e outros interessados na hist&amp;oacute;ria e na arquitetura militar de Almeida. Al&amp;eacute;m de uma exposi&amp;ccedil;&amp;atilde;o de maquetas para o visitante entender a hist&amp;oacute;ria do antigo castelo.&lt;/p&gt; &lt;p&gt;A visita ao CEAMA integra-se de forma complementar com os restantes espa&amp;ccedil;os museol&amp;oacute;gicos da Fortaleza de Almeida: o Centro de Interpreta&amp;ccedil;&amp;atilde;o das Fortalezas Abaluartadas da Raia (CIFAR) e o Museu Hist&amp;oacute;rico-Militar de Almeida (MHMA), promovendo uma experi&amp;ecirc;ncia mais completa.&lt;/p&gt; &lt;p&gt;O CEAMA mant&amp;eacute;m o seu programa regular de visitas mediadas, estando aberto &amp;agrave; visita individual, grupos estudantis e/ou tur&amp;iacute;sticos, continuando, assim, a acolher todos aqueles que procuram descobrir as hist&amp;oacute;rias e as transforma&amp;ccedil;&amp;otilde;es que moldaram a Fortaleza de Almeida.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC0086-300x200.jpg</t>
   </si>
   <si>
     <t>O Município de Almeida voltou a assinalar o Dia dos Avós, com uma iniciativa, que promoveu o encontro entre gerações</t>
   </si>
   <si>
     <t>No dia 27 de julho, a freguesia de Freixo recebeu idosos das Instituições Particulares de Solidariedade Social (IPSS) do concelho, crianças participantes nos Programas de Férias promovidos pelo Município e jovens da Associação Socio-terapêutica de Almeida, num encontro que celebrou os laços entre gerações.</t>
   </si>
@@ -488,53 +1562,50 @@
   <si>
     <t>Ontem, dia 17 de julho de 2026, o Município de Almeida esteve presente na inauguração e Sessão Solene da Feira da Diversidade, no Pavilhão Multiusos de Vilar Formoso.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A Vereadora da C&amp;acirc;mara Municipal de Almeida, Prof.&amp;ordf; Isabel Pereira, teve a honra de intervir na Sess&amp;atilde;o Solene, reafirmando o compromisso do Munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o da inclus&amp;atilde;o, da igualdade de oportunidades e do respeito pela diversidade.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio felicita a organiza&amp;ccedil;&amp;atilde;o por esta iniciativa, que promove valores essenciais de cidadania, partilha e inclus&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Mais fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/jqwt" target="_blank"&gt;https://shre.ink/jqwt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-16</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/4-2-300x200.png</t>
   </si>
   <si>
     <t>Visite o Vilar Formoso Fronteira da Paz - Memorial aos Refugiados e ao Cônsul Aristides de Sousa Mendes e conheça os seus serviços turísticos</t>
   </si>
   <si>
     <t>Localizado ao lado da estação ferroviária de Vilar Formoso, o Memorial convida-o a embarcar numa viagem imersiva através de 6 núcleos distintos, que permitem reviver os passos daqueles que procuraram a salvação em Portugal durante a Segunda Guerra Mundial.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Para garantir que todos os visitantes (individualmente, em fam&amp;iacute;lia ou em grupos organizados) usufruam ao m&amp;aacute;ximo desta experi&amp;ecirc;ncia de forma confort&amp;aacute;vel, o memorial disponibiliza um conjunto de servi&amp;ccedil;os tur&amp;iacute;sticos:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Visitas Guiadas (Portugu&amp;ecirc;s, espanhol, franc&amp;ecirc;s e ingl&amp;ecirc;s)&lt;/li&gt; &lt;li&gt;Peddy Paper &amp;ldquo;&lt;em&gt;O Caminho da Liberdade e Esperan&amp;ccedil;a&lt;/em&gt;&amp;rdquo;&lt;/li&gt; &lt;li&gt;Visitas Desenhadas &amp;ldquo;&lt;em&gt;Conhece e aprende nesta caminhada&lt;/em&gt;&amp;rdquo;&lt;/li&gt; &lt;li&gt;Passaporte Familiar &amp;ldquo;&lt;em&gt;Vilar Formoso-Fronteira da Paz&lt;/em&gt;&amp;rdquo;&lt;/li&gt; &lt;li&gt;Passaporte Infantil &amp;ldquo;Uma viagem at&amp;eacute; &amp;aacute; Liberdade&amp;rdquo;&lt;/li&gt; &lt;li&gt;&amp;ldquo;N&amp;uacute;cleo a N&amp;uacute;cleo: Descobrir o Vilar Formoso Fronteira da Paz&amp;rdquo;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;em&gt;Desperte a sua curiosidade e descubra um espa&amp;ccedil;o onde a mem&amp;oacute;ria se transforma numa li&amp;ccedil;&amp;atilde;o viva de humanidade e toler&amp;acirc;ncia para o presente.&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Planeie a sua visita:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Localiza&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; Largo da Esta&amp;ccedil;&amp;atilde;o, 6355-272 Vilar Formoso&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Contatos:&lt;/strong&gt; + 351&amp;nbsp;271&amp;nbsp;149&amp;nbsp;459 (Chamada para rede fixa nacional) | &lt;a href="mailto:fronteiradapaz@cm-almeida.pt" target="_blank"&gt;fronteiradapaz@cm-almeida.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Hor&amp;aacute;rio:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Ter&amp;ccedil;a a Sexta: 09h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;S&amp;aacute;bados, Domingos e Feriados: 10h00 &amp;ndash; 12h30 e 14h00 &amp;ndash; 17h30&lt;/p&gt; &lt;p&gt;Encerra: Segundas-feiras, 1 de janeiro, 1 de novembro, 24 e 25 de dezembro.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>Aviso No35/2026/AH | Aplicação de Herbicida na Freguesia de Vilar Formoso</t>
   </si>
   <si>
-    <t>#municipioalmeida</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-15</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/flyer_redes_recrutamento_frente-240x300.png</t>
   </si>
   <si>
     <t>Colaboração Guarda Nacional Republicana</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A presente iniciativa destina-se, em especial, a jovens em idade de recrutamento, entre os 18 anos e os 26 anos, procurando dar a conhecer as oportunidades de ingresso na Guarda e incentivar a apresenta&amp;ccedil;&amp;atilde;o de candidaturas por parte de potenciais interessados.&lt;/p&gt; &lt;p&gt;A informa&amp;ccedil;&amp;atilde;o completa sobre o procedimento concursal, condi&amp;ccedil;&amp;otilde;es de acesso e demais esclarecimentos encontra-se dispon&amp;iacute;vel no portal oficial de recrutamento da GNR, em &lt;a href="https://recrutamento.gnr.pt" target="_blank"&gt;recrutamento.gnr.pt&lt;/a&gt;&lt;/p&gt;    &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-07-07-at-15.38-300x200.jpg</t>
   </si>
   <si>
     <t>O Museu Histórico-Militar de Almeida encheu-se de juventude, curiosidade e história!</t>
   </si>
   <si>
     <t>Entre os dias 7 e 9 de junho 2026, o Município de Almeida, através do Museu Histórico-Miitar de Almeida, teve a enorme alegria de receber um grupo de alunos do Colégio da Via Sacra, vindos de Viseu.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Durante estes tr&amp;ecirc;s dias, cerca de 120 jovens tiveram a oportunidade de mergulhar na nossa hist&amp;oacute;ria atrav&amp;eacute;s da oferta do Servi&amp;ccedil;o Educativo do Museu. Foi uma aut&amp;ecirc;ntica viagem no tempo, repleta de aprendizagem, novas descobertas e, claro, muita anima&amp;ccedil;&amp;atilde;o!&lt;/p&gt; &lt;p&gt;Acreditamos que conhecer o patrim&amp;oacute;nio &amp;eacute; a melhor forma de o preservar para o futuro. Agradecemos ao Col&amp;eacute;gio da Via Sacra pela visita e por terem escolhido o Munic&amp;iacute;pio de Almeida e o Museu Hist&amp;oacute;rico-Militar de Almeida para esta enriquecedora experi&amp;ecirc;ncia educativa.&lt;/p&gt; &lt;p&gt;Esperamos ver-vos em breve!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;       &lt;p&gt;&lt;/p&gt;</t>
@@ -545,53 +1616,50 @@
   <si>
     <t>Município de Almeida e a Associação Just a Change unem esforços para reabilitar habitações</t>
   </si>
   <si>
     <t>Uma parceria que faz a diferença na vida das pessoas!</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa CAMP IN &amp;ndash; Almeida 2026, decorre entre os dias 13 e 25 de julho e tem como objetivo a realiza&amp;ccedil;&amp;atilde;o de interven&amp;ccedil;&amp;otilde;es de reabilita&amp;ccedil;&amp;atilde;o e melhoria em cinco habita&amp;ccedil;&amp;otilde;es, localizadas nas freguesias de Castelo Bom, Freixo, Jun&amp;ccedil;a, Miuzela e Nave de Haver.&lt;/p&gt; &lt;p&gt;Os trabalhos de reabilita&amp;ccedil;&amp;atilde;o das habita&amp;ccedil;&amp;otilde;es s&amp;atilde;o realizados por equipas t&amp;eacute;cnicas especializadas e contam com a colabora&amp;ccedil;&amp;atilde;o de 18 jovens volunt&amp;aacute;rios, mobilizados pela Associa&amp;ccedil;&amp;atilde;o Just a Change .&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida comparticipa as interven&amp;ccedil;&amp;otilde;es, assegura o alojamento, a alimenta&amp;ccedil;&amp;atilde;o dos volunt&amp;aacute;rios, o apoio t&amp;eacute;cnico e log&amp;iacute;stico, a gest&amp;atilde;o dos res&amp;iacute;duos das obras e a articula&amp;ccedil;&amp;atilde;o com os Presidentes das Juntas de Freguesia envolvidas.&lt;/p&gt; &lt;p&gt;Esta parceria evidencia a import&amp;acirc;ncia da coopera&amp;ccedil;&amp;atilde;o entre o Munic&amp;iacute;pio e o setor solid&amp;aacute;rio, refor&amp;ccedil;ando o impacto do trabalho conjunto na melhoria das condi&amp;ccedil;&amp;otilde;es de vida das comunidades mais vulner&amp;aacute;veis. Simultaneamente, enaltece a dedica&amp;ccedil;&amp;atilde;o, o esp&amp;iacute;rito de miss&amp;atilde;o e o compromisso c&amp;iacute;vico destes jovens, que optam por dedicar parte das suas f&amp;eacute;rias ao voluntariado, contribuindo ativamente para a promo&amp;ccedil;&amp;atilde;o de respostas sociais inclusivas.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbGWkWOGJH0do3a4Vq7TTAqnPSNmEhhAtcQSMJVhxp6mL8TgM77Ep8lBGuuzarZTZRM5uFAkWSU9wX2L0ktDpaj6zXN8zarkPWy5kLdnNt4kb-7E4t6ubC5OsPdQLQNkdLS9UBvAiWqh0Ss7EMyXco4FZ2wgUyo-jkqFm2R-fHbBA&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-14</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1-2-300x200.png</t>
   </si>
   <si>
     <t>Um Convite aos Sentidos: “Sabores que a distância e o tempo não apagam"</t>
   </si>
   <si>
     <t>Até dia 31 de agosto de 2026, os Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso convidam-no a embarcar numa viagem gastronómica.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt; A iniciativa &amp;ldquo;Sabores que a dist&amp;acirc;ncia e o tempo n&amp;atilde;o apagam&amp;rdquo; &amp;eacute; uma oportunidade para valorizar, saborear e adquirir o melhor dos produtos locais, ligando quem visita &amp;agrave; autenticidade de quem produz.&lt;/p&gt; &lt;p&gt;Visite e parta &amp;agrave; descoberta desta Rota de Sabores:&lt;/p&gt; &lt;p&gt;&amp;#10145;Em Almeida: Deixe-se guiar pelo aroma e pela tradi&amp;ccedil;&amp;atilde;o na mostra &amp;ldquo;Do Olival &amp;agrave; Colmeia&amp;rdquo;.&lt;/p&gt; &lt;p&gt;&amp;#10145;Em Castelo Mendo: Renda-se &amp;agrave; do&amp;ccedil;aria e aos segredos guardados na mostra &amp;ldquo;Saber e Sabor&amp;rdquo;.&lt;/p&gt; &lt;p&gt;&amp;#10145;Em Vilar Formoso: Embarque numa verdadeira e enriquecedora &amp;ldquo;Viagem aos sabores tradicionais&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Muito mais do que exposi&amp;ccedil;&amp;otilde;es!&lt;/p&gt; &lt;p&gt;Prepararam-se atividades din&amp;acirc;micas, oficinas interativas e jogos pensados ao pormenor para mi&amp;uacute;dos e gra&amp;uacute;dos, ideais para criar mem&amp;oacute;rias inesquec&amp;iacute;veis.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e venha visitar as exposi&amp;ccedil;&amp;otilde;es em Fam&amp;iacute;lia!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.nossaslojas.pt/files/images/blog/1-1-240x300.png</t>
-[...1 lines deleted...]
-  <si>
     <t>Adoções no CROAA</t>
   </si>
   <si>
     <t>Esta é a Jannette, foi adotada no CROAA – Centro de Recolha Oficial de Animais de Almeida, estando agora a usufruir da sua nova família e do novo lar!</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;No primeiro semestre de 2026, foram adotados 10 c&amp;atilde;es e 7 gatos.&lt;/p&gt; &lt;p&gt;Aos animais adotados o Munic&amp;iacute;pio de Almeida oferece a esteriliza&amp;ccedil;&amp;atilde;o, microchip, vacina da raiva, desparasita&amp;ccedil;&amp;atilde;o e est&amp;atilde;o isentos de licen&amp;ccedil;a anual na Junta de Freguesia.&lt;/p&gt; &lt;p&gt;Conhe&amp;ccedil;a os animais dispon&amp;iacute;veis em https://croaa.cm-almeida.pt/&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-10</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-07-10-at-10.57.55-300x225.jpg</t>
   </si>
   <si>
     <t>Primeira semana das Férias Municipais: missão cumprida!</t>
   </si>
   <si>
     <t>Que semana incrível!</t>
   </si>
   <si>
     <t>&lt;p&gt; Entre mergulhos, brincadeiras e muitas descobertas, vivemos dias repletos de divers&amp;atilde;o, energia e boa disposi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Ao longo da semana, partilh&amp;aacute;mos um dia muito especial com os companheiros da ASTA, refresc&amp;aacute;mo-nos nas Piscinas de Valverde e da Aldeia de S&amp;atilde;o Sebasti&amp;atilde;o e encerr&amp;aacute;mos esta primeira etapa da melhor forma, com uma visita ao Naturwaterpark, em Vila Real, onde a anima&amp;ccedil;&amp;atilde;o e a divers&amp;atilde;o estiveram garantidas.&lt;/p&gt; &lt;p&gt;O melhor de tudo? Os sorrisos, as novas amizades e as mem&amp;oacute;rias que v&amp;atilde;o ficar para sempre.&lt;/p&gt; &lt;p&gt;Agora &amp;eacute; tempo de recuperar energias para a pr&amp;oacute;xima semana, que promete trazer ainda mais atividades, aventuras e momentos inesquec&amp;iacute;veis.&lt;/p&gt; &lt;p&gt;Bom fim de semana!&lt;br&gt;&lt;br&gt;Mais Fotografias aqui -&amp;gt; &lt;a href="https://shre.ink/jvPP" target="_blank"&gt;https://shre.ink/jvPP&lt;/a&gt;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;          &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/740622249_1410892220865215_4081137656261564816_n-300x200.png</t>
@@ -759,53 +1827,50 @@
     <t>Traga o seu Patudo e junte-se nesta Cãominhada! #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Traga o seu Patudo e junte-se nesta C&amp;atilde;ominhada!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/734515829_1021055093758416_7446723292759889530_n-300x178.jpg</t>
   </si>
   <si>
     <t>Município de Almeida vai acolher Torneio de Andebol Sub-17 Masculinos</t>
   </si>
   <si>
     <t>Decorreu ontem, no Salão Nobre dos Paços do Concelho de Figueira de Castelo Rodrigo, a cerimónia de assinatura dos protocolos de colaboração para a 𝗼𝗿𝗴𝗮𝗻𝗶𝘇𝗮𝗰̧𝗮̃𝗼 𝗱𝗼 𝗧𝗼𝗿𝗻𝗲𝗶𝗼 𝗱𝗲 𝗔𝗻𝗱𝗲𝗯𝗼𝗹 𝗦𝘂𝗯-𝟭𝟳 𝗠𝗮𝘀𝗰𝘂𝗹𝗶𝗻𝗼𝘀.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Em representa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Almeida, esteve presente o Sr. Vice-Presidente da C&amp;acirc;mara Municipal, Dr. Alcino Morgado, acompanhado por um t&amp;eacute;cnico da Divis&amp;atilde;o de Desporto.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia contou ainda com a presen&amp;ccedil;a dos representantes dos Munic&amp;iacute;pios de Figueira de Castelo Rodrigo, Pinhel e M&amp;ecirc;da, do Vice-Presidente da Federa&amp;ccedil;&amp;atilde;o de Andebol de Portugal e do Presidente da Associa&amp;ccedil;&amp;atilde;o de Andebol da Guarda, refor&amp;ccedil;ando a parceria institucional na organiza&amp;ccedil;&amp;atilde;o deste importante evento desportivo.&lt;/p&gt; &lt;p&gt;O torneio decorrer&amp;aacute; entre os &amp;#120305;&amp;#120310;&amp;#120302;&amp;#120320; &amp;#120817; &amp;#120306; &amp;#120819; &amp;#120305;&amp;#120306; &amp;#120315;&amp;#120316;&amp;#120323;&amp;#120306;&amp;#120314;&amp;#120303;&amp;#120319;&amp;#120316;, nos concelhos de Almeida, Figueira de Castelo Rodrigo, M&amp;ecirc;da e Pinhel, reunindo sele&amp;ccedil;&amp;otilde;es e equipas provenientes de Portugal, Espanha, Alemanha e Noruega, promovendo o interc&amp;acirc;mbio desportivo e a valoriza&amp;ccedil;&amp;atilde;o do nosso territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida associa-se, assim, &amp;agrave; organiza&amp;ccedil;&amp;atilde;o de um evento de dimens&amp;atilde;o nacional e internacional, que contribuir&amp;aacute; para a promo&amp;ccedil;&amp;atilde;o do andebol, do desporto jovem e da regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Fotografias: Munic&amp;iacute;pio de Figueira de Castelo Rodrigo&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/mnicipioalmeida?__cft__%5b0%5d=AZbC68w0xE6kR9yfGIFmAOkaeazLoudQyQtFVIhpqa78eVS9NsUD9K0dJMbMbTRAdkQ1zX5AdugELeSZB94l9TisnLs5QMYZzSa78Sfw3sEBAp3McmDRK1d_UdEOaeGlBqY5iIfFCwELoJD6DQZx3dUEqhWqa_H7VoXnf-_nHrwk5BbZyIci8S20rfpIUVLCLkY&amp;amp;__tn__=*NK-R" target="_blank"&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/COMEMORACOES_FERIADO_MUNICIPAL_DE_ALMEIDA-214x300.jpg</t>
   </si>
   <si>
     <t>Comemorações do Feriado Municipal de Almeida - 2 de julho de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/cartaz-212x300.jpg</t>
   </si>
   <si>
     <t>Comemorações do Feriado Municipal: Almeida celebra a História com o Baile "Danças no Tempo da Restauração"</t>
   </si>
   <si>
     <t>No âmbito das Comemorações do Feriado Municipal, o Município de Almeida promove, no próximo dia 4 de julho, pelas 21h30, na Praça da República, a 3.ª edição do Baile “Danças no Tempo da Restauração”.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito das Comemora&amp;ccedil;&amp;otilde;es do Feriado Municipal, o Munic&amp;iacute;pio de Almeida promove, no pr&amp;oacute;ximo dia 4 de julho, pelas 21h30, na Pra&amp;ccedil;a da Rep&amp;uacute;blica, a 3.&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Baile &amp;ldquo;Dan&amp;ccedil;as no Tempo da Restaura&amp;ccedil;&amp;atilde;o&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Esta apresenta&amp;ccedil;&amp;atilde;o resulta de um trabalho desenvolvido ao longo dos &amp;uacute;ltimos meses pelo Munic&amp;iacute;pio de Almeida, atrav&amp;eacute;s do Museu Hist&amp;oacute;rico-Militar de Almeida, em parceria com a Portingaloise &amp;ndash; Associa&amp;ccedil;&amp;atilde;o Cultural e Art&amp;iacute;stica. O projeto envolveu a comunidade local, os alunos do Agrupamento de Escolas de Almeida e Vilar Formoso, os participantes da Academia S&amp;eacute;nior e contar&amp;aacute; ainda com a participa&amp;ccedil;&amp;atilde;o dos alunos da Companhia Portingaloise, provenientes das aulas regulares de Dan&amp;ccedil;as Antigas, no Porto. Em palco estar&amp;atilde;o cerca de 70 participantes, o maior n&amp;uacute;mero de sempre, refletindo o crescimento deste projeto, que une diferentes gera&amp;ccedil;&amp;otilde;es em torno da Hist&amp;oacute;ria, da m&amp;uacute;sica e da dan&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Mais do que um espet&amp;aacute;culo, esta iniciativa constitui uma viagem ao s&amp;eacute;culo XVII, recriando os ambientes festivos e as dan&amp;ccedil;as da &amp;eacute;poca da Restaura&amp;ccedil;&amp;atilde;o, proporcionando ao p&amp;uacute;blico uma experi&amp;ecirc;ncia &amp;uacute;nica de contacto com um importante patrim&amp;oacute;nio hist&amp;oacute;rico e cultural.&lt;/p&gt; &lt;p&gt;O trabalho desenvolvido com a comunidade local do Munic&amp;iacute;pio de Almeida, nas oficinas de dan&amp;ccedil;as antigas direcionadas para jovens e adultos e orientadas pela Portingaloise &amp;ndash; Associa&amp;ccedil;&amp;atilde;o Cultural e Art&amp;iacute;stica, passa por experimentar o vocabul&amp;aacute;rio coreol&amp;oacute;gico do per&amp;iacute;odo da Restaura&amp;ccedil;&amp;atilde;o, promovendo o contacto com as fontes originais de finais do s&amp;eacute;c. XVI e in&amp;iacute;cio do s&amp;eacute;c. XVII.&lt;/p&gt; &lt;p&gt;Este trabalho tem por base alguns dos mais importantes tratados europeus de dan&amp;ccedil;a antiga, como Il Ballarino (1581), de Fabritio Caroso, Orchesographie (1589), de Thoinot Arbeau, e The English Dancing Master (1651), de John Playford, obras fundamentais para o conhecimento das dan&amp;ccedil;as, da m&amp;uacute;sica e das pr&amp;aacute;ticas sociais dos s&amp;eacute;culos XVI e XVII.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida convida toda a popula&amp;ccedil;&amp;atilde;o e visitantes a assistir a este espet&amp;aacute;culo, que representa o culminar de meses de trabalho, aprendizagem e dedica&amp;ccedil;&amp;atilde;o de todos os participantes. Uma oportunidade para celebrar a Hist&amp;oacute;ria, o patrim&amp;oacute;nio e a identidade cultural de Almeida atrav&amp;eacute;s da dan&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Fotografias: Ensaios realizados no Agrupamento de Escolas de Almeida e Vilar Formoso, Grupo da Academia S&amp;eacute;nior, Grupo da Comunidade. Baile realizado em 2024. Baile realizado em 2025 e Grupo do baile de 2025.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;         &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/caf-212x300.png</t>
   </si>
   <si>
     <t>CAF - Férias Verão 2026</t>
   </si>
   <si>
     <t>A Componente de Apoio à Família (CAF) preparou um programa diversificado, repleto de atividades desportivas, lúdicas, recreativas e educativas, pensado para proporcionar às nossas crianças um verão cheio de alegria, convívio, novas experiências e muitas aprendizagens.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Per&amp;iacute;odos de funcionamento:&lt;/p&gt; &lt;p&gt;1 a 3 de julho e 20 de julho a 14 de agosto&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es contatar o Gabinete de Educa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio atrav&amp;eacute;s dos seguintes telem&amp;oacute;veis: 966 961 122 / 966 980 445. (chamada para rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;Ser&amp;aacute; um ver&amp;atilde;o repleto de momentos inesquec&amp;iacute;veis, onde n&amp;atilde;o faltar&amp;atilde;o brincadeiras, desafios, criatividade e muita anima&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Vamos juntos tornar estas f&amp;eacute;rias de ver&amp;atilde;o ainda mais especiais!&lt;/p&gt; &lt;p&gt;Consulta a planifica&amp;ccedil;&amp;atilde;o aqui: https://rb.gy/dp0spk&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
@@ -1191,53 +2256,50 @@
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Trata-se de uma situa&amp;ccedil;&amp;atilde;o alheia &amp;agrave; C&amp;acirc;mara Municipal e que, at&amp;eacute; ao momento, n&amp;atilde;o aparenta representar risco para a sa&amp;uacute;de p&amp;uacute;blica. Ainda assim, por uma quest&amp;atilde;o de precau&amp;ccedil;&amp;atilde;o e transpar&amp;ecirc;ncia, estamos a acompanhar e a monitorizar atentamente a situa&amp;ccedil;&amp;atilde;o, em articula&amp;ccedil;&amp;atilde;o com as entidades competentes.&lt;/p&gt; &lt;p&gt;Qualquer atualiza&amp;ccedil;&amp;atilde;o relevante ser&amp;aacute; prontamente comunicada &amp;agrave; popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Agradecemos a compreens&amp;atilde;o de todos.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/WhatsApp-Image-2026-06-08-at-09.41.11-300x225.jpg</t>
   </si>
   <si>
     <t>Ação de Sensibilização “Segurança na Residência, Prevenção de Burlas e Furtos”</t>
   </si>
   <si>
     <t>No âmbito do Programa Radar Social, foi concluída a ação de sensibilização dirigida às pessoas idosas que residem no concelho de Almeida, dedicada à promoção da segurança e prevenção de situações de risco no quotidiano.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A iniciativa contou com a colabora&amp;ccedil;&amp;atilde;o da Guarda Nacional Republicana, atrav&amp;eacute;s da Sec&amp;ccedil;&amp;atilde;o de Preven&amp;ccedil;&amp;atilde;o Criminal e Policiamento Comunit&amp;aacute;rio de Vilar Formoso, que partilhou informa&amp;ccedil;&amp;atilde;o &amp;uacute;til e conselhos pr&amp;aacute;ticos sobre a prote&amp;ccedil;&amp;atilde;o da resid&amp;ecirc;ncia, a preven&amp;ccedil;&amp;atilde;o de burlas e a ado&amp;ccedil;&amp;atilde;o de comportamentos mais seguros.&lt;/p&gt; &lt;p&gt;Num contexto em que muitas pessoas idosas vivem sozinhas e podem estar mais expostas a situa&amp;ccedil;&amp;otilde;es de vulnerabilidade, a&amp;ccedil;&amp;otilde;es como esta assumem um papel fundamental na promo&amp;ccedil;&amp;atilde;o da seguran&amp;ccedil;a, da autonomia e da confian&amp;ccedil;a. A informa&amp;ccedil;&amp;atilde;o e a preven&amp;ccedil;&amp;atilde;o continuam a ser ferramentas essenciais para reduzir riscos e refor&amp;ccedil;ar o sentimento de prote&amp;ccedil;&amp;atilde;o junto da popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior.&lt;/p&gt; &lt;p&gt;O Programa Radar Social mant&amp;eacute;m o seu compromisso de proximidade com a comunidade, desenvolvendo iniciativas que contribuem para uma popula&amp;ccedil;&amp;atilde;o mais informada, mais segura e mais preparada para enfrentar os desafios do dia a dia.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/1781513231482-5acc2538-830e-4c35-8869-04dfe5187d47_1-212x300.jpg</t>
   </si>
   <si>
     <t>Aviso No30/2026/AH</t>
   </si>
   <si>
     <t>Aplicação de Herbicida na Freguesia de Almeida.</t>
   </si>
   <si>
-    <t>https://www.nossaslojas.pt/files/images/blog/1-1-300x200.png</t>
-[...1 lines deleted...]
-  <si>
     <t>Alunos do Projeto "Mexa-se com Alma!" representam a Seleção da AF Guarda no Torneio Nacional de Walking Football</t>
   </si>
   <si>
     <t>Os alunos do Projeto “Mexa-se com Alma!”, José Pinheiro e Carlos Maçana, foram convocados para representar a Seleção da Associação de Futebol da Guarda no Torneio Nacional de Walking Football Recreativo, que decorreu no último fim de semana, na Cidade do Futebol, em Oeiras. #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Os alunos do Projeto &amp;ldquo;Mexa-se com Alma!&amp;rdquo;, Jos&amp;eacute; Pinheiro e Carlos Ma&amp;ccedil;ana, foram convocados para representar a Sele&amp;ccedil;&amp;atilde;o da Associa&amp;ccedil;&amp;atilde;o de Futebol da Guarda no Torneio Nacional de Walking Football Recreativo, que decorreu no &amp;uacute;ltimo fim de semana, na Cidade do Futebol, em Oeiras.&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZYEsM5M7rkUyPg30xFVDLMYkA1pvmEjJA-kw8RId4cfIJVdnK0r05k_FchFoCp93TkxKc9vProkBDGrGScE5WsWC6BLOGB-CbH-qt-fzxYs8ljRFqZgE1N4BYZM2MzlRP5-zyH6QuWtd-affZiJNiBHCd3HSMhNOm282BYEVZ0Al0Z9LA0rhySnDx92kWxTToQ&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-14</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC5040-300x200.jpg</t>
   </si>
   <si>
     <t>Registo Fotográfico – Dia 01 Mais Fotografias em https://shre.ink/3gS3 #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Registo Fotogr&amp;aacute;fico &amp;ndash; Dia 01&lt;/p&gt; &lt;p&gt;Mais Fotografias em &lt;a href="https://shre.ink/3gS3?fbclid=IwZXh0bgNhZW0CMTAAYnJpZBExcEV2c2dyR1RZNWxqd3VyWHNydGMGYXBwX2lkEDIyMjAzOTE3ODgyMDA4OTIAAR7p6FtUHBpzShwTJWDV8TtziD7-I8CGlvWJl19b1De451B7ahFeP471AvN-7A_aem_UFGG7uWPN_gmB8fhrFcVFQ" rel="noreferrer noopener" target="_blank" target="_blank"&gt;https://shre.ink/3gS3&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.facebook.com/hashtag/municipioalmeida?__cft__%5B0%5D=AZbRj_mSXNbBjnpODfYFFITzQHfw810rTtHopwffstsiu9e5Vyd0ZFwUe4w3-WAJs8LpT-y4AMN2dxIXQ4x8oSBCNxCaINnwZgYTtDyZE4oXSNJzwnf0xiOW-Opol_7JR8GSNP5HXdoZvnz_JCdmWoWB1-8UA7-GxtHesf-RS0khCXTqfxEx4HAzl7B1yAIyysg&amp;amp;__tn__=*NK-R" target="_blank"&gt;#municipioalmeida&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-13</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC5735-300x200.jpg</t>
@@ -1354,56 +2416,50 @@
     <t>https://www.nossaslojas.pt/files/images/blog/Vilar-Formoso-14-06_page-0001-212x300.jpg</t>
   </si>
   <si>
     <t>Colheita de Sangue - Vilar Formoso | 14 de junho 2026</t>
   </si>
   <si>
     <t>Colaboração Associação de Dadores de Sangue de Vila Franca das Naves #municipioalmeida</t>
   </si>
   <si>
     <t>&lt;p&gt;Colabora&amp;ccedil;&amp;atilde;o Associa&amp;ccedil;&amp;atilde;o de Dadores de Sangue de Vila Franca das Naves&lt;/p&gt; &lt;p&gt;&lt;strong&gt;#municipioalmeida&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-07</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/DSC00154-300x168.jpg</t>
   </si>
   <si>
     <t>Exposição Coletiva, "Alma" com curadoria de Marcela Santos</t>
   </si>
   <si>
     <t>O Município de Almeida, através da Biblioteca Municipal de Almeida Maria Natércia Ruivo, acolheu a exposição “Alma” que estará patente ao público durante o próximo mês na sala polivalente.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;As bibliotecas p&amp;uacute;blicas do s&amp;eacute;culo XXI afirmam-se como centros culturais multifuncionais, onde a literatura, as artes visuais, o patrim&amp;oacute;nio e a cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea convergem na constru&amp;ccedil;&amp;atilde;o de comunidades mais participativas, criativas e culturalmente conscientes.&lt;/p&gt; &lt;p&gt;Neste enquadramento, a exposi&amp;ccedil;&amp;atilde;o coletiva com curadoria de uma artista local, Marcela Santos, constitui uma extens&amp;atilde;o natural da miss&amp;atilde;o da Biblioteca, promovendo a democratiza&amp;ccedil;&amp;atilde;o do acesso &amp;agrave; cultura e a valoriza&amp;ccedil;&amp;atilde;o dos talentos do territ&amp;oacute;rio, ou fora dele.&lt;/p&gt; &lt;p&gt;Neste contexto, a realiza&amp;ccedil;&amp;atilde;o de uma exposi&amp;ccedil;&amp;atilde;o coletiva sob curadoria da Marcela enquadra-se plenamente nos objetivos da Biblioteca, ao proporcionar um espa&amp;ccedil;o de encontro entre diferentes express&amp;otilde;es art&amp;iacute;sticas, estimular o di&amp;aacute;logo entre criadores e p&amp;uacute;blicos e fomentar o acesso da popula&amp;ccedil;&amp;atilde;o &amp;agrave;s artes visuais.&lt;/p&gt; &lt;p&gt;Esta exposi&amp;ccedil;&amp;atilde;o coletiva, que d&amp;aacute; a conhecer o trabalho de 19 autores/pintores, evidencia a import&amp;acirc;ncia das bibliotecas enquanto agentes ativos de promo&amp;ccedil;&amp;atilde;o cultural, de valoriza&amp;ccedil;&amp;atilde;o dos criadores e de dinamiza&amp;ccedil;&amp;atilde;o das comunidades.&lt;/p&gt; &lt;p&gt;Bem haja &amp;agrave; Marcela Santos e a todos os artistas presentes e a todos os que nos visitaram!&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[{"name":"Uncategorized"}]</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Almeida-Cup-2026--240x300.png</t>
   </si>
   <si>
     <t>Está a chegar mais uma edição da Almeida Cup, um fim de semana cheio de emoção, talento e paixão pelo futebol! 📅 12 a 14 de junho de 2026📍 Estádio Municipal de Almeida – Dr. José Vilhena de Carvalho📍 Pavilhão Municipal de Almeida 👦 Futebol Sub-11⚽ Futsal Sénior Três dias de competição, convívio e espírito desportivo, onde jovens promessas e atletas sénior vão dar espetáculo dentro de campo! 💥 Não faltes!</t>
   </si>
   <si>
     <t>&lt;p&gt;Est&amp;aacute; a chegar mais uma edi&amp;ccedil;&amp;atilde;o da &lt;strong&gt;Almeida Cup&lt;/strong&gt;, um fim de semana cheio de emo&amp;ccedil;&amp;atilde;o, talento e paix&amp;atilde;o pelo futebol!&lt;/p&gt; &lt;p&gt;&amp;#128197; &lt;strong&gt;12 a 14 de junho de 2026&lt;/strong&gt;&lt;br&gt;&amp;#128205; Est&amp;aacute;dio Municipal de Almeida &amp;ndash; Dr. Jos&amp;eacute; Vilhena de Carvalho&lt;br&gt;&amp;#128205; Pavilh&amp;atilde;o Municipal de Almeida&lt;/p&gt; &lt;p&gt;&amp;#128102; &lt;strong&gt;Futebol Sub-11&lt;/strong&gt;&lt;br&gt;&amp;#9917; &lt;strong&gt;Futsal S&amp;eacute;nior&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Tr&amp;ecirc;s dias de competi&amp;ccedil;&amp;atilde;o, conv&amp;iacute;vio e esp&amp;iacute;rito desportivo, onde jovens promessas e atletas s&amp;eacute;nior v&amp;atilde;o dar espet&amp;aacute;culo dentro de campo! &amp;#128165;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o faltes! Vem apoiar, vibrar e fazer parte desta grande festa do desporto! &amp;#128588;&lt;br&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/IMG-20260602-WA0058-300x200.jpg</t>
   </si>
   <si>
     <t>Hora do Conto</t>
   </si>
   <si>
     <t>O Município de Almeida, através da Biblioteca Municipal Maria Natércia Ruivo, realizou uma Hora do Conto junto às ruínas do Castelo de Almeida, destinada às crianças do Pré-Escolar do Agrupamento de Escolas de Almeida.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Num cen&amp;aacute;rio repleto de hist&amp;oacute;ria e beleza natural, as crian&amp;ccedil;as tiveram a oportunidade de participar numa sess&amp;atilde;o de leitura ao ar livre, onde a imagina&amp;ccedil;&amp;atilde;o e a literatura se uniram ao patrim&amp;oacute;nio cultural e ambiental da nossa vila. A escolha deste espa&amp;ccedil;o permitiu proporcionar uma experi&amp;ecirc;ncia diferente e enriquecedora, despertando a curiosidade dos mais pequenos e promovendo o contacto com a hist&amp;oacute;ria e a natureza envolventes.&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s a leitura da hist&amp;oacute;ria, houve ainda tempo para explorar o espa&amp;ccedil;o e observar atentamente os elementos da natureza. As crian&amp;ccedil;as recolheram flores, apreciando as suas cores e formas, e viveram momentos de verdadeira liga&amp;ccedil;&amp;atilde;o ao ambiente que as rodeava. Num exerc&amp;iacute;cio de sensibiliza&amp;ccedil;&amp;atilde;o para a natureza, abra&amp;ccedil;aram uma &amp;aacute;rvore, sentindo a sua textura e presen&amp;ccedil;a, e permaneceram em sil&amp;ecirc;ncio para ouvir os sons que preenchiam aquele local t&amp;atilde;o especial. O canto dos passarinhos, o suave soprar do vento e outros sons da natureza.&lt;/p&gt; &lt;p&gt;Ao longo da atividade, as crian&amp;ccedil;as demonstraram grande entusiasmo, curiosidade e envolvimento, partilhando descobertas e emo&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
@@ -2523,53 +3579,50 @@
     <t>Homenagem ao 25 de abril</t>
   </si>
   <si>
     <t>O Município de Almeida, através da Biblioteca Municipal de Almeida, assinalou no dia 22 de abril, mais um momento especial dedicado ao público sénior.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Entre papel, cores e sorrisos, ganharam forma delicados cravos, s&amp;iacute;mbolos de liberdade e mem&amp;oacute;ria, elaborados com empenho e criatividade por cada participante, numa bonita homenagem ao 25 de Abril.&lt;/p&gt; &lt;p&gt;Mais do que uma simples atividade, viveram-se instantes de partilha, de hist&amp;oacute;rias e de afetos.&lt;/p&gt; &lt;p&gt;Ficam aqui os registos destes momentos especiais.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/FOTO-Executivo-300x225.jpg</t>
   </si>
   <si>
     <t>Município de Almeida distinguido com Prémio de Mérito Social</t>
   </si>
   <si>
     <t>O Projeto “Laços entre Gerações- Sementes de Transformação no Presente e Para o Futuro”, mereceu o destaque da Associação Nacional de Gerontologia Social (ANGES), tendo integrado o conjunto das 150 entidades reconhecidas num universo de 732 candidaturas a nível nacional.  Este prémio vem reforçar a responsabilidade e o compromisso do Município numa intervenção social de proximidade, orientada para as boas práticas da cidadania.  O Projeto focou-se na valorização da população idosa através da interação com as gerações mais jovens, tendo sido desenvolvido pelos Serviços de Ação Social e Educação, em articulação com os Projetos Radar Social e CLDS 5G Almeida + Inclusiva e contou com importantes contributos de alguns parceiros da Rede Social.  A todos os envolvidos, o nosso profundo agradecimento pelo empenho, dedicação e contributo para este reconhecimento. </t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Projeto&lt;strong&gt;&amp;nbsp;&amp;ldquo;La&amp;ccedil;os entre Gera&amp;ccedil;&amp;otilde;es- Sementes de Transforma&amp;ccedil;&amp;atilde;o no Presente e Para o Futuro&amp;rdquo;,&amp;nbsp;&lt;/strong&gt;mereceu o destaque da Associa&amp;ccedil;&amp;atilde;o Nacional de Gerontologia Social (ANGES), tendo integrado o conjunto das 150 entidades reconhecidas num universo de 732 candidaturas a n&amp;iacute;vel nacional.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Este pr&amp;eacute;mio vem refor&amp;ccedil;ar a responsabilidade e o compromisso do Munic&amp;iacute;pio numa interven&amp;ccedil;&amp;atilde;o social de proximidade, orientada para as boas pr&amp;aacute;ticas da cidadania.&amp;nbsp;&lt;/p&gt; &lt;p&gt;O Projeto focou-se na valoriza&amp;ccedil;&amp;atilde;o da popula&amp;ccedil;&amp;atilde;o idosa atrav&amp;eacute;s da intera&amp;ccedil;&amp;atilde;o com as gera&amp;ccedil;&amp;otilde;es mais jovens, tendo sido desenvolvido pelos Servi&amp;ccedil;os de A&amp;ccedil;&amp;atilde;o Social e Educa&amp;ccedil;&amp;atilde;o, em articula&amp;ccedil;&amp;atilde;o com os Projetos Radar Social e CLDS 5G Almeida + Inclusiva e contou com importantes contributos de alguns parceiros da Rede Social.&amp;nbsp;&lt;/p&gt; &lt;p&gt;A todos os envolvidos, o nosso profundo agradecimento pelo empenho, dedica&amp;ccedil;&amp;atilde;o e contributo para este reconhecimento.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/25_ABRIL_2026-1-212x300.jpg</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/4-2-300x200.jpg</t>
   </si>
   <si>
     <t>Dia Internacional dos Monumentos e Sítios</t>
   </si>
   <si>
     <t>O Município de Almeida assinalou, no passado sábado, 18 de abril, o Dia Internacional dos Monumentos e Sítios, em colaboração com o ICOMOS Portugal e com o Património Cultural, IP, com um conjunto diversificado de iniciativas que mobilizaram a comunidade local e visitantes em torno da valorização do património histórico e cultural.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Em Vilar Formoso, o Fronteira da Paz &amp;ndash; Memorial aos Refugiados e ao C&amp;ocirc;nsul Aristides de Sousa Mendes dinamizou um conjunto de atividades e, atrav&amp;eacute;s de uma abordagem l&amp;uacute;dica e pedag&amp;oacute;gica, adultos e jovens puderam explorar os seis n&amp;uacute;cleos do Memorial de forma din&amp;acirc;mica. A iniciativa teve como principal objetivo sensibilizar a comunidade para a import&amp;acirc;ncia de valores como a liberdade e a solidariedade.&lt;/p&gt; &lt;p&gt;J&amp;aacute; em Almeida, a Fortaleza Abaluartada foi palco da atividade &amp;ldquo;Completa o teu postal!&amp;rdquo;, que incentivou &amp;agrave; descoberta de diferentes espa&amp;ccedil;os culturais da vila. Ao longo do dia, participantes percorreram v&amp;aacute;rios pontos de interesse, recolhendo autocolantes que deram forma a um postal ilustrado, numa iniciativa que conjugou patrim&amp;oacute;nio e criatividade.&lt;/p&gt; &lt;p&gt;O Museu Hist&amp;oacute;rico-Militar de Almeida (MHMA) tamb&amp;eacute;m contou com significativa participa&amp;ccedil;&amp;atilde;o na atividade &amp;ldquo;Conhe&amp;ccedil;a a Mochila do Soldado!&amp;rdquo;, que transportou os visitantes at&amp;eacute; ao ano de 1810. Atrav&amp;eacute;s da explora&amp;ccedil;&amp;atilde;o dos objetos essenciais a um soldado da &amp;eacute;poca, foi poss&amp;iacute;vel estabelecer paralelos com os atuais kits de emerg&amp;ecirc;ncia, suscitando reflex&amp;otilde;es sobre sobreviv&amp;ecirc;ncia em diferentes contextos hist&amp;oacute;ricos.&lt;/p&gt; &lt;p&gt;Durante a tarde, o Centro de Interpreta&amp;ccedil;&amp;atilde;o das Fortalezas Abaluartadas da Raia (CIFAR) acolheu a atividade &amp;ldquo;Pharmacopeia Oitocentista&amp;rdquo;, que despertou grande interesse junto do p&amp;uacute;blico. A sess&amp;atilde;o incluiu demonstra&amp;ccedil;&amp;otilde;es de pr&amp;aacute;ticas m&amp;eacute;dicas do s&amp;eacute;culo XIX, proporcionando uma experi&amp;ecirc;ncia imersiva e educativa, com momentos de intera&amp;ccedil;&amp;atilde;o que aproximaram os participantes da realidade da medicina de outros tempos.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o revelou-se um sucesso, com uma ades&amp;atilde;o expressiva e feedback positivo por parte dos participantes. Com estas iniciativas, o Munic&amp;iacute;pio de Almeida refor&amp;ccedil;ou o seu compromisso com a promo&amp;ccedil;&amp;atilde;o e preserva&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio, assinalando a data com atividades que aliaram conhecimento, envolvimento comunit&amp;aacute;rio e valoriza&amp;ccedil;&amp;atilde;o da identidade local.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>Município de Almeida assinala Dia Mundial das Artes com workshops e exposições</t>
   </si>
   <si>
     <t>No passado dia 15 de abril, o Município de Almeida, através da Divisão de Turismo, assinalou o Dia Mundial das Artes, promovendo a atividade criativa e a diversidade das expressões artísticas.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;O destaque do dia recaiu sobre as a&amp;ccedil;&amp;otilde;es de workshop orientadas pela artes&amp;atilde; Concei&amp;ccedil;&amp;atilde;o Gomes. Nestas sess&amp;otilde;es, os participantes tiveram a oportunidade de contactar diretamente com o saber-fazer tradicional, transformando mat&amp;eacute;rias-primas em pe&amp;ccedil;as com identidade e valor art&amp;iacute;stico, refor&amp;ccedil;ando a import&amp;acirc;ncia da passagem de testemunho entre gera&amp;ccedil;&amp;otilde;es de artes&amp;atilde;os.&lt;/p&gt; &lt;p&gt;Para dar continuidade &amp;agrave; efem&amp;eacute;ride e permitir que todos possam apreciar a riqueza das artes locais, os Postos de Turismo Municipais de Almeida, Castelo Mendo e Vilar Formoso t&amp;ecirc;m patente, at&amp;eacute; ao dia 26 de abril, uma s&amp;eacute;rie de exposi&amp;ccedil;&amp;otilde;es coletivas onde v&amp;aacute;rias artes se encontram.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;          &lt;p&gt;&lt;/p&gt;</t>
   </si>
@@ -3824,53 +4877,50 @@
     <t>&lt;p&gt;No passado dia 25 de fevereiro, decorreu a Assembleia Eletiva da Associa&amp;ccedil;&amp;atilde;o de Munic&amp;iacute;pios Portugueses do Cavalo, na Casa-Est&amp;uacute;dio Carlos Relvas &amp;ndash; Goleg&amp;atilde;, reunindo representantes de vinte Munic&amp;iacute;pios de todo o pa&amp;iacute;s, estando em representa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Almeida a Sr&amp;ordf;. Vereadora Prof.&amp;ordf; Isabel Pereira e o Chefe da Equipa Multidisciplinar de Comunica&amp;ccedil;&amp;atilde;o, Empreendedorismo e Sa&amp;uacute;de Animal.&lt;/p&gt; &lt;p&gt;O ponto alto desta Assembleia Eletiva foi a elei&amp;ccedil;&amp;atilde;o e recondu&amp;ccedil;&amp;atilde;o dos &amp;oacute;rg&amp;atilde;os sociais para o quadri&amp;eacute;nio 2026-2029, tendo no caso do Munic&amp;iacute;pio de Almeida, garantindo a continuidade nas fun&amp;ccedil;&amp;otilde;es de Secret&amp;aacute;rio da Dire&amp;ccedil;&amp;atilde;o desta Associa&amp;ccedil;&amp;atilde;o, refor&amp;ccedil;ando o reconhecimento nacional do nosso Concelho no panorama equestre.&lt;/p&gt; &lt;p&gt;Foram igualmente abordadas as linhas de a&amp;ccedil;&amp;atilde;o previstas para 2026, dando prioridade &amp;agrave; promo&amp;ccedil;&amp;atilde;o da atividade equestre, &amp;agrave; valoriza&amp;ccedil;&amp;atilde;o dos territ&amp;oacute;rios e do patrim&amp;oacute;nio associado ao cavalo, ao refor&amp;ccedil;o da coopera&amp;ccedil;&amp;atilde;o intermunicipal e &amp;agrave; dinamiza&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica e cultural. Neste &amp;acirc;mbito, prev&amp;ecirc;-se a implementa&amp;ccedil;&amp;atilde;o de iniciativas de &amp;acirc;mbito nacional e internacional, a cria&amp;ccedil;&amp;atilde;o de plataformas digitais, o desenvolvimento de projetos tem&amp;aacute;ticos e a organiza&amp;ccedil;&amp;atilde;o de eventos, com especial relev&amp;acirc;ncia nos Munic&amp;iacute;pios associados.&lt;/p&gt; &lt;p&gt;Com estas delibera&amp;ccedil;&amp;otilde;es, a Associa&amp;ccedil;&amp;atilde;o de Munic&amp;iacute;pios Portugueses do Cavalo consolida a sua miss&amp;atilde;o de valorizar o cavalo como patrim&amp;oacute;nio cultural, econ&amp;oacute;mico e identit&amp;aacute;rio de Portugal, promovendo iniciativas conjuntas, estimulando o desenvolvimento local e fortalecendo a coopera&amp;ccedil;&amp;atilde;o entre territ&amp;oacute;rios com tradi&amp;ccedil;&amp;atilde;o equestre, numa estrat&amp;eacute;gia de afirma&amp;ccedil;&amp;atilde;o nacional e internacional do setor.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Composi&amp;ccedil;&amp;atilde;o dos &amp;Oacute;rg&amp;atilde;os Sociais da AMPC:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Mesa da Assembleia-Geral&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Presidente: Esposende&lt;/p&gt; &lt;p&gt;Vice-Presidente: Lagoa&lt;/p&gt; &lt;p&gt;Secret&amp;aacute;rio: Vila Franca de Xira&lt;/p&gt; &lt;p&gt;Suplente: Alpiar&amp;ccedil;a&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Dire&amp;ccedil;&amp;atilde;o&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Presidente: Goleg&amp;atilde;&lt;/p&gt; &lt;p&gt;Vice-Presidente: Ponte de Lima&lt;/p&gt; &lt;p&gt;Secret&amp;aacute;rio: Almeida&lt;/p&gt; &lt;p&gt;Tesoureiro: Santar&amp;eacute;m&lt;/p&gt; &lt;p&gt;Vogal: Viana do Alentejo&lt;/p&gt; &lt;p&gt;Suplente: Ponte da Barca&lt;/p&gt; &lt;p&gt;Suplente: Caldas da Rainha&lt;/p&gt; &lt;p&gt;Suplente: Serpa&lt;/p&gt; &lt;p&gt;Suplente: Valongo&lt;/p&gt; &lt;p&gt;Suplente: Vila Pouca de Aguiar&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Conselho Fiscal&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Presidente: Alter do Ch&amp;atilde;o&lt;/p&gt; &lt;p&gt;Vogal: Barcelos&lt;/p&gt; &lt;p&gt;Vogal: Chamusca&lt;/p&gt; &lt;p&gt;Suplente: Torres Novas&lt;/p&gt; &lt;p&gt;Cr&amp;eacute;ditos de imagem de fotografias: Munic&amp;iacute;pio de Goleg&amp;atilde;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Feliz-Pascoa-Rosa-Cartaz-212x300.jpg</t>
   </si>
   <si>
     <t>Férias Municipais - Páscoa 2026</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Almeida promove o Programa de F&amp;eacute;rias Municipais direcionado &amp;agrave;s Crian&amp;ccedil;as e Jovens dos 6 aos 16 anos de escolaridade.&lt;/p&gt; &lt;p&gt;As atividades decorrer&amp;atilde;o nas Escolas de Almeida e de Vilar Formoso, no hor&amp;aacute;rio compreendido entre as 8h30 &amp;agrave;s 18h.&lt;/p&gt; &lt;p&gt;Inscri&amp;ccedil;&amp;otilde;es: 2 a 13 de mar&amp;ccedil;o, no Balc&amp;atilde;o &amp;Uacute;nico de Almeida ou no Espa&amp;ccedil;o Cidad&amp;atilde;o de Vilar Formoso, no hor&amp;aacute;rio das 9h00 &amp;agrave;s 12h30 e das 14h as 16h30.&lt;/p&gt; &lt;p&gt;Informa&amp;ccedil;&amp;otilde;es:&lt;/p&gt; &lt;p&gt;Contactar o Gabinete de Educa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio atrav&amp;eacute;s dos Telem&amp;oacute;veis:&lt;/p&gt; &lt;p&gt;966 961 122 / 966 980 444 (chamada para rede m&amp;oacute;vel nacional)&lt;/p&gt; &lt;p&gt;Consulte a planifica&amp;ccedil;&amp;atilde;o -&amp;gt; https://test.rb.gy/3y6&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/2-4-225x300.jpg</t>
   </si>
   <si>
     <t>Continuando a dar destaque ao património documental arquivístico do Município de Almeida, partilhamos hoje o livro de REGISTO DOS TESTAMENTOS mais antigo do nosso fundo documental, que data de 1834 a 1843.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Que informa&amp;ccedil;&amp;atilde;o &amp;eacute; poss&amp;iacute;vel recolher neste tipo de documentos, al&amp;eacute;m do que vulgarmente sabemos: rela&amp;ccedil;&amp;otilde;es de bens e identifica&amp;ccedil;&amp;atilde;o de herdeiros?&lt;/p&gt; &lt;p&gt;Estes documentos s&amp;atilde;o excelentes testemunhos de vida e dos valores de uma &amp;eacute;poca. Cada registo tem a transcri&amp;ccedil;&amp;atilde;o do testamento, que inicia com a identifica&amp;ccedil;&amp;atilde;o do testador: nome completo; estado civil; naturalidade e local de resid&amp;ecirc;ncia; filia&amp;ccedil;&amp;atilde;o. Tamb&amp;eacute;m &amp;eacute; comum o testador declarar qual &amp;eacute; o seu estado de sa&amp;uacute;de, por exemplo: &amp;ldquo;achando-me doente de cama de mol&amp;eacute;stia que Deus me deu, mas em meu perfeito e completo ju&amp;iacute;zo&amp;rdquo; ou &amp;ldquo;achando-me com sa&amp;uacute;de perfeita e ju&amp;iacute;zo perfeito que Deus Nosso Senhor &amp;eacute; servido dar-me, temendo-me da morte que a todos &amp;eacute; natural e desejando p&amp;ocirc;r a minha alma no caminho da salva&amp;ccedil;&amp;atilde;o&amp;hellip;&amp;rdquo; Este era um per&amp;iacute;odo marcado por uma grande tradi&amp;ccedil;&amp;atilde;o cat&amp;oacute;lica e, por isso, havia sempre, no in&amp;iacute;cio de cada testamento, uma declara&amp;ccedil;&amp;atilde;o de f&amp;eacute;, seguida depois pelas instru&amp;ccedil;&amp;otilde;es de sepultamento (tipo de mortalha e local) e indica&amp;ccedil;&amp;atilde;o do n&amp;uacute;mero de missas a rezar pela alma do falecido e dos seus familiares, bem como pelos seus anjos da guarda ou por santos a quem prestassem devo&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Ao todo, este livro cont&amp;eacute;m 80 testamentos, havendo, no final do livro, um &amp;iacute;ndice onom&amp;aacute;stico com os nomes dos testadores e das freguesias a que pertencem, com a indica&amp;ccedil;&amp;atilde;o da respetiva p&amp;aacute;gina onde inicia o seu testamento.&lt;/p&gt; &lt;p&gt;O fundo documental &amp;eacute; composto por 70 livros de registo de testamentos, de 1834 a 1925.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, contacte-nos atrav&amp;eacute;s do e-mail: &lt;a href="mailto:arquivo@cm-almeida.pt" target="_blank"&gt;arquivo@cm-almeida.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-02-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.nossaslojas.pt/files/images/blog/DSC2143-300x200.jpg</t>
   </si>
   <si>
     <t>Município de Almeida reforça estratégia turística na BTL 2026</t>
   </si>
   <si>
     <t>O Município de Almeida marca presença na 36.ª edição da Bolsa de Turismo de Lisboa (BTL), reafirmando o potencial da Estrela do Interior como destino turístico.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A abertura oficial do certame, que decorre at&amp;eacute; ao pr&amp;oacute;ximo domingo na FIL, contou com a representa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Almeida, pelo Vice-presidente da C&amp;acirc;mara Municipal, Alcino Morgado.&lt;/p&gt; &lt;p&gt;No stand do Cons&amp;oacute;rcio das Cidades Amuralhadas Almeida/Ciudad Rodrigo, sublinhou-se a import&amp;acirc;ncia na uni&amp;atilde;o de esfor&amp;ccedil;os entre Almeida e Ciudad Rodrigo, cuja parceria estrat&amp;eacute;gica visa promover um produto tur&amp;iacute;stico &amp;uacute;nico: &amp;ldquo;Dois Pa&amp;iacute;ses, um &amp;uacute;nico destino&amp;rdquo;!&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o de Almeida estendeu-se ao espa&amp;ccedil;o da CIM Beiras e Serra da Estrela, onde foi apresentada a Rota da Toler&amp;acirc;ncia, Liberdade e Paz. Este projeto representa uma evolu&amp;ccedil;&amp;atilde;o na oferta do concelho, procurando atrair novos p&amp;uacute;blicos interessados no turismo de mem&amp;oacute;ria e em valores humanistas.&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/Mercado-a-Moda-Antiga-2026-1-212x300.png</t>
   </si>
   <si>
     <t>Mercado à Moda Antiga no Centro Histórico de Almeida | 01 e 08 de março 2026</t>
   </si>
   <si>
     <t>O Centro Histórico de Almeida recebe mais uma edição do Mercado à Moda Antiga, um evento promovido pela Câmara Municipal de Almeida, através da Divisão de Turismo, que promete transformar o Antigo Quartel das Esquadras num ponto de encontro com a gastronomia, antiguidades, colecionismo e tradição.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O mercado ter&amp;aacute; lugar em dois domingos consecutivos, dias 01 e 08 de mar&amp;ccedil;o, entre as 10h00 e as 17h00.&lt;/p&gt; &lt;p&gt;Esta iniciativa convida residentes e visitantes a conhecer o melhor dos sabores e saberes do concelho, com destaque para os produtos end&amp;oacute;genos e um ponto de encontro para os entusiastas e curiosos por pe&amp;ccedil;as de antiguidade e colecionismo.&lt;/p&gt; &lt;p&gt;Os Turismos Municipais de Almeida, Castelo Mendo e Vilar Formoso oferecem ainda o &amp;ldquo;Cantinho dos Produtos Locais&amp;rdquo;, um espa&amp;ccedil;o onde os visitantes poder&amp;atilde;o conhecer de perto a riqueza da produ&amp;ccedil;&amp;atilde;o local.&lt;/p&gt; &lt;p&gt;Desperte a curiosidade e venha visitar e conhecer o &amp;ldquo;Mercado &amp;agrave; Moda Antiga&amp;rdquo;&lt;/p&gt; &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/blog/sABADOS-A-CONTAR-28-02-2026-212x300.jpg</t>
   </si>
@@ -4753,51 +5803,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S336"/>
+  <dimension ref="A1:S416"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4825,147 +5875,147 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
         <v>25</v>
       </c>
       <c r="S2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>24</v>
       </c>
       <c r="Q3" t="s">
         <v>25</v>
       </c>
       <c r="R3" t="s">
         <v>25</v>
       </c>
       <c r="S3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B4">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P4" t="s">
         <v>24</v>
       </c>
       <c r="Q4" t="s">
         <v>25</v>
       </c>
       <c r="R4" t="s">
         <v>25</v>
       </c>
       <c r="S4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B5">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="L5" t="s">
         <v>38</v>
       </c>
       <c r="P5" t="s">
         <v>24</v>
       </c>
       <c r="Q5" t="s">
         <v>25</v>
       </c>
       <c r="R5" t="s">
         <v>25</v>
       </c>
       <c r="S5" t="s">
         <v>25</v>
       </c>
@@ -4985,9677 +6035,9677 @@
       </c>
       <c r="H6" t="s">
         <v>42</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="P6" t="s">
         <v>24</v>
       </c>
       <c r="Q6" t="s">
         <v>25</v>
       </c>
       <c r="R6" t="s">
         <v>25</v>
       </c>
       <c r="S6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="H7" t="s">
         <v>46</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="P7" t="s">
         <v>24</v>
       </c>
       <c r="Q7" t="s">
         <v>25</v>
       </c>
       <c r="R7" t="s">
         <v>25</v>
       </c>
       <c r="S7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B8">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P8" t="s">
         <v>24</v>
       </c>
       <c r="Q8" t="s">
         <v>25</v>
       </c>
       <c r="R8" t="s">
         <v>25</v>
       </c>
       <c r="S8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B9">
         <v>60</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P9" t="s">
         <v>24</v>
       </c>
       <c r="Q9" t="s">
         <v>25</v>
       </c>
       <c r="R9" t="s">
         <v>25</v>
       </c>
       <c r="S9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B10">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="H10" t="s">
         <v>59</v>
       </c>
       <c r="L10" t="s">
         <v>60</v>
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10" t="s">
         <v>25</v>
       </c>
       <c r="R10" t="s">
         <v>25</v>
       </c>
       <c r="S10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11">
+        <v>60</v>
+      </c>
+      <c r="C11" t="s">
         <v>61</v>
       </c>
-      <c r="B11">
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" t="s">
         <v>63</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+      <c r="L11" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="P11" t="s">
         <v>24</v>
       </c>
       <c r="Q11" t="s">
         <v>25</v>
       </c>
       <c r="R11" t="s">
         <v>25</v>
       </c>
       <c r="S11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12">
+        <v>60</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>66</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>67</v>
       </c>
-      <c r="D12" t="s">
+      <c r="L12" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>25</v>
       </c>
       <c r="R12" t="s">
         <v>25</v>
       </c>
       <c r="S12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13">
+        <v>63</v>
+      </c>
+      <c r="C13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" t="s">
         <v>71</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>72</v>
       </c>
-      <c r="D13" t="s">
+      <c r="L13" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="P13" t="s">
         <v>24</v>
       </c>
       <c r="Q13" t="s">
         <v>25</v>
       </c>
       <c r="R13" t="s">
         <v>25</v>
       </c>
       <c r="S13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B14">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="C14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" t="s">
         <v>76</v>
       </c>
-      <c r="D14" t="s">
+      <c r="L14" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14" t="s">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>25</v>
       </c>
       <c r="S14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" t="s">
         <v>80</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>81</v>
       </c>
-      <c r="D15" t="s">
+      <c r="L15" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P15" t="s">
         <v>24</v>
       </c>
       <c r="Q15" t="s">
         <v>25</v>
       </c>
       <c r="R15" t="s">
         <v>25</v>
       </c>
       <c r="S15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16">
+        <v>118</v>
+      </c>
+      <c r="C16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" t="s">
+        <v>84</v>
+      </c>
+      <c r="H16" t="s">
         <v>85</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="L16" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16" t="s">
         <v>25</v>
       </c>
       <c r="R16" t="s">
         <v>25</v>
       </c>
       <c r="S16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17">
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" t="s">
+        <v>89</v>
+      </c>
+      <c r="H17" t="s">
         <v>90</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="L17" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17" t="s">
         <v>25</v>
       </c>
       <c r="R17" t="s">
         <v>25</v>
       </c>
       <c r="S17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B18">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="H18" t="s">
         <v>95</v>
       </c>
-      <c r="D18" t="s">
+      <c r="L18" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P18" t="s">
         <v>24</v>
       </c>
       <c r="Q18" t="s">
         <v>25</v>
       </c>
       <c r="R18" t="s">
         <v>25</v>
       </c>
       <c r="S18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19">
+        <v>143</v>
+      </c>
+      <c r="C19" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" t="s">
         <v>99</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>100</v>
       </c>
-      <c r="D19" t="s">
+      <c r="L19" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P19" t="s">
         <v>24</v>
       </c>
       <c r="Q19" t="s">
         <v>25</v>
       </c>
       <c r="R19" t="s">
         <v>25</v>
       </c>
       <c r="S19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>102</v>
+      </c>
+      <c r="D20" t="s">
+        <v>103</v>
+      </c>
+      <c r="H20" t="s">
         <v>104</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="L20" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="P20" t="s">
         <v>24</v>
       </c>
       <c r="Q20" t="s">
         <v>25</v>
       </c>
       <c r="R20" t="s">
         <v>25</v>
       </c>
       <c r="S20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>107</v>
+      </c>
+      <c r="D21" t="s">
+        <v>108</v>
+      </c>
+      <c r="H21" t="s">
         <v>109</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="L21" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="P21" t="s">
         <v>24</v>
       </c>
       <c r="Q21" t="s">
         <v>25</v>
       </c>
       <c r="R21" t="s">
         <v>25</v>
       </c>
       <c r="S21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B22">
-        <v>215</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D22" t="s">
+        <v>112</v>
+      </c>
+      <c r="H22" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
       <c r="Q22" t="s">
         <v>25</v>
       </c>
       <c r="R22" t="s">
         <v>25</v>
       </c>
       <c r="S22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B23">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="C23" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="D23" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="H23" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="L23" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>25</v>
       </c>
       <c r="R23" t="s">
         <v>25</v>
       </c>
       <c r="S23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24">
+        <v>84</v>
+      </c>
+      <c r="C24" t="s">
+        <v>119</v>
+      </c>
+      <c r="D24" t="s">
+        <v>120</v>
+      </c>
+      <c r="H24" t="s">
+        <v>121</v>
+      </c>
+      <c r="L24" t="s">
         <v>122</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="P24" t="s">
         <v>123</v>
       </c>
-      <c r="D24" t="s">
+      <c r="Q24" t="s">
         <v>124</v>
       </c>
-      <c r="H24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R24" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S24" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B25">
+        <v>74</v>
+      </c>
+      <c r="C25" t="s">
+        <v>126</v>
+      </c>
+      <c r="D25" t="s">
         <v>127</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>128</v>
       </c>
-      <c r="D25" t="s">
+      <c r="L25" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25" t="s">
         <v>25</v>
       </c>
       <c r="R25" t="s">
         <v>25</v>
       </c>
       <c r="S25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>130</v>
+      </c>
+      <c r="D26" t="s">
+        <v>131</v>
+      </c>
+      <c r="H26" t="s">
         <v>132</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="L26" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="P26" t="s">
         <v>24</v>
       </c>
       <c r="Q26" t="s">
         <v>25</v>
       </c>
       <c r="R26" t="s">
         <v>25</v>
       </c>
       <c r="S26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
+        <v>135</v>
+      </c>
+      <c r="D27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H27" t="s">
         <v>137</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="L27" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="P27" t="s">
         <v>24</v>
       </c>
       <c r="Q27" t="s">
         <v>25</v>
       </c>
       <c r="R27" t="s">
         <v>25</v>
       </c>
       <c r="S27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28">
+        <v>60</v>
+      </c>
+      <c r="C28" t="s">
+        <v>139</v>
+      </c>
+      <c r="D28" t="s">
+        <v>140</v>
+      </c>
+      <c r="H28" t="s">
+        <v>141</v>
+      </c>
+      <c r="L28" t="s">
         <v>142</v>
       </c>
-      <c r="B28">
-[...13 lines deleted...]
-      </c>
       <c r="P28" t="s">
-        <v>147</v>
+        <v>24</v>
       </c>
       <c r="Q28" t="s">
         <v>25</v>
       </c>
       <c r="R28" t="s">
         <v>25</v>
       </c>
       <c r="S28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D29" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="H29" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="L29" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="P29" t="s">
         <v>24</v>
       </c>
       <c r="Q29" t="s">
         <v>25</v>
       </c>
       <c r="R29" t="s">
         <v>25</v>
       </c>
       <c r="S29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B30">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C30" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D30" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="H30" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="L30" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
       <c r="Q30" t="s">
         <v>25</v>
       </c>
       <c r="R30" t="s">
         <v>25</v>
       </c>
       <c r="S30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>152</v>
       </c>
       <c r="B31">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>153</v>
       </c>
       <c r="D31" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="H31" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="L31" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="P31" t="s">
         <v>24</v>
       </c>
       <c r="Q31" t="s">
         <v>25</v>
       </c>
       <c r="R31" t="s">
         <v>25</v>
       </c>
       <c r="S31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B32">
+        <v>60</v>
+      </c>
+      <c r="C32" t="s">
+        <v>158</v>
+      </c>
+      <c r="D32" t="s">
+        <v>159</v>
+      </c>
+      <c r="H32" t="s">
         <v>160</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="L32" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="P32" t="s">
         <v>24</v>
       </c>
       <c r="Q32" t="s">
         <v>25</v>
       </c>
       <c r="R32" t="s">
         <v>25</v>
       </c>
       <c r="S32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B33">
         <v>60</v>
       </c>
       <c r="C33" t="s">
+        <v>162</v>
+      </c>
+      <c r="D33" t="s">
+        <v>163</v>
+      </c>
+      <c r="H33" t="s">
         <v>164</v>
       </c>
-      <c r="D33" t="s">
+      <c r="L33" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="P33" t="s">
         <v>24</v>
       </c>
       <c r="Q33" t="s">
         <v>25</v>
       </c>
       <c r="R33" t="s">
         <v>25</v>
       </c>
       <c r="S33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B34">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
+        <v>167</v>
+      </c>
+      <c r="D34" t="s">
         <v>168</v>
       </c>
-      <c r="D34" t="s">
+      <c r="H34" t="s">
         <v>169</v>
       </c>
-      <c r="H34" t="s">
+      <c r="L34" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="P34" t="s">
         <v>24</v>
       </c>
       <c r="Q34" t="s">
         <v>25</v>
       </c>
       <c r="R34" t="s">
         <v>25</v>
       </c>
       <c r="S34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
+        <v>166</v>
+      </c>
+      <c r="B35">
+        <v>60</v>
+      </c>
+      <c r="C35" t="s">
+        <v>171</v>
+      </c>
+      <c r="D35" t="s">
         <v>172</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>173</v>
       </c>
-      <c r="D35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L35" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P35" t="s">
         <v>24</v>
       </c>
       <c r="Q35" t="s">
         <v>25</v>
       </c>
       <c r="R35" t="s">
         <v>25</v>
       </c>
       <c r="S35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B36">
         <v>60</v>
       </c>
       <c r="C36" t="s">
+        <v>175</v>
+      </c>
+      <c r="D36" t="s">
+        <v>176</v>
+      </c>
+      <c r="H36" t="s">
         <v>177</v>
       </c>
-      <c r="D36" t="s">
+      <c r="L36" t="s">
         <v>178</v>
       </c>
-      <c r="H36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P36" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q36" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R36" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S36" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
+        <v>179</v>
+      </c>
+      <c r="B37">
+        <v>60</v>
+      </c>
+      <c r="C37" t="s">
+        <v>180</v>
+      </c>
+      <c r="D37" t="s">
         <v>181</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>182</v>
       </c>
-      <c r="D37" t="s">
+      <c r="L37" t="s">
         <v>183</v>
       </c>
-      <c r="H37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P37" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q37" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R37" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S37" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B38">
-        <v>60</v>
+        <v>319</v>
       </c>
       <c r="C38" t="s">
+        <v>185</v>
+      </c>
+      <c r="D38" t="s">
         <v>186</v>
       </c>
-      <c r="D38" t="s">
+      <c r="H38" t="s">
         <v>187</v>
       </c>
-      <c r="H38" t="s">
+      <c r="L38" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="P38" t="s">
         <v>24</v>
       </c>
       <c r="Q38" t="s">
         <v>25</v>
       </c>
       <c r="R38" t="s">
         <v>25</v>
       </c>
       <c r="S38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
+        <v>184</v>
+      </c>
+      <c r="B39">
+        <v>60</v>
+      </c>
+      <c r="C39" t="s">
+        <v>189</v>
+      </c>
+      <c r="D39" t="s">
         <v>190</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>191</v>
       </c>
-      <c r="D39" t="s">
+      <c r="L39" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>25</v>
       </c>
       <c r="R39" t="s">
         <v>25</v>
       </c>
       <c r="S39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
+        <v>193</v>
+      </c>
+      <c r="B40">
+        <v>158</v>
+      </c>
+      <c r="C40" t="s">
+        <v>194</v>
+      </c>
+      <c r="D40" t="s">
         <v>195</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>196</v>
       </c>
-      <c r="D40" t="s">
+      <c r="L40" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
       <c r="P40" t="s">
         <v>24</v>
       </c>
       <c r="Q40" t="s">
         <v>25</v>
       </c>
       <c r="R40" t="s">
         <v>25</v>
       </c>
       <c r="S40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B41">
         <v>60</v>
       </c>
       <c r="C41" t="s">
+        <v>199</v>
+      </c>
+      <c r="D41" t="s">
         <v>200</v>
       </c>
-      <c r="D41" t="s">
+      <c r="H41" t="s">
         <v>201</v>
       </c>
-      <c r="H41" t="s">
+      <c r="L41" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>25</v>
       </c>
       <c r="R41" t="s">
         <v>25</v>
       </c>
       <c r="S41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B42">
+        <v>60</v>
+      </c>
+      <c r="C42" t="s">
+        <v>203</v>
+      </c>
+      <c r="D42" t="s">
         <v>204</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>205</v>
       </c>
-      <c r="D42" t="s">
+      <c r="L42" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>25</v>
       </c>
       <c r="R42" t="s">
         <v>25</v>
       </c>
       <c r="S42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
+        <v>207</v>
+      </c>
+      <c r="B43">
+        <v>60</v>
+      </c>
+      <c r="C43" t="s">
+        <v>208</v>
+      </c>
+      <c r="D43" t="s">
         <v>209</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>210</v>
       </c>
-      <c r="D43" t="s">
+      <c r="L43" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
       <c r="P43" t="s">
         <v>24</v>
       </c>
       <c r="Q43" t="s">
         <v>25</v>
       </c>
       <c r="R43" t="s">
         <v>25</v>
       </c>
       <c r="S43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
+        <v>212</v>
+      </c>
+      <c r="B44">
+        <v>60</v>
+      </c>
+      <c r="C44" t="s">
+        <v>213</v>
+      </c>
+      <c r="D44" t="s">
         <v>214</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>215</v>
       </c>
-      <c r="D44" t="s">
+      <c r="L44" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="P44" t="s">
         <v>24</v>
       </c>
       <c r="Q44" t="s">
         <v>25</v>
       </c>
       <c r="R44" t="s">
         <v>25</v>
       </c>
       <c r="S44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B45">
         <v>60</v>
       </c>
       <c r="C45" t="s">
+        <v>217</v>
+      </c>
+      <c r="D45" t="s">
+        <v>218</v>
+      </c>
+      <c r="H45" t="s">
         <v>219</v>
       </c>
-      <c r="D45" t="s">
+      <c r="L45" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
       <c r="Q45" t="s">
         <v>25</v>
       </c>
       <c r="R45" t="s">
         <v>25</v>
       </c>
       <c r="S45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
+        <v>212</v>
+      </c>
+      <c r="B46">
+        <v>60</v>
+      </c>
+      <c r="C46" t="s">
+        <v>221</v>
+      </c>
+      <c r="D46" t="s">
+        <v>222</v>
+      </c>
+      <c r="H46" t="s">
         <v>223</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="L46" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="P46" t="s">
         <v>24</v>
       </c>
       <c r="Q46" t="s">
         <v>25</v>
       </c>
       <c r="R46" t="s">
         <v>25</v>
       </c>
       <c r="S46" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B47">
         <v>60</v>
       </c>
       <c r="C47" t="s">
         <v>226</v>
       </c>
       <c r="D47" t="s">
         <v>227</v>
       </c>
       <c r="H47" t="s">
         <v>228</v>
       </c>
       <c r="L47" t="s">
         <v>229</v>
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47" t="s">
         <v>25</v>
       </c>
       <c r="R47" t="s">
         <v>25</v>
       </c>
       <c r="S47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B48">
-        <v>193</v>
+        <v>60</v>
       </c>
       <c r="C48" t="s">
         <v>230</v>
       </c>
       <c r="D48" t="s">
         <v>231</v>
       </c>
       <c r="H48" t="s">
         <v>232</v>
       </c>
       <c r="L48" t="s">
         <v>233</v>
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
       <c r="Q48" t="s">
         <v>25</v>
       </c>
       <c r="R48" t="s">
         <v>25</v>
       </c>
       <c r="S48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
+        <v>225</v>
+      </c>
+      <c r="B49">
+        <v>133</v>
+      </c>
+      <c r="C49" t="s">
         <v>234</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>235</v>
       </c>
-      <c r="D49" t="s">
+      <c r="H49" t="s">
         <v>236</v>
       </c>
-      <c r="H49" t="s">
+      <c r="L49" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="P49" t="s">
         <v>24</v>
       </c>
       <c r="Q49" t="s">
         <v>25</v>
       </c>
       <c r="R49" t="s">
         <v>25</v>
       </c>
       <c r="S49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B50">
         <v>60</v>
       </c>
       <c r="C50" t="s">
+        <v>238</v>
+      </c>
+      <c r="D50" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H50" t="s">
         <v>240</v>
       </c>
       <c r="L50" t="s">
         <v>241</v>
       </c>
       <c r="P50" t="s">
         <v>24</v>
       </c>
       <c r="Q50" t="s">
         <v>25</v>
       </c>
       <c r="R50" t="s">
         <v>25</v>
       </c>
       <c r="S50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="B51">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C51" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D51" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H51" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="L51" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P51" t="s">
         <v>24</v>
       </c>
       <c r="Q51" t="s">
         <v>25</v>
       </c>
       <c r="R51" t="s">
         <v>25</v>
       </c>
       <c r="S51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B52">
         <v>60</v>
       </c>
       <c r="C52" t="s">
         <v>247</v>
       </c>
       <c r="D52" t="s">
         <v>248</v>
       </c>
       <c r="H52" t="s">
-        <v>158</v>
+        <v>249</v>
       </c>
       <c r="L52" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P52" t="s">
         <v>24</v>
       </c>
       <c r="Q52" t="s">
         <v>25</v>
       </c>
       <c r="R52" t="s">
         <v>25</v>
       </c>
       <c r="S52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B53">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C53" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D53" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="H53" t="s">
         <v>252</v>
       </c>
       <c r="L53" t="s">
         <v>253</v>
       </c>
       <c r="P53" t="s">
         <v>24</v>
       </c>
       <c r="Q53" t="s">
         <v>25</v>
       </c>
       <c r="R53" t="s">
         <v>25</v>
       </c>
       <c r="S53" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B54">
         <v>60</v>
       </c>
       <c r="C54" t="s">
         <v>254</v>
       </c>
       <c r="D54" t="s">
         <v>255</v>
       </c>
       <c r="H54" t="s">
         <v>256</v>
       </c>
       <c r="L54" t="s">
         <v>257</v>
       </c>
       <c r="P54" t="s">
         <v>24</v>
       </c>
       <c r="Q54" t="s">
         <v>25</v>
       </c>
       <c r="R54" t="s">
         <v>25</v>
       </c>
       <c r="S54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B55">
         <v>60</v>
       </c>
       <c r="C55" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D55" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H55" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L55" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="P55" t="s">
         <v>24</v>
       </c>
       <c r="Q55" t="s">
         <v>25</v>
       </c>
       <c r="R55" t="s">
         <v>25</v>
       </c>
       <c r="S55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B56">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C56" t="s">
         <v>263</v>
       </c>
       <c r="D56" t="s">
         <v>264</v>
       </c>
       <c r="H56" t="s">
         <v>265</v>
       </c>
       <c r="L56" t="s">
         <v>266</v>
       </c>
       <c r="P56" t="s">
         <v>24</v>
       </c>
       <c r="Q56" t="s">
         <v>25</v>
       </c>
       <c r="R56" t="s">
         <v>25</v>
       </c>
       <c r="S56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
+        <v>258</v>
+      </c>
+      <c r="B57">
+        <v>140</v>
+      </c>
+      <c r="C57" t="s">
         <v>267</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>268</v>
       </c>
-      <c r="D57" t="s">
+      <c r="H57" t="s">
         <v>269</v>
       </c>
-      <c r="H57" t="s">
+      <c r="L57" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="P57" t="s">
         <v>24</v>
       </c>
       <c r="Q57" t="s">
         <v>25</v>
       </c>
       <c r="R57" t="s">
         <v>25</v>
       </c>
       <c r="S57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
+        <v>271</v>
+      </c>
+      <c r="B58">
+        <v>60</v>
+      </c>
+      <c r="C58" t="s">
         <v>272</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>273</v>
       </c>
-      <c r="D58" t="s">
+      <c r="H58" t="s">
         <v>274</v>
       </c>
-      <c r="H58" t="s">
+      <c r="L58" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="P58" t="s">
         <v>24</v>
       </c>
       <c r="Q58" t="s">
         <v>25</v>
       </c>
       <c r="R58" t="s">
         <v>25</v>
       </c>
       <c r="S58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B59">
         <v>60</v>
       </c>
       <c r="C59" t="s">
+        <v>276</v>
+      </c>
+      <c r="D59" t="s">
         <v>277</v>
       </c>
-      <c r="D59" t="s">
+      <c r="H59" t="s">
         <v>278</v>
       </c>
-      <c r="H59" t="s">
+      <c r="L59" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="P59" t="s">
         <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>25</v>
       </c>
       <c r="R59" t="s">
         <v>25</v>
       </c>
       <c r="S59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
+        <v>271</v>
+      </c>
+      <c r="B60">
+        <v>70</v>
+      </c>
+      <c r="C60" t="s">
+        <v>280</v>
+      </c>
+      <c r="D60" t="s">
         <v>281</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="H60" t="s">
         <v>282</v>
       </c>
-      <c r="D60" t="s">
+      <c r="L60" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="P60" t="s">
         <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>25</v>
       </c>
       <c r="R60" t="s">
         <v>25</v>
       </c>
       <c r="S60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="B61">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="C61" t="s">
+        <v>284</v>
+      </c>
+      <c r="D61" t="s">
+        <v>285</v>
+      </c>
+      <c r="H61" t="s">
         <v>286</v>
       </c>
-      <c r="D61" t="s">
+      <c r="L61" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
       <c r="P61" t="s">
         <v>24</v>
       </c>
       <c r="Q61" t="s">
         <v>25</v>
       </c>
       <c r="R61" t="s">
         <v>25</v>
       </c>
       <c r="S61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="B62">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C62" t="s">
+        <v>288</v>
+      </c>
+      <c r="D62" t="s">
+        <v>289</v>
+      </c>
+      <c r="H62" t="s">
         <v>290</v>
       </c>
-      <c r="D62" t="s">
+      <c r="L62" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="P62" t="s">
         <v>24</v>
       </c>
       <c r="Q62" t="s">
         <v>25</v>
       </c>
       <c r="R62" t="s">
         <v>25</v>
       </c>
       <c r="S62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
+        <v>271</v>
+      </c>
+      <c r="B63">
+        <v>60</v>
+      </c>
+      <c r="C63" t="s">
+        <v>292</v>
+      </c>
+      <c r="D63" t="s">
+        <v>293</v>
+      </c>
+      <c r="H63" t="s">
         <v>294</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="L63" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>25</v>
       </c>
       <c r="R63" t="s">
         <v>25</v>
       </c>
       <c r="S63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="B64">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C64" t="s">
+        <v>296</v>
+      </c>
+      <c r="D64" t="s">
+        <v>297</v>
+      </c>
+      <c r="H64" t="s">
+        <v>298</v>
+      </c>
+      <c r="L64" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
       <c r="P64" t="s">
         <v>24</v>
       </c>
       <c r="Q64" t="s">
         <v>25</v>
       </c>
       <c r="R64" t="s">
         <v>25</v>
       </c>
       <c r="S64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="B65">
         <v>60</v>
       </c>
       <c r="C65" t="s">
+        <v>300</v>
+      </c>
+      <c r="D65" t="s">
+        <v>301</v>
+      </c>
+      <c r="H65" t="s">
+        <v>302</v>
+      </c>
+      <c r="L65" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>306</v>
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>25</v>
       </c>
       <c r="R65" t="s">
         <v>25</v>
       </c>
       <c r="S65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="B66">
         <v>60</v>
       </c>
       <c r="C66" t="s">
+        <v>305</v>
+      </c>
+      <c r="D66" t="s">
+        <v>306</v>
+      </c>
+      <c r="H66" t="s">
         <v>307</v>
       </c>
-      <c r="D66" t="s">
+      <c r="L66" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>25</v>
       </c>
       <c r="R66" t="s">
         <v>25</v>
       </c>
       <c r="S66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
+        <v>304</v>
+      </c>
+      <c r="B67">
+        <v>60</v>
+      </c>
+      <c r="C67" t="s">
+        <v>309</v>
+      </c>
+      <c r="D67" t="s">
+        <v>310</v>
+      </c>
+      <c r="H67" t="s">
         <v>311</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="L67" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
       <c r="P67" t="s">
         <v>24</v>
       </c>
       <c r="Q67" t="s">
         <v>25</v>
       </c>
       <c r="R67" t="s">
         <v>25</v>
       </c>
       <c r="S67" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B68">
         <v>60</v>
       </c>
       <c r="C68" t="s">
+        <v>313</v>
+      </c>
+      <c r="D68" t="s">
+        <v>314</v>
+      </c>
+      <c r="H68" t="s">
+        <v>315</v>
+      </c>
+      <c r="L68" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="P68" t="s">
         <v>24</v>
       </c>
       <c r="Q68" t="s">
         <v>25</v>
       </c>
       <c r="R68" t="s">
         <v>25</v>
       </c>
       <c r="S68" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B69">
         <v>60</v>
       </c>
       <c r="C69" t="s">
+        <v>317</v>
+      </c>
+      <c r="D69" t="s">
+        <v>318</v>
+      </c>
+      <c r="H69" t="s">
+        <v>319</v>
+      </c>
+      <c r="L69" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
       <c r="P69" t="s">
         <v>24</v>
       </c>
       <c r="Q69" t="s">
         <v>25</v>
       </c>
       <c r="R69" t="s">
         <v>25</v>
       </c>
       <c r="S69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="B70">
         <v>60</v>
       </c>
       <c r="C70" t="s">
+        <v>322</v>
+      </c>
+      <c r="D70" t="s">
+        <v>323</v>
+      </c>
+      <c r="H70" t="s">
         <v>324</v>
       </c>
-      <c r="D70" t="s">
+      <c r="L70" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
       <c r="P70" t="s">
         <v>24</v>
       </c>
       <c r="Q70" t="s">
         <v>25</v>
       </c>
       <c r="R70" t="s">
         <v>25</v>
       </c>
       <c r="S70" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="B71">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="C71" t="s">
+        <v>326</v>
+      </c>
+      <c r="D71" t="s">
         <v>327</v>
       </c>
-      <c r="D71" t="s">
+      <c r="H71" t="s">
         <v>328</v>
       </c>
-      <c r="H71" t="s">
+      <c r="L71" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="P71" t="s">
         <v>24</v>
       </c>
       <c r="Q71" t="s">
         <v>25</v>
       </c>
       <c r="R71" t="s">
         <v>25</v>
       </c>
       <c r="S71" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
+        <v>321</v>
+      </c>
+      <c r="B72">
+        <v>97</v>
+      </c>
+      <c r="C72" t="s">
+        <v>330</v>
+      </c>
+      <c r="D72" t="s">
         <v>331</v>
       </c>
-      <c r="B72">
-[...5 lines deleted...]
-      <c r="D72" t="s">
+      <c r="H72" t="s">
         <v>332</v>
       </c>
-      <c r="H72" t="s">
+      <c r="L72" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="P72" t="s">
         <v>24</v>
       </c>
       <c r="Q72" t="s">
         <v>25</v>
       </c>
       <c r="R72" t="s">
         <v>25</v>
       </c>
       <c r="S72" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
+        <v>321</v>
+      </c>
+      <c r="B73">
+        <v>60</v>
+      </c>
+      <c r="C73" t="s">
+        <v>334</v>
+      </c>
+      <c r="D73" t="s">
         <v>335</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="H73" t="s">
         <v>336</v>
       </c>
-      <c r="D73" t="s">
+      <c r="L73" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="P73" t="s">
         <v>24</v>
       </c>
       <c r="Q73" t="s">
         <v>25</v>
       </c>
       <c r="R73" t="s">
         <v>25</v>
       </c>
       <c r="S73" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="B74">
         <v>60</v>
       </c>
       <c r="C74" t="s">
+        <v>338</v>
+      </c>
+      <c r="D74" t="s">
+        <v>339</v>
+      </c>
+      <c r="H74" t="s">
         <v>340</v>
       </c>
-      <c r="D74" t="s">
+      <c r="L74" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="P74" t="s">
         <v>24</v>
       </c>
       <c r="Q74" t="s">
         <v>25</v>
       </c>
       <c r="R74" t="s">
         <v>25</v>
       </c>
       <c r="S74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="B75">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="C75" t="s">
+        <v>343</v>
+      </c>
+      <c r="D75" t="s">
         <v>344</v>
       </c>
-      <c r="D75" t="s">
+      <c r="H75" t="s">
+        <v>104</v>
+      </c>
+      <c r="L75" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="P75" t="s">
         <v>24</v>
       </c>
       <c r="Q75" t="s">
         <v>25</v>
       </c>
       <c r="R75" t="s">
         <v>25</v>
       </c>
       <c r="S75" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
+        <v>342</v>
+      </c>
+      <c r="B76">
+        <v>60</v>
+      </c>
+      <c r="C76" t="s">
+        <v>346</v>
+      </c>
+      <c r="D76" t="s">
+        <v>347</v>
+      </c>
+      <c r="H76" t="s">
         <v>348</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="L76" t="s">
         <v>349</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
       <c r="P76" t="s">
         <v>24</v>
       </c>
       <c r="Q76" t="s">
         <v>25</v>
       </c>
       <c r="R76" t="s">
         <v>25</v>
       </c>
       <c r="S76" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
+        <v>350</v>
+      </c>
+      <c r="B77">
+        <v>80</v>
+      </c>
+      <c r="C77" t="s">
+        <v>351</v>
+      </c>
+      <c r="D77" t="s">
+        <v>352</v>
+      </c>
+      <c r="H77" t="s">
         <v>353</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="L77" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
       <c r="P77" t="s">
         <v>24</v>
       </c>
       <c r="Q77" t="s">
         <v>25</v>
       </c>
       <c r="R77" t="s">
         <v>25</v>
       </c>
       <c r="S77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B78">
         <v>60</v>
       </c>
       <c r="C78" t="s">
+        <v>355</v>
+      </c>
+      <c r="D78" t="s">
+        <v>356</v>
+      </c>
+      <c r="H78" t="s">
+        <v>357</v>
+      </c>
+      <c r="L78" t="s">
         <v>358</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
       <c r="P78" t="s">
         <v>24</v>
       </c>
       <c r="Q78" t="s">
         <v>25</v>
       </c>
       <c r="R78" t="s">
         <v>25</v>
       </c>
       <c r="S78" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B79">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C79" t="s">
+        <v>360</v>
+      </c>
+      <c r="D79" t="s">
+        <v>361</v>
+      </c>
+      <c r="H79" t="s">
         <v>362</v>
       </c>
-      <c r="D79" t="s">
+      <c r="L79" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
       <c r="P79" t="s">
         <v>24</v>
       </c>
       <c r="Q79" t="s">
         <v>25</v>
       </c>
       <c r="R79" t="s">
         <v>25</v>
       </c>
       <c r="S79" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
+        <v>359</v>
+      </c>
+      <c r="B80">
+        <v>60</v>
+      </c>
+      <c r="C80" t="s">
+        <v>364</v>
+      </c>
+      <c r="D80" t="s">
+        <v>365</v>
+      </c>
+      <c r="H80" t="s">
         <v>366</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="L80" t="s">
         <v>367</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>25</v>
       </c>
       <c r="R80" t="s">
         <v>25</v>
       </c>
       <c r="S80" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
+        <v>368</v>
+      </c>
+      <c r="B81">
+        <v>60</v>
+      </c>
+      <c r="C81" t="s">
+        <v>369</v>
+      </c>
+      <c r="D81" t="s">
+        <v>370</v>
+      </c>
+      <c r="H81" t="s">
         <v>371</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="L81" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
       <c r="P81" t="s">
         <v>24</v>
       </c>
       <c r="Q81" t="s">
         <v>25</v>
       </c>
       <c r="R81" t="s">
         <v>25</v>
       </c>
       <c r="S81" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B82">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C82" t="s">
+        <v>374</v>
+      </c>
+      <c r="D82" t="s">
+        <v>375</v>
+      </c>
+      <c r="H82" t="s">
         <v>376</v>
       </c>
-      <c r="D82" t="s">
+      <c r="L82" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>25</v>
       </c>
       <c r="R82" t="s">
         <v>25</v>
       </c>
       <c r="S82" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B83">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C83" t="s">
+        <v>378</v>
+      </c>
+      <c r="D83" t="s">
+        <v>379</v>
+      </c>
+      <c r="H83" t="s">
         <v>380</v>
       </c>
-      <c r="D83" t="s">
+      <c r="L83" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="P83" t="s">
         <v>24</v>
       </c>
       <c r="Q83" t="s">
         <v>25</v>
       </c>
       <c r="R83" t="s">
         <v>25</v>
       </c>
       <c r="S83" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B84">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C84" t="s">
+        <v>382</v>
+      </c>
+      <c r="D84" t="s">
+        <v>383</v>
+      </c>
+      <c r="H84" t="s">
         <v>384</v>
       </c>
-      <c r="D84" t="s">
+      <c r="L84" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>25</v>
       </c>
       <c r="R84" t="s">
         <v>25</v>
       </c>
       <c r="S84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
       <c r="B85">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="C85" t="s">
         <v>387</v>
       </c>
       <c r="D85" t="s">
         <v>388</v>
       </c>
       <c r="H85" t="s">
+        <v>173</v>
+      </c>
+      <c r="L85" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="P85" t="s">
         <v>24</v>
       </c>
       <c r="Q85" t="s">
         <v>25</v>
       </c>
       <c r="R85" t="s">
         <v>25</v>
       </c>
       <c r="S85" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
+        <v>390</v>
+      </c>
+      <c r="B86">
+        <v>60</v>
+      </c>
+      <c r="C86" t="s">
         <v>391</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="H86" t="s">
         <v>393</v>
       </c>
       <c r="L86" t="s">
         <v>394</v>
       </c>
       <c r="P86" t="s">
         <v>24</v>
       </c>
       <c r="Q86" t="s">
         <v>25</v>
       </c>
       <c r="R86" t="s">
         <v>25</v>
       </c>
       <c r="S86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
+        <v>390</v>
+      </c>
+      <c r="B87">
+        <v>119</v>
+      </c>
+      <c r="C87" t="s">
         <v>395</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>396</v>
       </c>
-      <c r="D87" t="s">
+      <c r="H87" t="s">
         <v>397</v>
       </c>
-      <c r="H87" t="s">
+      <c r="L87" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="P87" t="s">
         <v>24</v>
       </c>
       <c r="Q87" t="s">
         <v>25</v>
       </c>
       <c r="R87" t="s">
         <v>25</v>
       </c>
       <c r="S87" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
+        <v>390</v>
+      </c>
+      <c r="B88">
+        <v>77</v>
+      </c>
+      <c r="C88" t="s">
+        <v>399</v>
+      </c>
+      <c r="D88" t="s">
         <v>400</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="H88" t="s">
         <v>401</v>
       </c>
-      <c r="D88" t="s">
+      <c r="L88" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="P88" t="s">
         <v>24</v>
       </c>
       <c r="Q88" t="s">
         <v>25</v>
       </c>
       <c r="R88" t="s">
         <v>25</v>
       </c>
       <c r="S88" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="B89">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C89" t="s">
+        <v>403</v>
+      </c>
+      <c r="D89" t="s">
+        <v>404</v>
+      </c>
+      <c r="H89" t="s">
         <v>405</v>
       </c>
-      <c r="D89" t="s">
+      <c r="L89" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
       <c r="P89" t="s">
         <v>24</v>
       </c>
       <c r="Q89" t="s">
         <v>25</v>
       </c>
       <c r="R89" t="s">
         <v>25</v>
       </c>
       <c r="S89" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="B90">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C90" t="s">
+        <v>408</v>
+      </c>
+      <c r="D90" t="s">
         <v>409</v>
       </c>
-      <c r="D90" t="s">
+      <c r="H90" t="s">
         <v>410</v>
       </c>
-      <c r="H90" t="s">
+      <c r="L90" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="P90" t="s">
         <v>24</v>
       </c>
       <c r="Q90" t="s">
         <v>25</v>
       </c>
       <c r="R90" t="s">
         <v>25</v>
       </c>
       <c r="S90" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B91">
-        <v>132</v>
+        <v>63</v>
       </c>
       <c r="C91" t="s">
         <v>413</v>
       </c>
       <c r="D91" t="s">
         <v>414</v>
       </c>
       <c r="H91" t="s">
         <v>415</v>
       </c>
       <c r="L91" t="s">
         <v>416</v>
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91" t="s">
         <v>25</v>
       </c>
       <c r="R91" t="s">
         <v>25</v>
       </c>
       <c r="S91" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>417</v>
       </c>
       <c r="B92">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C92" t="s">
         <v>418</v>
       </c>
       <c r="D92" t="s">
-        <v>373</v>
+        <v>419</v>
       </c>
       <c r="H92" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="L92" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="P92" t="s">
         <v>24</v>
       </c>
       <c r="Q92" t="s">
         <v>25</v>
       </c>
       <c r="R92" t="s">
         <v>25</v>
       </c>
       <c r="S92" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B93">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C93" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="D93" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="H93" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="L93" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93" t="s">
         <v>25</v>
       </c>
       <c r="R93" t="s">
         <v>25</v>
       </c>
       <c r="S93" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B94">
-        <v>152</v>
+        <v>107</v>
       </c>
       <c r="C94" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D94" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="H94" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="L94" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="P94" t="s">
         <v>24</v>
       </c>
       <c r="Q94" t="s">
         <v>25</v>
       </c>
       <c r="R94" t="s">
         <v>25</v>
       </c>
       <c r="S94" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B95">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C95" t="s">
-        <v>72</v>
+        <v>432</v>
       </c>
       <c r="D95" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="H95" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="L95" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="P95" t="s">
         <v>24</v>
       </c>
       <c r="Q95" t="s">
         <v>25</v>
       </c>
       <c r="R95" t="s">
         <v>25</v>
       </c>
       <c r="S95" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="B96">
         <v>60</v>
       </c>
       <c r="C96" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D96" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="H96" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="L96" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="P96" t="s">
         <v>24</v>
       </c>
       <c r="Q96" t="s">
         <v>25</v>
       </c>
       <c r="R96" t="s">
         <v>25</v>
       </c>
       <c r="S96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B97">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C97" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="D97" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="H97" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="L97" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="P97" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q97" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R97" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S97" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B98">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C98" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D98" t="s">
-        <v>373</v>
+        <v>447</v>
       </c>
       <c r="H98" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="L98" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="P98" t="s">
         <v>24</v>
       </c>
       <c r="Q98" t="s">
         <v>25</v>
       </c>
       <c r="R98" t="s">
         <v>25</v>
       </c>
       <c r="S98" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B99">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="C99" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D99" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="H99" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="L99" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="P99" t="s">
         <v>24</v>
       </c>
       <c r="Q99" t="s">
         <v>25</v>
       </c>
       <c r="R99" t="s">
         <v>25</v>
       </c>
       <c r="S99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B100">
         <v>60</v>
       </c>
       <c r="C100" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="D100" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="H100" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="L100" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="P100" t="s">
         <v>24</v>
       </c>
       <c r="Q100" t="s">
         <v>25</v>
       </c>
       <c r="R100" t="s">
         <v>25</v>
       </c>
       <c r="S100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B101">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="C101" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D101" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="H101" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="L101" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="P101" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q101" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R101" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S101" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B102">
-        <v>60</v>
+        <v>215</v>
       </c>
       <c r="C102" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D102" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="H102" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="L102" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="P102" t="s">
         <v>24</v>
       </c>
       <c r="Q102" t="s">
         <v>25</v>
       </c>
       <c r="R102" t="s">
         <v>25</v>
       </c>
       <c r="S102" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B103">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C103" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="D103" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="H103" t="s">
-        <v>158</v>
+        <v>471</v>
       </c>
       <c r="L103" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="P103" t="s">
         <v>24</v>
       </c>
       <c r="Q103" t="s">
         <v>25</v>
       </c>
       <c r="R103" t="s">
         <v>25</v>
       </c>
       <c r="S103" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="B104">
         <v>60</v>
       </c>
       <c r="C104" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D104" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="H104" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="L104" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="P104" t="s">
         <v>24</v>
       </c>
       <c r="Q104" t="s">
         <v>25</v>
       </c>
       <c r="R104" t="s">
         <v>25</v>
       </c>
       <c r="S104" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>457</v>
+        <v>478</v>
       </c>
       <c r="B105">
         <v>60</v>
       </c>
       <c r="C105" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="D105" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="H105" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="L105" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="P105" t="s">
         <v>24</v>
       </c>
       <c r="Q105" t="s">
         <v>25</v>
       </c>
       <c r="R105" t="s">
         <v>25</v>
       </c>
       <c r="S105" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="B106">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="C106" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="D106" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="H106" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="L106" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="P106" t="s">
         <v>24</v>
       </c>
       <c r="Q106" t="s">
         <v>25</v>
       </c>
       <c r="R106" t="s">
         <v>25</v>
       </c>
       <c r="S106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="B107">
         <v>60</v>
       </c>
       <c r="C107" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="D107" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="H107" t="s">
-        <v>202</v>
+        <v>491</v>
       </c>
       <c r="L107" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="P107" t="s">
         <v>24</v>
       </c>
       <c r="Q107" t="s">
         <v>25</v>
       </c>
       <c r="R107" t="s">
         <v>25</v>
       </c>
       <c r="S107" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="B108">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C108" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="D108" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="H108" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="L108" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="P108" t="s">
-        <v>24</v>
+        <v>498</v>
       </c>
       <c r="Q108" t="s">
         <v>25</v>
       </c>
       <c r="R108" t="s">
         <v>25</v>
       </c>
       <c r="S108" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="B109">
         <v>60</v>
       </c>
       <c r="C109" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="D109" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="H109" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="L109" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="P109" t="s">
         <v>24</v>
       </c>
       <c r="Q109" t="s">
         <v>25</v>
       </c>
       <c r="R109" t="s">
         <v>25</v>
       </c>
       <c r="S109" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="B110">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C110" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="D110" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="H110" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="L110" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="P110" t="s">
         <v>24</v>
       </c>
       <c r="Q110" t="s">
         <v>25</v>
       </c>
       <c r="R110" t="s">
         <v>25</v>
       </c>
       <c r="S110" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="B111">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C111" t="s">
-        <v>497</v>
+        <v>403</v>
       </c>
       <c r="D111" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="H111" t="s">
-        <v>499</v>
+        <v>104</v>
       </c>
       <c r="L111" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="P111" t="s">
         <v>24</v>
       </c>
       <c r="Q111" t="s">
         <v>25</v>
       </c>
       <c r="R111" t="s">
         <v>25</v>
       </c>
       <c r="S111" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>477</v>
+        <v>510</v>
       </c>
       <c r="B112">
         <v>60</v>
       </c>
       <c r="C112" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="D112" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="H112" t="s">
-        <v>503</v>
+        <v>173</v>
       </c>
       <c r="L112" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="P112" t="s">
         <v>24</v>
       </c>
       <c r="Q112" t="s">
         <v>25</v>
       </c>
       <c r="R112" t="s">
         <v>25</v>
       </c>
       <c r="S112" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B113">
         <v>60</v>
       </c>
       <c r="C113" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="D113" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="H113" t="s">
-        <v>158</v>
+        <v>516</v>
       </c>
       <c r="L113" t="s">
-        <v>249</v>
+        <v>517</v>
       </c>
       <c r="P113" t="s">
         <v>24</v>
       </c>
       <c r="Q113" t="s">
         <v>25</v>
       </c>
       <c r="R113" t="s">
         <v>25</v>
       </c>
       <c r="S113" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B114">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C114" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="D114" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="H114" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="L114" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="P114" t="s">
         <v>24</v>
       </c>
       <c r="Q114" t="s">
         <v>25</v>
       </c>
       <c r="R114" t="s">
         <v>25</v>
       </c>
       <c r="S114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="B115">
         <v>60</v>
       </c>
       <c r="C115" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="D115" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="H115" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="L115" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="P115" t="s">
         <v>24</v>
       </c>
       <c r="Q115" t="s">
         <v>25</v>
       </c>
       <c r="R115" t="s">
         <v>25</v>
       </c>
       <c r="S115" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="B116">
         <v>60</v>
       </c>
       <c r="C116" t="s">
-        <v>518</v>
+        <v>338</v>
       </c>
       <c r="D116" t="s">
-        <v>397</v>
+        <v>527</v>
       </c>
       <c r="H116" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="L116" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="P116" t="s">
         <v>24</v>
       </c>
       <c r="Q116" t="s">
         <v>25</v>
       </c>
       <c r="R116" t="s">
         <v>25</v>
       </c>
       <c r="S116" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="B117">
         <v>60</v>
       </c>
       <c r="C117" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="D117" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="H117" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="L117" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="P117" t="s">
         <v>24</v>
       </c>
       <c r="Q117" t="s">
         <v>25</v>
       </c>
       <c r="R117" t="s">
         <v>25</v>
       </c>
       <c r="S117" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="B118">
         <v>60</v>
       </c>
       <c r="C118" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="D118" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="H118" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="L118" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="P118" t="s">
         <v>24</v>
       </c>
       <c r="Q118" t="s">
         <v>25</v>
       </c>
       <c r="R118" t="s">
         <v>25</v>
       </c>
       <c r="S118" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="B119">
         <v>60</v>
       </c>
       <c r="C119" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="D119" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="H119" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="L119" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="P119" t="s">
         <v>24</v>
       </c>
       <c r="Q119" t="s">
         <v>25</v>
       </c>
       <c r="R119" t="s">
         <v>25</v>
       </c>
       <c r="S119" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="B120">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="C120" t="s">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="D120" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="H120" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="L120" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="P120" t="s">
         <v>24</v>
       </c>
       <c r="Q120" t="s">
         <v>25</v>
       </c>
       <c r="R120" t="s">
         <v>25</v>
       </c>
       <c r="S120" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="B121">
         <v>60</v>
       </c>
       <c r="C121" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="D121" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="H121" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="L121" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="P121" t="s">
         <v>24</v>
       </c>
       <c r="Q121" t="s">
         <v>25</v>
       </c>
       <c r="R121" t="s">
         <v>25</v>
       </c>
       <c r="S121" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>538</v>
+        <v>553</v>
       </c>
       <c r="B122">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="C122" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="D122" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="H122" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="L122" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="P122" t="s">
         <v>24</v>
       </c>
       <c r="Q122" t="s">
         <v>25</v>
       </c>
       <c r="R122" t="s">
         <v>25</v>
       </c>
       <c r="S122" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="B123">
-        <v>171</v>
+        <v>60</v>
       </c>
       <c r="C123" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="D123" t="s">
-        <v>300</v>
+        <v>560</v>
       </c>
       <c r="H123" t="s">
-        <v>548</v>
+        <v>561</v>
       </c>
       <c r="L123" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="P123" t="s">
         <v>24</v>
       </c>
       <c r="Q123" t="s">
         <v>25</v>
       </c>
       <c r="R123" t="s">
         <v>25</v>
       </c>
       <c r="S123" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>538</v>
+        <v>563</v>
       </c>
       <c r="B124">
         <v>60</v>
       </c>
       <c r="C124" t="s">
-        <v>550</v>
+        <v>564</v>
       </c>
       <c r="D124" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
       <c r="H124" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
       <c r="L124" t="s">
-        <v>553</v>
+        <v>567</v>
       </c>
       <c r="P124" t="s">
         <v>24</v>
       </c>
       <c r="Q124" t="s">
         <v>25</v>
       </c>
       <c r="R124" t="s">
         <v>25</v>
       </c>
       <c r="S124" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>538</v>
+        <v>563</v>
       </c>
       <c r="B125">
         <v>60</v>
       </c>
       <c r="C125" t="s">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="D125" t="s">
-        <v>555</v>
+        <v>569</v>
       </c>
       <c r="H125" t="s">
-        <v>556</v>
+        <v>570</v>
       </c>
       <c r="L125" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
       <c r="P125" t="s">
         <v>24</v>
       </c>
       <c r="Q125" t="s">
         <v>25</v>
       </c>
       <c r="R125" t="s">
         <v>25</v>
       </c>
       <c r="S125" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
       <c r="B126">
         <v>60</v>
       </c>
       <c r="C126" t="s">
-        <v>559</v>
+        <v>573</v>
       </c>
       <c r="D126" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="P126" t="s">
         <v>24</v>
       </c>
       <c r="Q126" t="s">
         <v>25</v>
       </c>
       <c r="R126" t="s">
         <v>25</v>
       </c>
       <c r="S126" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
       <c r="B127">
         <v>60</v>
       </c>
       <c r="C127" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="D127" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="H127" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="L127" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="P127" t="s">
         <v>24</v>
       </c>
       <c r="Q127" t="s">
         <v>25</v>
       </c>
       <c r="R127" t="s">
         <v>25</v>
       </c>
       <c r="S127" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
       <c r="B128">
-        <v>86</v>
+        <v>193</v>
       </c>
       <c r="C128" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="D128" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="H128" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="L128" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="P128" t="s">
         <v>24</v>
       </c>
       <c r="Q128" t="s">
         <v>25</v>
       </c>
       <c r="R128" t="s">
         <v>25</v>
       </c>
       <c r="S128" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>558</v>
+        <v>583</v>
       </c>
       <c r="B129">
-        <v>92</v>
+        <v>190</v>
       </c>
       <c r="C129" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
       <c r="D129" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
       <c r="H129" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="L129" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="P129" t="s">
         <v>24</v>
       </c>
       <c r="Q129" t="s">
         <v>25</v>
       </c>
       <c r="R129" t="s">
         <v>25</v>
       </c>
       <c r="S129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>558</v>
+        <v>583</v>
       </c>
       <c r="B130">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C130" t="s">
-        <v>574</v>
+        <v>588</v>
       </c>
       <c r="D130" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="H130" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
       <c r="L130" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="P130" t="s">
         <v>24</v>
       </c>
       <c r="Q130" t="s">
         <v>25</v>
       </c>
       <c r="R130" t="s">
         <v>25</v>
       </c>
       <c r="S130" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>558</v>
+        <v>583</v>
       </c>
       <c r="B131">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C131" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="D131" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="H131" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="L131" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="P131" t="s">
         <v>24</v>
       </c>
       <c r="Q131" t="s">
         <v>25</v>
       </c>
       <c r="R131" t="s">
         <v>25</v>
       </c>
       <c r="S131" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="B132">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C132" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="D132" t="s">
-        <v>540</v>
+        <v>597</v>
       </c>
       <c r="H132" t="s">
-        <v>584</v>
+        <v>104</v>
       </c>
       <c r="L132" t="s">
-        <v>585</v>
+        <v>105</v>
       </c>
       <c r="P132" t="s">
         <v>24</v>
       </c>
       <c r="Q132" t="s">
         <v>25</v>
       </c>
       <c r="R132" t="s">
         <v>25</v>
       </c>
       <c r="S132" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="B133">
-        <v>60</v>
+        <v>159</v>
       </c>
       <c r="C133" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="D133" t="s">
-        <v>540</v>
+        <v>599</v>
       </c>
       <c r="H133" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="L133" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="P133" t="s">
         <v>24</v>
       </c>
       <c r="Q133" t="s">
         <v>25</v>
       </c>
       <c r="R133" t="s">
         <v>25</v>
       </c>
       <c r="S133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="B134">
         <v>60</v>
       </c>
       <c r="C134" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
       <c r="D134" t="s">
-        <v>540</v>
+        <v>603</v>
       </c>
       <c r="H134" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
       <c r="L134" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="P134" t="s">
         <v>24</v>
       </c>
       <c r="Q134" t="s">
         <v>25</v>
       </c>
       <c r="R134" t="s">
         <v>25</v>
       </c>
       <c r="S134" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B135">
         <v>60</v>
       </c>
       <c r="C135" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
       <c r="D135" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="H135" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="L135" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="P135" t="s">
         <v>24</v>
       </c>
       <c r="Q135" t="s">
         <v>25</v>
       </c>
       <c r="R135" t="s">
         <v>25</v>
       </c>
       <c r="S135" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="B136">
-        <v>63</v>
+        <v>126</v>
       </c>
       <c r="C136" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="D136" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="H136" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="L136" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="P136" t="s">
         <v>24</v>
       </c>
       <c r="Q136" t="s">
         <v>25</v>
       </c>
       <c r="R136" t="s">
         <v>25</v>
       </c>
       <c r="S136" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>598</v>
+        <v>615</v>
       </c>
       <c r="B137">
         <v>60</v>
       </c>
       <c r="C137" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="D137" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="H137" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="L137" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="P137" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q137" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R137" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S137" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>598</v>
+        <v>620</v>
       </c>
       <c r="B138">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C138" t="s">
-        <v>607</v>
+        <v>621</v>
       </c>
       <c r="D138" t="s">
-        <v>608</v>
+        <v>622</v>
       </c>
       <c r="H138" t="s">
-        <v>609</v>
+        <v>623</v>
       </c>
       <c r="L138" t="s">
-        <v>610</v>
+        <v>624</v>
       </c>
       <c r="P138" t="s">
         <v>24</v>
       </c>
       <c r="Q138" t="s">
         <v>25</v>
       </c>
       <c r="R138" t="s">
         <v>25</v>
       </c>
       <c r="S138" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>598</v>
+        <v>620</v>
       </c>
       <c r="B139">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="C139" t="s">
-        <v>611</v>
+        <v>625</v>
       </c>
       <c r="D139" t="s">
-        <v>612</v>
+        <v>626</v>
       </c>
       <c r="H139" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="L139" t="s">
-        <v>614</v>
+        <v>628</v>
       </c>
       <c r="P139" t="s">
         <v>24</v>
       </c>
       <c r="Q139" t="s">
         <v>25</v>
       </c>
       <c r="R139" t="s">
         <v>25</v>
       </c>
       <c r="S139" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>615</v>
+        <v>629</v>
       </c>
       <c r="B140">
         <v>60</v>
       </c>
       <c r="C140" t="s">
-        <v>616</v>
+        <v>630</v>
       </c>
       <c r="D140" t="s">
-        <v>617</v>
+        <v>631</v>
       </c>
       <c r="H140" t="s">
-        <v>618</v>
+        <v>632</v>
       </c>
       <c r="L140" t="s">
-        <v>619</v>
+        <v>633</v>
       </c>
       <c r="P140" t="s">
         <v>24</v>
       </c>
       <c r="Q140" t="s">
         <v>25</v>
       </c>
       <c r="R140" t="s">
         <v>25</v>
       </c>
       <c r="S140" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>615</v>
+        <v>629</v>
       </c>
       <c r="B141">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="C141" t="s">
-        <v>620</v>
+        <v>634</v>
       </c>
       <c r="D141" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="H141" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="L141" t="s">
-        <v>623</v>
+        <v>637</v>
       </c>
       <c r="P141" t="s">
         <v>24</v>
       </c>
       <c r="Q141" t="s">
         <v>25</v>
       </c>
       <c r="R141" t="s">
         <v>25</v>
       </c>
       <c r="S141" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>615</v>
+        <v>629</v>
       </c>
       <c r="B142">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C142" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
       <c r="D142" t="s">
-        <v>625</v>
+        <v>639</v>
       </c>
       <c r="H142" t="s">
-        <v>523</v>
+        <v>640</v>
       </c>
       <c r="L142" t="s">
-        <v>626</v>
+        <v>641</v>
       </c>
       <c r="P142" t="s">
         <v>24</v>
       </c>
       <c r="Q142" t="s">
         <v>25</v>
       </c>
       <c r="R142" t="s">
         <v>25</v>
       </c>
       <c r="S142" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="B143">
         <v>60</v>
       </c>
       <c r="C143" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
       <c r="D143" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="H143" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="L143" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="P143" t="s">
         <v>24</v>
       </c>
       <c r="Q143" t="s">
         <v>25</v>
       </c>
       <c r="R143" t="s">
         <v>25</v>
       </c>
       <c r="S143" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="B144">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="C144" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="D144" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="H144" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="L144" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="P144" t="s">
         <v>24</v>
       </c>
       <c r="Q144" t="s">
         <v>25</v>
       </c>
       <c r="R144" t="s">
         <v>25</v>
       </c>
       <c r="S144" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="B145">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C145" t="s">
-        <v>636</v>
+        <v>651</v>
       </c>
       <c r="D145" t="s">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="H145" t="s">
-        <v>638</v>
+        <v>653</v>
       </c>
       <c r="L145" t="s">
-        <v>639</v>
+        <v>654</v>
       </c>
       <c r="P145" t="s">
         <v>24</v>
       </c>
       <c r="Q145" t="s">
         <v>25</v>
       </c>
       <c r="R145" t="s">
         <v>25</v>
       </c>
       <c r="S145" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="B146">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="C146" t="s">
-        <v>640</v>
+        <v>655</v>
       </c>
       <c r="D146" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
       <c r="H146" t="s">
-        <v>642</v>
+        <v>657</v>
       </c>
       <c r="L146" t="s">
-        <v>643</v>
+        <v>658</v>
       </c>
       <c r="P146" t="s">
         <v>24</v>
       </c>
       <c r="Q146" t="s">
         <v>25</v>
       </c>
       <c r="R146" t="s">
         <v>25</v>
       </c>
       <c r="S146" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>644</v>
+        <v>659</v>
       </c>
       <c r="B147">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C147" t="s">
-        <v>645</v>
+        <v>660</v>
       </c>
       <c r="D147" t="s">
-        <v>646</v>
+        <v>661</v>
       </c>
       <c r="H147" t="s">
-        <v>647</v>
+        <v>662</v>
       </c>
       <c r="L147" t="s">
-        <v>648</v>
+        <v>663</v>
       </c>
       <c r="P147" t="s">
         <v>24</v>
       </c>
       <c r="Q147" t="s">
         <v>25</v>
       </c>
       <c r="R147" t="s">
         <v>25</v>
       </c>
       <c r="S147" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="B148">
         <v>60</v>
       </c>
       <c r="C148" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="D148" t="s">
-        <v>651</v>
+        <v>665</v>
       </c>
       <c r="H148" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="L148" t="s">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="P148" t="s">
         <v>24</v>
       </c>
       <c r="Q148" t="s">
         <v>25</v>
       </c>
       <c r="R148" t="s">
         <v>25</v>
       </c>
       <c r="S148" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B149">
         <v>60</v>
       </c>
       <c r="C149" t="s">
-        <v>655</v>
+        <v>668</v>
       </c>
       <c r="D149" t="s">
-        <v>656</v>
+        <v>669</v>
       </c>
       <c r="H149" t="s">
-        <v>657</v>
+        <v>670</v>
       </c>
       <c r="L149" t="s">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="P149" t="s">
         <v>24</v>
       </c>
       <c r="Q149" t="s">
         <v>25</v>
       </c>
       <c r="R149" t="s">
         <v>25</v>
       </c>
       <c r="S149" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B150">
         <v>60</v>
       </c>
       <c r="C150" t="s">
-        <v>659</v>
+        <v>672</v>
       </c>
       <c r="D150" t="s">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="H150" t="s">
-        <v>661</v>
+        <v>104</v>
       </c>
       <c r="L150" t="s">
-        <v>662</v>
+        <v>674</v>
       </c>
       <c r="P150" t="s">
         <v>24</v>
       </c>
       <c r="Q150" t="s">
         <v>25</v>
       </c>
       <c r="R150" t="s">
         <v>25</v>
       </c>
       <c r="S150" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B151">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C151" t="s">
-        <v>663</v>
+        <v>675</v>
       </c>
       <c r="D151" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="H151" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="L151" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="P151" t="s">
         <v>24</v>
       </c>
       <c r="Q151" t="s">
         <v>25</v>
       </c>
       <c r="R151" t="s">
         <v>25</v>
       </c>
       <c r="S151" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="B152">
         <v>60</v>
       </c>
       <c r="C152" t="s">
-        <v>668</v>
+        <v>596</v>
       </c>
       <c r="D152" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
       <c r="H152" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="L152" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="P152" t="s">
         <v>24</v>
       </c>
       <c r="Q152" t="s">
         <v>25</v>
       </c>
       <c r="R152" t="s">
         <v>25</v>
       </c>
       <c r="S152" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="B153">
         <v>60</v>
       </c>
       <c r="C153" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
       <c r="D153" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
       <c r="H153" t="s">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="L153" t="s">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="P153" t="s">
         <v>24</v>
       </c>
       <c r="Q153" t="s">
         <v>25</v>
       </c>
       <c r="R153" t="s">
         <v>25</v>
       </c>
       <c r="S153" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="B154">
         <v>60</v>
       </c>
       <c r="C154" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="D154" t="s">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="H154" t="s">
-        <v>679</v>
+        <v>690</v>
       </c>
       <c r="L154" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="P154" t="s">
         <v>24</v>
       </c>
       <c r="Q154" t="s">
         <v>25</v>
       </c>
       <c r="R154" t="s">
         <v>25</v>
       </c>
       <c r="S154" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="B155">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C155" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="D155" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="H155" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
       <c r="L155" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="P155" t="s">
         <v>24</v>
       </c>
       <c r="Q155" t="s">
         <v>25</v>
       </c>
       <c r="R155" t="s">
         <v>25</v>
       </c>
       <c r="S155" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>672</v>
+        <v>696</v>
       </c>
       <c r="B156">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="C156" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="D156" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="H156" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
       <c r="L156" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="P156" t="s">
         <v>24</v>
       </c>
       <c r="Q156" t="s">
         <v>25</v>
       </c>
       <c r="R156" t="s">
         <v>25</v>
       </c>
       <c r="S156" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="B157">
         <v>60</v>
       </c>
       <c r="C157" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="D157" t="s">
-        <v>628</v>
+        <v>703</v>
       </c>
       <c r="H157" t="s">
-        <v>691</v>
+        <v>704</v>
       </c>
       <c r="L157" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="P157" t="s">
         <v>24</v>
       </c>
       <c r="Q157" t="s">
         <v>25</v>
       </c>
       <c r="R157" t="s">
         <v>25</v>
       </c>
       <c r="S157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="B158">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C158" t="s">
-        <v>693</v>
+        <v>706</v>
       </c>
       <c r="D158" t="s">
-        <v>694</v>
+        <v>707</v>
       </c>
       <c r="H158" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="L158" t="s">
-        <v>696</v>
+        <v>709</v>
       </c>
       <c r="P158" t="s">
         <v>24</v>
       </c>
       <c r="Q158" t="s">
         <v>25</v>
       </c>
       <c r="R158" t="s">
         <v>25</v>
       </c>
       <c r="S158" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="B159">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C159" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="D159" t="s">
-        <v>699</v>
+        <v>711</v>
       </c>
       <c r="H159" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="L159" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
       <c r="P159" t="s">
         <v>24</v>
       </c>
       <c r="Q159" t="s">
         <v>25</v>
       </c>
       <c r="R159" t="s">
         <v>25</v>
       </c>
       <c r="S159" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="B160">
         <v>60</v>
       </c>
       <c r="C160" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="D160" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="H160" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="L160" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="P160" t="s">
         <v>24</v>
       </c>
       <c r="Q160" t="s">
         <v>25</v>
       </c>
       <c r="R160" t="s">
         <v>25</v>
       </c>
       <c r="S160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>697</v>
+        <v>719</v>
       </c>
       <c r="B161">
-        <v>155</v>
+        <v>60</v>
       </c>
       <c r="C161" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="D161" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="H161" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="L161" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
       <c r="P161" t="s">
         <v>24</v>
       </c>
       <c r="Q161" t="s">
         <v>25</v>
       </c>
       <c r="R161" t="s">
         <v>25</v>
       </c>
       <c r="S161" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>697</v>
+        <v>719</v>
       </c>
       <c r="B162">
-        <v>162</v>
+        <v>60</v>
       </c>
       <c r="C162" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="D162" t="s">
-        <v>710</v>
+        <v>725</v>
       </c>
       <c r="H162" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
       <c r="L162" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="P162" t="s">
         <v>24</v>
       </c>
       <c r="Q162" t="s">
         <v>25</v>
       </c>
       <c r="R162" t="s">
         <v>25</v>
       </c>
       <c r="S162" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="B163">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C163" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="D163" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="H163" t="s">
-        <v>158</v>
+        <v>730</v>
       </c>
       <c r="L163" t="s">
-        <v>141</v>
+        <v>731</v>
       </c>
       <c r="P163" t="s">
         <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>25</v>
       </c>
       <c r="R163" t="s">
         <v>25</v>
       </c>
       <c r="S163" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B164">
         <v>60</v>
       </c>
       <c r="C164" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
       <c r="D164" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
       <c r="H164" t="s">
-        <v>719</v>
+        <v>734</v>
       </c>
       <c r="L164" t="s">
-        <v>680</v>
+        <v>492</v>
       </c>
       <c r="P164" t="s">
         <v>24</v>
       </c>
       <c r="Q164" t="s">
         <v>25</v>
       </c>
       <c r="R164" t="s">
         <v>25</v>
       </c>
       <c r="S164" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B165">
         <v>60</v>
       </c>
       <c r="C165" t="s">
-        <v>720</v>
+        <v>26</v>
       </c>
       <c r="D165" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="H165" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="L165" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="P165" t="s">
         <v>24</v>
       </c>
       <c r="Q165" t="s">
         <v>25</v>
       </c>
       <c r="R165" t="s">
         <v>25</v>
       </c>
       <c r="S165" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>716</v>
+        <v>738</v>
       </c>
       <c r="B166">
         <v>60</v>
       </c>
       <c r="C166" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="D166" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="H166" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="L166" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="P166" t="s">
         <v>24</v>
       </c>
       <c r="Q166" t="s">
         <v>25</v>
       </c>
       <c r="R166" t="s">
         <v>25</v>
       </c>
       <c r="S166" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>716</v>
+        <v>742</v>
       </c>
       <c r="B167">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C167" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="D167" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="H167" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="L167" t="s">
-        <v>731</v>
+        <v>746</v>
       </c>
       <c r="P167" t="s">
         <v>24</v>
       </c>
       <c r="Q167" t="s">
         <v>25</v>
       </c>
       <c r="R167" t="s">
         <v>25</v>
       </c>
       <c r="S167" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
       <c r="B168">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="C168" t="s">
-        <v>733</v>
+        <v>748</v>
       </c>
       <c r="D168" t="s">
-        <v>734</v>
+        <v>749</v>
       </c>
       <c r="H168" t="s">
-        <v>735</v>
+        <v>750</v>
       </c>
       <c r="L168" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
       <c r="P168" t="s">
         <v>24</v>
       </c>
       <c r="Q168" t="s">
         <v>25</v>
       </c>
       <c r="R168" t="s">
         <v>25</v>
       </c>
       <c r="S168" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
       <c r="B169">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C169" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="D169" t="s">
-        <v>738</v>
+        <v>753</v>
       </c>
       <c r="H169" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="L169" t="s">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="P169" t="s">
         <v>24</v>
       </c>
       <c r="Q169" t="s">
         <v>25</v>
       </c>
       <c r="R169" t="s">
         <v>25</v>
       </c>
       <c r="S169" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="B170">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C170" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="D170" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="H170" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="L170" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="P170" t="s">
         <v>24</v>
       </c>
       <c r="Q170" t="s">
         <v>25</v>
       </c>
       <c r="R170" t="s">
         <v>25</v>
       </c>
       <c r="S170" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="B171">
-        <v>60</v>
+        <v>132</v>
       </c>
       <c r="C171" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
       <c r="D171" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="H171" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="L171" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="P171" t="s">
         <v>24</v>
       </c>
       <c r="Q171" t="s">
         <v>25</v>
       </c>
       <c r="R171" t="s">
         <v>25</v>
       </c>
       <c r="S171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>741</v>
+        <v>764</v>
       </c>
       <c r="B172">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C172" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="D172" t="s">
-        <v>751</v>
+        <v>721</v>
       </c>
       <c r="H172" t="s">
-        <v>752</v>
+        <v>766</v>
       </c>
       <c r="L172" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
       <c r="P172" t="s">
         <v>24</v>
       </c>
       <c r="Q172" t="s">
         <v>25</v>
       </c>
       <c r="R172" t="s">
         <v>25</v>
       </c>
       <c r="S172" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>741</v>
+        <v>764</v>
       </c>
       <c r="B173">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C173" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="D173" t="s">
-        <v>755</v>
+        <v>769</v>
       </c>
       <c r="H173" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="L173" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="P173" t="s">
         <v>24</v>
       </c>
       <c r="Q173" t="s">
         <v>25</v>
       </c>
       <c r="R173" t="s">
         <v>25</v>
       </c>
       <c r="S173" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="B174">
-        <v>60</v>
+        <v>152</v>
       </c>
       <c r="C174" t="s">
-        <v>759</v>
+        <v>772</v>
       </c>
       <c r="D174" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="H174" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="L174" t="s">
-        <v>762</v>
+        <v>775</v>
       </c>
       <c r="P174" t="s">
         <v>24</v>
       </c>
       <c r="Q174" t="s">
         <v>25</v>
       </c>
       <c r="R174" t="s">
         <v>25</v>
       </c>
       <c r="S174" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="B175">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C175" t="s">
-        <v>763</v>
+        <v>423</v>
       </c>
       <c r="D175" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="H175" t="s">
-        <v>765</v>
+        <v>778</v>
       </c>
       <c r="L175" t="s">
-        <v>766</v>
+        <v>779</v>
       </c>
       <c r="P175" t="s">
         <v>24</v>
       </c>
       <c r="Q175" t="s">
         <v>25</v>
       </c>
       <c r="R175" t="s">
         <v>25</v>
       </c>
       <c r="S175" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="B176">
         <v>60</v>
       </c>
       <c r="C176" t="s">
-        <v>767</v>
+        <v>780</v>
       </c>
       <c r="D176" t="s">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="H176" t="s">
-        <v>769</v>
+        <v>782</v>
       </c>
       <c r="L176" t="s">
-        <v>770</v>
+        <v>783</v>
       </c>
       <c r="P176" t="s">
         <v>24</v>
       </c>
       <c r="Q176" t="s">
         <v>25</v>
       </c>
       <c r="R176" t="s">
         <v>25</v>
       </c>
       <c r="S176" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>758</v>
+        <v>784</v>
       </c>
       <c r="B177">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C177" t="s">
-        <v>771</v>
+        <v>785</v>
       </c>
       <c r="D177" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="H177" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
       <c r="L177" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="P177" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q177" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R177" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S177" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>758</v>
+        <v>789</v>
       </c>
       <c r="B178">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C178" t="s">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="D178" t="s">
-        <v>776</v>
+        <v>721</v>
       </c>
       <c r="H178" t="s">
-        <v>777</v>
+        <v>791</v>
       </c>
       <c r="L178" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
       <c r="P178" t="s">
         <v>24</v>
       </c>
       <c r="Q178" t="s">
         <v>25</v>
       </c>
       <c r="R178" t="s">
         <v>25</v>
       </c>
       <c r="S178" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="B179">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="C179" t="s">
-        <v>780</v>
+        <v>793</v>
       </c>
       <c r="D179" t="s">
-        <v>781</v>
+        <v>794</v>
       </c>
       <c r="H179" t="s">
-        <v>782</v>
+        <v>795</v>
       </c>
       <c r="L179" t="s">
-        <v>783</v>
+        <v>796</v>
       </c>
       <c r="P179" t="s">
         <v>24</v>
       </c>
       <c r="Q179" t="s">
         <v>25</v>
       </c>
       <c r="R179" t="s">
         <v>25</v>
       </c>
       <c r="S179" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>784</v>
+        <v>797</v>
       </c>
       <c r="B180">
         <v>60</v>
       </c>
       <c r="C180" t="s">
-        <v>785</v>
+        <v>798</v>
       </c>
       <c r="D180" t="s">
-        <v>786</v>
+        <v>799</v>
       </c>
       <c r="H180" t="s">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="L180" t="s">
-        <v>788</v>
+        <v>801</v>
       </c>
       <c r="P180" t="s">
         <v>24</v>
       </c>
       <c r="Q180" t="s">
         <v>25</v>
       </c>
       <c r="R180" t="s">
         <v>25</v>
       </c>
       <c r="S180" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="B181">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="C181" t="s">
-        <v>790</v>
+        <v>803</v>
       </c>
       <c r="D181" t="s">
-        <v>791</v>
+        <v>804</v>
       </c>
       <c r="H181" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="L181" t="s">
-        <v>793</v>
+        <v>806</v>
       </c>
       <c r="P181" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q181" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R181" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S181" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B182">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="C182" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
       <c r="D182" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
       <c r="H182" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="L182" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="P182" t="s">
         <v>24</v>
       </c>
       <c r="Q182" t="s">
         <v>25</v>
       </c>
       <c r="R182" t="s">
         <v>25</v>
       </c>
       <c r="S182" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B183">
-        <v>204</v>
+        <v>60</v>
       </c>
       <c r="C183" t="s">
-        <v>799</v>
+        <v>811</v>
       </c>
       <c r="D183" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="H183" t="s">
-        <v>801</v>
+        <v>104</v>
       </c>
       <c r="L183" t="s">
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="P183" t="s">
         <v>24</v>
       </c>
       <c r="Q183" t="s">
         <v>25</v>
       </c>
       <c r="R183" t="s">
         <v>25</v>
       </c>
       <c r="S183" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B184">
         <v>60</v>
       </c>
       <c r="C184" t="s">
-        <v>803</v>
+        <v>814</v>
       </c>
       <c r="D184" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
       <c r="H184" t="s">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="L184" t="s">
-        <v>806</v>
+        <v>817</v>
       </c>
       <c r="P184" t="s">
         <v>24</v>
       </c>
       <c r="Q184" t="s">
         <v>25</v>
       </c>
       <c r="R184" t="s">
         <v>25</v>
       </c>
       <c r="S184" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B185">
         <v>60</v>
       </c>
       <c r="C185" t="s">
-        <v>807</v>
+        <v>818</v>
       </c>
       <c r="D185" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="H185" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="L185" t="s">
-        <v>810</v>
+        <v>821</v>
       </c>
       <c r="P185" t="s">
         <v>24</v>
       </c>
       <c r="Q185" t="s">
         <v>25</v>
       </c>
       <c r="R185" t="s">
         <v>25</v>
       </c>
       <c r="S185" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="B186">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="C186" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
       <c r="D186" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="H186" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="L186" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
       <c r="P186" t="s">
         <v>24</v>
       </c>
       <c r="Q186" t="s">
         <v>25</v>
       </c>
       <c r="R186" t="s">
         <v>25</v>
       </c>
       <c r="S186" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="B187">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C187" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="D187" t="s">
-        <v>817</v>
+        <v>828</v>
       </c>
       <c r="H187" t="s">
-        <v>818</v>
+        <v>551</v>
       </c>
       <c r="L187" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="P187" t="s">
         <v>24</v>
       </c>
       <c r="Q187" t="s">
         <v>25</v>
       </c>
       <c r="R187" t="s">
         <v>25</v>
       </c>
       <c r="S187" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="B188">
         <v>60</v>
       </c>
       <c r="C188" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D188" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="H188" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="L188" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="P188" t="s">
         <v>24</v>
       </c>
       <c r="Q188" t="s">
         <v>25</v>
       </c>
       <c r="R188" t="s">
         <v>25</v>
       </c>
       <c r="S188" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="B189">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="C189" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D189" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="H189" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="L189" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="P189" t="s">
         <v>24</v>
       </c>
       <c r="Q189" t="s">
         <v>25</v>
       </c>
       <c r="R189" t="s">
         <v>25</v>
       </c>
       <c r="S189" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B190">
         <v>60</v>
       </c>
       <c r="C190" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="D190" t="s">
-        <v>813</v>
+        <v>839</v>
       </c>
       <c r="H190" t="s">
-        <v>158</v>
+        <v>840</v>
       </c>
       <c r="L190" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="P190" t="s">
         <v>24</v>
       </c>
       <c r="Q190" t="s">
         <v>25</v>
       </c>
       <c r="R190" t="s">
         <v>25</v>
       </c>
       <c r="S190" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B191">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="C191" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="D191" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="H191" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="L191" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="P191" t="s">
         <v>24</v>
       </c>
       <c r="Q191" t="s">
         <v>25</v>
       </c>
       <c r="R191" t="s">
         <v>25</v>
       </c>
       <c r="S191" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>835</v>
+        <v>822</v>
       </c>
       <c r="B192">
         <v>60</v>
       </c>
       <c r="C192" t="s">
-        <v>677</v>
+        <v>846</v>
       </c>
       <c r="D192" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="H192" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="L192" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="P192" t="s">
         <v>24</v>
       </c>
       <c r="Q192" t="s">
         <v>25</v>
       </c>
       <c r="R192" t="s">
         <v>25</v>
       </c>
       <c r="S192" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B193">
         <v>60</v>
       </c>
       <c r="C193" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="D193" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="H193" t="s">
-        <v>842</v>
+        <v>104</v>
       </c>
       <c r="L193" t="s">
-        <v>843</v>
+        <v>105</v>
       </c>
       <c r="P193" t="s">
         <v>24</v>
       </c>
       <c r="Q193" t="s">
         <v>25</v>
       </c>
       <c r="R193" t="s">
         <v>25</v>
       </c>
       <c r="S193" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="B194">
         <v>60</v>
       </c>
       <c r="C194" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="D194" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
       <c r="H194" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="L194" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="P194" t="s">
         <v>24</v>
       </c>
       <c r="Q194" t="s">
         <v>25</v>
       </c>
       <c r="R194" t="s">
         <v>25</v>
       </c>
       <c r="S194" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="B195">
         <v>60</v>
       </c>
       <c r="C195" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="D195" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="H195" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="L195" t="s">
-        <v>852</v>
+        <v>861</v>
       </c>
       <c r="P195" t="s">
         <v>24</v>
       </c>
       <c r="Q195" t="s">
         <v>25</v>
       </c>
       <c r="R195" t="s">
         <v>25</v>
       </c>
       <c r="S195" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
       <c r="B196">
         <v>60</v>
       </c>
       <c r="C196" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="D196" t="s">
-        <v>854</v>
+        <v>744</v>
       </c>
       <c r="H196" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="L196" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="P196" t="s">
         <v>24</v>
       </c>
       <c r="Q196" t="s">
         <v>25</v>
       </c>
       <c r="R196" t="s">
         <v>25</v>
       </c>
       <c r="S196" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
       <c r="B197">
         <v>60</v>
       </c>
       <c r="C197" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="D197" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="H197" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="L197" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="P197" t="s">
         <v>24</v>
       </c>
       <c r="Q197" t="s">
         <v>25</v>
       </c>
       <c r="R197" t="s">
         <v>25</v>
       </c>
       <c r="S197" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
       <c r="B198">
         <v>60</v>
       </c>
       <c r="C198" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="D198" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="H198" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="L198" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="P198" t="s">
         <v>24</v>
       </c>
       <c r="Q198" t="s">
         <v>25</v>
       </c>
       <c r="R198" t="s">
         <v>25</v>
       </c>
       <c r="S198" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="B199">
         <v>60</v>
       </c>
       <c r="C199" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="D199" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="H199" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="L199" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="P199" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q199" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R199" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S199" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="B200">
         <v>60</v>
       </c>
       <c r="C200" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="D200" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="H200" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="L200" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="P200" t="s">
         <v>24</v>
       </c>
       <c r="Q200" t="s">
         <v>25</v>
       </c>
       <c r="R200" t="s">
         <v>25</v>
       </c>
       <c r="S200" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="B201">
         <v>60</v>
       </c>
       <c r="C201" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="D201" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="H201" t="s">
-        <v>872</v>
+        <v>886</v>
       </c>
       <c r="L201" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="P201" t="s">
         <v>24</v>
       </c>
       <c r="Q201" t="s">
         <v>25</v>
       </c>
       <c r="R201" t="s">
         <v>25</v>
       </c>
       <c r="S201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="B202">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="C202" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
       <c r="D202" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="H202" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="L202" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="P202" t="s">
         <v>24</v>
       </c>
       <c r="Q202" t="s">
         <v>25</v>
       </c>
       <c r="R202" t="s">
         <v>25</v>
       </c>
       <c r="S202" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="B203">
-        <v>60</v>
+        <v>171</v>
       </c>
       <c r="C203" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="D203" t="s">
-        <v>449</v>
+        <v>648</v>
       </c>
       <c r="H203" t="s">
-        <v>883</v>
+        <v>893</v>
       </c>
       <c r="L203" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="P203" t="s">
         <v>24</v>
       </c>
       <c r="Q203" t="s">
         <v>25</v>
       </c>
       <c r="R203" t="s">
         <v>25</v>
       </c>
       <c r="S203" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="B204">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C204" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="D204" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="H204" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="L204" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="P204" t="s">
         <v>24</v>
       </c>
       <c r="Q204" t="s">
         <v>25</v>
       </c>
       <c r="R204" t="s">
         <v>25</v>
       </c>
       <c r="S204" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="B205">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="C205" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="D205" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="H205" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="L205" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="P205" t="s">
         <v>24</v>
       </c>
       <c r="Q205" t="s">
         <v>25</v>
       </c>
       <c r="R205" t="s">
         <v>25</v>
       </c>
       <c r="S205" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="B206">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="C206" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="D206" t="s">
-        <v>896</v>
+        <v>885</v>
       </c>
       <c r="H206" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="L206" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="P206" t="s">
         <v>24</v>
       </c>
       <c r="Q206" t="s">
         <v>25</v>
       </c>
       <c r="R206" t="s">
         <v>25</v>
       </c>
       <c r="S206" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="B207">
         <v>60</v>
       </c>
       <c r="C207" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="D207" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="H207" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="L207" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="P207" t="s">
         <v>24</v>
       </c>
       <c r="Q207" t="s">
         <v>25</v>
       </c>
       <c r="R207" t="s">
         <v>25</v>
       </c>
       <c r="S207" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="B208">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="C208" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="D208" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="H208" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="L208" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
         <v>25</v>
       </c>
       <c r="R208" t="s">
         <v>25</v>
       </c>
       <c r="S208" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="B209">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="C209" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="D209" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="H209" t="s">
-        <v>158</v>
+        <v>917</v>
       </c>
       <c r="L209" t="s">
-        <v>249</v>
+        <v>918</v>
       </c>
       <c r="P209" t="s">
         <v>24</v>
       </c>
       <c r="Q209" t="s">
         <v>25</v>
       </c>
       <c r="R209" t="s">
         <v>25</v>
       </c>
       <c r="S209" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="B210">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C210" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="D210" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="H210" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="L210" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="P210" t="s">
         <v>24</v>
       </c>
       <c r="Q210" t="s">
         <v>25</v>
       </c>
       <c r="R210" t="s">
         <v>25</v>
       </c>
       <c r="S210" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="B211">
         <v>60</v>
       </c>
       <c r="C211" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="D211" t="s">
-        <v>914</v>
+        <v>924</v>
       </c>
       <c r="H211" t="s">
-        <v>915</v>
+        <v>925</v>
       </c>
       <c r="L211" t="s">
-        <v>916</v>
+        <v>926</v>
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
         <v>25</v>
       </c>
       <c r="R211" t="s">
         <v>25</v>
       </c>
       <c r="S211" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" t="s">
-        <v>917</v>
+        <v>927</v>
       </c>
       <c r="B212">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C212" t="s">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="D212" t="s">
-        <v>919</v>
+        <v>885</v>
       </c>
       <c r="H212" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="L212" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
         <v>25</v>
       </c>
       <c r="R212" t="s">
         <v>25</v>
       </c>
       <c r="S212" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" t="s">
-        <v>917</v>
+        <v>931</v>
       </c>
       <c r="B213">
         <v>60</v>
       </c>
       <c r="C213" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="D213" t="s">
-        <v>923</v>
+        <v>885</v>
       </c>
       <c r="H213" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="L213" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="P213" t="s">
         <v>24</v>
       </c>
       <c r="Q213" t="s">
         <v>25</v>
       </c>
       <c r="R213" t="s">
         <v>25</v>
       </c>
       <c r="S213" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="B214">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C214" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="D214" t="s">
-        <v>928</v>
+        <v>885</v>
       </c>
       <c r="H214" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="L214" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="P214" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q214" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R214" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S214" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" t="s">
-        <v>926</v>
+        <v>938</v>
       </c>
       <c r="B215">
         <v>60</v>
       </c>
       <c r="C215" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="D215" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="H215" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
       <c r="L215" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="P215" t="s">
         <v>24</v>
       </c>
       <c r="Q215" t="s">
         <v>25</v>
       </c>
       <c r="R215" t="s">
         <v>25</v>
       </c>
       <c r="S215" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="B216">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C216" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="D216" t="s">
-        <v>825</v>
+        <v>945</v>
       </c>
       <c r="H216" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="L216" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="P216" t="s">
         <v>24</v>
       </c>
       <c r="Q216" t="s">
         <v>25</v>
       </c>
       <c r="R216" t="s">
         <v>25</v>
       </c>
       <c r="S216" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="B217">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C217" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="D217" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
       <c r="H217" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="L217" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="P217" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q217" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R217" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S217" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B218">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C218" t="s">
-        <v>177</v>
+        <v>952</v>
       </c>
       <c r="D218" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="H218" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="L218" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="P218" t="s">
         <v>24</v>
       </c>
       <c r="Q218" t="s">
         <v>25</v>
       </c>
       <c r="R218" t="s">
         <v>25</v>
       </c>
       <c r="S218" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B219">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="C219" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="D219" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="H219" t="s">
-        <v>948</v>
+        <v>958</v>
       </c>
       <c r="L219" t="s">
-        <v>949</v>
+        <v>959</v>
       </c>
       <c r="P219" t="s">
         <v>24</v>
       </c>
       <c r="Q219" t="s">
         <v>25</v>
       </c>
       <c r="R219" t="s">
         <v>25</v>
       </c>
       <c r="S219" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="B220">
         <v>60</v>
       </c>
       <c r="C220" t="s">
-        <v>950</v>
+        <v>961</v>
       </c>
       <c r="D220" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="H220" t="s">
-        <v>952</v>
+        <v>963</v>
       </c>
       <c r="L220" t="s">
-        <v>953</v>
+        <v>964</v>
       </c>
       <c r="P220" t="s">
         <v>24</v>
       </c>
       <c r="Q220" t="s">
         <v>25</v>
       </c>
       <c r="R220" t="s">
         <v>25</v>
       </c>
       <c r="S220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="B221">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C221" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D221" t="s">
-        <v>955</v>
+        <v>966</v>
       </c>
       <c r="H221" t="s">
-        <v>933</v>
+        <v>967</v>
       </c>
       <c r="L221" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
       <c r="P221" t="s">
         <v>24</v>
       </c>
       <c r="Q221" t="s">
         <v>25</v>
       </c>
       <c r="R221" t="s">
         <v>25</v>
       </c>
       <c r="S221" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="B222">
         <v>60</v>
       </c>
       <c r="C222" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="D222" t="s">
-        <v>958</v>
+        <v>970</v>
       </c>
       <c r="H222" t="s">
-        <v>959</v>
+        <v>868</v>
       </c>
       <c r="L222" t="s">
-        <v>960</v>
+        <v>971</v>
       </c>
       <c r="P222" t="s">
         <v>24</v>
       </c>
       <c r="Q222" t="s">
         <v>25</v>
       </c>
       <c r="R222" t="s">
         <v>25</v>
       </c>
       <c r="S222" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="B223">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C223" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="D223" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
       <c r="H223" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="L223" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="P223" t="s">
         <v>24</v>
       </c>
       <c r="Q223" t="s">
         <v>25</v>
       </c>
       <c r="R223" t="s">
         <v>25</v>
       </c>
       <c r="S223" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="B224">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C224" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="D224" t="s">
-        <v>967</v>
+        <v>977</v>
       </c>
       <c r="H224" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="L224" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="P224" t="s">
         <v>24</v>
       </c>
       <c r="Q224" t="s">
         <v>25</v>
       </c>
       <c r="R224" t="s">
         <v>25</v>
       </c>
       <c r="S224" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" t="s">
-        <v>961</v>
+        <v>980</v>
       </c>
       <c r="B225">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C225" t="s">
-        <v>970</v>
+        <v>981</v>
       </c>
       <c r="D225" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
       <c r="H225" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="L225" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="P225" t="s">
         <v>24</v>
       </c>
       <c r="Q225" t="s">
         <v>25</v>
       </c>
       <c r="R225" t="s">
         <v>25</v>
       </c>
       <c r="S225" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="B226">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="C226" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="D226" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="H226" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="L226" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="P226" t="s">
         <v>24</v>
       </c>
       <c r="Q226" t="s">
         <v>25</v>
       </c>
       <c r="R226" t="s">
         <v>25</v>
       </c>
       <c r="S226" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="B227">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C227" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="D227" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="H227" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="L227" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
       <c r="P227" t="s">
         <v>24</v>
       </c>
       <c r="Q227" t="s">
         <v>25</v>
       </c>
       <c r="R227" t="s">
         <v>25</v>
       </c>
       <c r="S227" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" t="s">
-        <v>974</v>
+        <v>994</v>
       </c>
       <c r="B228">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="C228" t="s">
-        <v>983</v>
+        <v>995</v>
       </c>
       <c r="D228" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="H228" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="L228" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="P228" t="s">
         <v>24</v>
       </c>
       <c r="Q228" t="s">
         <v>25</v>
       </c>
       <c r="R228" t="s">
         <v>25</v>
       </c>
       <c r="S228" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
       <c r="B229">
         <v>60</v>
       </c>
       <c r="C229" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="D229" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="H229" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="L229" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="P229" t="s">
         <v>24</v>
       </c>
       <c r="Q229" t="s">
         <v>25</v>
       </c>
       <c r="R229" t="s">
         <v>25</v>
       </c>
       <c r="S229" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
       <c r="B230">
         <v>60</v>
       </c>
       <c r="C230" t="s">
-        <v>957</v>
+        <v>1004</v>
       </c>
       <c r="D230" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
       <c r="H230" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
       <c r="L230" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="P230" t="s">
         <v>24</v>
       </c>
       <c r="Q230" t="s">
         <v>25</v>
       </c>
       <c r="R230" t="s">
         <v>25</v>
       </c>
       <c r="S230" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="B231">
         <v>60</v>
       </c>
       <c r="C231" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="D231" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="H231" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="L231" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
       <c r="P231" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q231" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R231" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S231" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="B232">
         <v>60</v>
       </c>
       <c r="C232" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="D232" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="H232" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="L232" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="P232" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q232" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R232" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S232" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="B233">
         <v>60</v>
       </c>
       <c r="C233" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="D233" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="H233" t="s">
-        <v>769</v>
+        <v>1020</v>
       </c>
       <c r="L233" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="P233" t="s">
         <v>24</v>
       </c>
       <c r="Q233" t="s">
         <v>25</v>
       </c>
       <c r="R233" t="s">
         <v>25</v>
       </c>
       <c r="S233" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="B234">
         <v>60</v>
       </c>
       <c r="C234" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
       <c r="D234" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="H234" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="L234" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="P234" t="s">
         <v>24</v>
       </c>
       <c r="Q234" t="s">
         <v>25</v>
       </c>
       <c r="R234" t="s">
         <v>25</v>
       </c>
       <c r="S234" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="B235">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C235" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="D235" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="H235" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="L235" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="P235" t="s">
         <v>24</v>
       </c>
       <c r="Q235" t="s">
         <v>25</v>
       </c>
       <c r="R235" t="s">
         <v>25</v>
       </c>
       <c r="S235" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="B236">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C236" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="D236" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="H236" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="L236" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="P236" t="s">
         <v>24</v>
       </c>
       <c r="Q236" t="s">
         <v>25</v>
       </c>
       <c r="R236" t="s">
         <v>25</v>
       </c>
       <c r="S236" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" t="s">
-        <v>1009</v>
+        <v>1034</v>
       </c>
       <c r="B237">
         <v>60</v>
       </c>
       <c r="C237" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="D237" t="s">
-        <v>1023</v>
+        <v>973</v>
       </c>
       <c r="H237" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="L237" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="P237" t="s">
         <v>24</v>
       </c>
       <c r="Q237" t="s">
         <v>25</v>
       </c>
       <c r="R237" t="s">
         <v>25</v>
       </c>
       <c r="S237" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" t="s">
-        <v>1009</v>
+        <v>1034</v>
       </c>
       <c r="B238">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="C238" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="D238" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="H238" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="L238" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="P238" t="s">
         <v>24</v>
       </c>
       <c r="Q238" t="s">
         <v>25</v>
       </c>
       <c r="R238" t="s">
         <v>25</v>
       </c>
       <c r="S238" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="B239">
         <v>60</v>
       </c>
       <c r="C239" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="D239" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="H239" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="L239" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="P239" t="s">
         <v>24</v>
       </c>
       <c r="Q239" t="s">
         <v>25</v>
       </c>
       <c r="R239" t="s">
         <v>25</v>
       </c>
       <c r="S239" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B240">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="C240" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="D240" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="H240" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="L240" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="P240" t="s">
         <v>24</v>
       </c>
       <c r="Q240" t="s">
         <v>25</v>
       </c>
       <c r="R240" t="s">
         <v>25</v>
       </c>
       <c r="S240" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B241">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="C241" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="D241" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="H241" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="L241" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="P241" t="s">
         <v>24</v>
       </c>
       <c r="Q241" t="s">
         <v>25</v>
       </c>
       <c r="R241" t="s">
         <v>25</v>
       </c>
       <c r="S241" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B242">
-        <v>117</v>
+        <v>162</v>
       </c>
       <c r="C242" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
       <c r="D242" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="H242" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="L242" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="P242" t="s">
         <v>24</v>
       </c>
       <c r="Q242" t="s">
         <v>25</v>
       </c>
       <c r="R242" t="s">
         <v>25</v>
       </c>
       <c r="S242" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="B243">
         <v>60</v>
       </c>
       <c r="C243" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="D243" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="H243" t="s">
-        <v>1051</v>
+        <v>104</v>
       </c>
       <c r="L243" t="s">
-        <v>1052</v>
+        <v>492</v>
       </c>
       <c r="P243" t="s">
         <v>24</v>
       </c>
       <c r="Q243" t="s">
         <v>25</v>
       </c>
       <c r="R243" t="s">
         <v>25</v>
       </c>
       <c r="S243" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="B244">
         <v>60</v>
       </c>
       <c r="C244" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="D244" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
       <c r="H244" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="L244" t="s">
-        <v>1056</v>
+        <v>1025</v>
       </c>
       <c r="P244" t="s">
         <v>24</v>
       </c>
       <c r="Q244" t="s">
         <v>25</v>
       </c>
       <c r="R244" t="s">
         <v>25</v>
       </c>
       <c r="S244" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="B245">
         <v>60</v>
       </c>
       <c r="C245" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="D245" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="H245" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="L245" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="P245" t="s">
         <v>24</v>
       </c>
       <c r="Q245" t="s">
         <v>25</v>
       </c>
       <c r="R245" t="s">
         <v>25</v>
       </c>
       <c r="S245" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="B246">
         <v>60</v>
       </c>
       <c r="C246" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
       <c r="D246" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="H246" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="L246" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="P246" t="s">
         <v>24</v>
       </c>
       <c r="Q246" t="s">
         <v>25</v>
       </c>
       <c r="R246" t="s">
         <v>25</v>
       </c>
       <c r="S246" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="B247">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="C247" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="D247" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="H247" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
       <c r="L247" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="P247" t="s">
         <v>24</v>
       </c>
       <c r="Q247" t="s">
         <v>25</v>
       </c>
       <c r="R247" t="s">
         <v>25</v>
       </c>
       <c r="S247" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248" t="s">
-        <v>1048</v>
+        <v>1077</v>
       </c>
       <c r="B248">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="C248" t="s">
-        <v>562</v>
+        <v>1078</v>
       </c>
       <c r="D248" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
       <c r="H248" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="L248" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="P248" t="s">
         <v>24</v>
       </c>
       <c r="Q248" t="s">
         <v>25</v>
       </c>
       <c r="R248" t="s">
         <v>25</v>
       </c>
       <c r="S248" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="249" spans="1:19">
       <c r="A249" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="B249">
         <v>60</v>
       </c>
       <c r="C249" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="D249" t="s">
-        <v>355</v>
+        <v>1083</v>
       </c>
       <c r="H249" t="s">
-        <v>1074</v>
+        <v>1084</v>
       </c>
       <c r="L249" t="s">
-        <v>1075</v>
+        <v>1085</v>
       </c>
       <c r="P249" t="s">
         <v>24</v>
       </c>
       <c r="Q249" t="s">
         <v>25</v>
       </c>
       <c r="R249" t="s">
         <v>25</v>
       </c>
       <c r="S249" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="250" spans="1:19">
       <c r="A250" t="s">
-        <v>1076</v>
+        <v>1086</v>
       </c>
       <c r="B250">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="C250" t="s">
-        <v>1077</v>
+        <v>1087</v>
       </c>
       <c r="D250" t="s">
-        <v>1078</v>
+        <v>1088</v>
       </c>
       <c r="H250" t="s">
-        <v>1079</v>
+        <v>1089</v>
       </c>
       <c r="L250" t="s">
-        <v>1080</v>
+        <v>1090</v>
       </c>
       <c r="P250" t="s">
         <v>24</v>
       </c>
       <c r="Q250" t="s">
         <v>25</v>
       </c>
       <c r="R250" t="s">
         <v>25</v>
       </c>
       <c r="S250" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="251" spans="1:19">
       <c r="A251" t="s">
-        <v>1076</v>
+        <v>1086</v>
       </c>
       <c r="B251">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C251" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="D251" t="s">
-        <v>1082</v>
+        <v>1092</v>
       </c>
       <c r="H251" t="s">
-        <v>1083</v>
+        <v>1093</v>
       </c>
       <c r="L251" t="s">
-        <v>1084</v>
+        <v>1094</v>
       </c>
       <c r="P251" t="s">
         <v>24</v>
       </c>
       <c r="Q251" t="s">
         <v>25</v>
       </c>
       <c r="R251" t="s">
         <v>25</v>
       </c>
       <c r="S251" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="252" spans="1:19">
       <c r="A252" t="s">
-        <v>1076</v>
+        <v>1086</v>
       </c>
       <c r="B252">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="C252" t="s">
-        <v>1085</v>
+        <v>1095</v>
       </c>
       <c r="D252" t="s">
-        <v>1086</v>
+        <v>1096</v>
       </c>
       <c r="H252" t="s">
-        <v>1087</v>
+        <v>1097</v>
       </c>
       <c r="L252" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
       <c r="P252" t="s">
         <v>24</v>
       </c>
       <c r="Q252" t="s">
         <v>25</v>
       </c>
       <c r="R252" t="s">
         <v>25</v>
       </c>
       <c r="S252" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="253" spans="1:19">
       <c r="A253" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="B253">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C253" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
       <c r="D253" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="H253" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="L253" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
       <c r="P253" t="s">
-        <v>1094</v>
+        <v>24</v>
       </c>
       <c r="Q253" t="s">
         <v>25</v>
       </c>
       <c r="R253" t="s">
         <v>25</v>
       </c>
       <c r="S253" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:19">
       <c r="A254" t="s">
-        <v>1089</v>
+        <v>1103</v>
       </c>
       <c r="B254">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="C254" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="D254" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
       <c r="H254" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="L254" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="P254" t="s">
         <v>24</v>
       </c>
       <c r="Q254" t="s">
         <v>25</v>
       </c>
       <c r="R254" t="s">
         <v>25</v>
       </c>
       <c r="S254" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="B255">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C255" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="D255" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="H255" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
       <c r="L255" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="P255" t="s">
         <v>24</v>
       </c>
       <c r="Q255" t="s">
         <v>25</v>
       </c>
       <c r="R255" t="s">
         <v>25</v>
       </c>
       <c r="S255" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="B256">
         <v>60</v>
       </c>
       <c r="C256" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="D256" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="H256" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="L256" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="P256" t="s">
         <v>24</v>
       </c>
       <c r="Q256" t="s">
         <v>25</v>
       </c>
       <c r="R256" t="s">
         <v>25</v>
       </c>
       <c r="S256" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="B257">
         <v>60</v>
       </c>
       <c r="C257" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="D257" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="H257" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="L257" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="P257" t="s">
         <v>24</v>
       </c>
       <c r="Q257" t="s">
         <v>25</v>
       </c>
       <c r="R257" t="s">
         <v>25</v>
       </c>
       <c r="S257" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="B258">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="C258" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="D258" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="H258" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="L258" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="P258" t="s">
         <v>24</v>
       </c>
       <c r="Q258" t="s">
         <v>25</v>
       </c>
       <c r="R258" t="s">
         <v>25</v>
       </c>
       <c r="S258" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="B259">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C259" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="D259" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="H259" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="L259" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="P259" t="s">
         <v>24</v>
       </c>
       <c r="Q259" t="s">
         <v>25</v>
       </c>
       <c r="R259" t="s">
         <v>25</v>
       </c>
       <c r="S259" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260" t="s">
-        <v>1117</v>
+        <v>1129</v>
       </c>
       <c r="B260">
         <v>60</v>
       </c>
       <c r="C260" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="D260" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="H260" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="L260" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="P260" t="s">
         <v>24</v>
       </c>
       <c r="Q260" t="s">
         <v>25</v>
       </c>
       <c r="R260" t="s">
         <v>25</v>
       </c>
       <c r="S260" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="261" spans="1:19">
       <c r="A261" t="s">
-        <v>1117</v>
+        <v>1134</v>
       </c>
       <c r="B261">
-        <v>155</v>
+        <v>60</v>
       </c>
       <c r="C261" t="s">
-        <v>20</v>
+        <v>1135</v>
       </c>
       <c r="D261" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
       <c r="H261" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="L261" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
       <c r="P261" t="s">
         <v>24</v>
       </c>
       <c r="Q261" t="s">
         <v>25</v>
       </c>
       <c r="R261" t="s">
         <v>25</v>
       </c>
       <c r="S261" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="262" spans="1:19">
       <c r="A262" t="s">
-        <v>1117</v>
+        <v>1139</v>
       </c>
       <c r="B262">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C262" t="s">
-        <v>1129</v>
+        <v>1140</v>
       </c>
       <c r="D262" t="s">
-        <v>1130</v>
+        <v>1141</v>
       </c>
       <c r="H262" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="L262" t="s">
-        <v>1132</v>
+        <v>1143</v>
       </c>
       <c r="P262" t="s">
         <v>24</v>
       </c>
       <c r="Q262" t="s">
         <v>25</v>
       </c>
       <c r="R262" t="s">
         <v>25</v>
       </c>
       <c r="S262" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="263" spans="1:19">
       <c r="A263" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
       <c r="B263">
-        <v>60</v>
+        <v>204</v>
       </c>
       <c r="C263" t="s">
-        <v>1134</v>
+        <v>1144</v>
       </c>
       <c r="D263" t="s">
-        <v>1135</v>
+        <v>1145</v>
       </c>
       <c r="H263" t="s">
-        <v>1136</v>
+        <v>1146</v>
       </c>
       <c r="L263" t="s">
-        <v>1137</v>
+        <v>1147</v>
       </c>
       <c r="P263" t="s">
         <v>24</v>
       </c>
       <c r="Q263" t="s">
         <v>25</v>
       </c>
       <c r="R263" t="s">
         <v>25</v>
       </c>
       <c r="S263" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="264" spans="1:19">
       <c r="A264" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B264">
         <v>60</v>
       </c>
       <c r="C264" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="D264" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="H264" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="L264" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="P264" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q264" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R264" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S264" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:19">
       <c r="A265" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B265">
         <v>60</v>
       </c>
       <c r="C265" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="D265" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
       <c r="H265" t="s">
-        <v>1145</v>
+        <v>1154</v>
       </c>
       <c r="L265" t="s">
-        <v>1146</v>
+        <v>1155</v>
       </c>
       <c r="P265" t="s">
         <v>24</v>
       </c>
       <c r="Q265" t="s">
         <v>25</v>
       </c>
       <c r="R265" t="s">
         <v>25</v>
       </c>
       <c r="S265" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="266" spans="1:19">
       <c r="A266" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="B266">
         <v>60</v>
       </c>
       <c r="C266" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="D266" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="H266" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="L266" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="P266" t="s">
         <v>24</v>
       </c>
       <c r="Q266" t="s">
         <v>25</v>
       </c>
       <c r="R266" t="s">
         <v>25</v>
       </c>
       <c r="S266" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="B267">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C267" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="D267" t="s">
-        <v>1149</v>
+        <v>1162</v>
       </c>
       <c r="H267" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="L267" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="P267" t="s">
         <v>24</v>
       </c>
       <c r="Q267" t="s">
         <v>25</v>
       </c>
       <c r="R267" t="s">
         <v>25</v>
       </c>
       <c r="S267" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="268" spans="1:19">
       <c r="A268" t="s">
         <v>1156</v>
       </c>
       <c r="B268">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="C268" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="D268" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="H268" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="L268" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="P268" t="s">
         <v>24</v>
       </c>
       <c r="Q268" t="s">
         <v>25</v>
       </c>
       <c r="R268" t="s">
         <v>25</v>
       </c>
       <c r="S268" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="269" spans="1:19">
       <c r="A269" t="s">
         <v>1156</v>
       </c>
       <c r="B269">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="C269" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="D269" t="s">
-        <v>449</v>
+        <v>1170</v>
       </c>
       <c r="H269" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="L269" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="P269" t="s">
         <v>24</v>
       </c>
       <c r="Q269" t="s">
         <v>25</v>
       </c>
       <c r="R269" t="s">
         <v>25</v>
       </c>
       <c r="S269" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="270" spans="1:19">
       <c r="A270" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="B270">
         <v>60</v>
       </c>
       <c r="C270" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="D270" t="s">
-        <v>1166</v>
+        <v>1158</v>
       </c>
       <c r="H270" t="s">
-        <v>1167</v>
+        <v>104</v>
       </c>
       <c r="L270" t="s">
-        <v>1168</v>
+        <v>345</v>
       </c>
       <c r="P270" t="s">
         <v>24</v>
       </c>
       <c r="Q270" t="s">
         <v>25</v>
       </c>
       <c r="R270" t="s">
         <v>25</v>
       </c>
       <c r="S270" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="271" spans="1:19">
       <c r="A271" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="B271">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="C271" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="D271" t="s">
-        <v>800</v>
+        <v>1176</v>
       </c>
       <c r="H271" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="L271" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="P271" t="s">
         <v>24</v>
       </c>
       <c r="Q271" t="s">
         <v>25</v>
       </c>
       <c r="R271" t="s">
         <v>25</v>
       </c>
       <c r="S271" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272" t="s">
-        <v>1169</v>
+        <v>1179</v>
       </c>
       <c r="B272">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C272" t="s">
-        <v>1173</v>
+        <v>1022</v>
       </c>
       <c r="D272" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="H272" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="L272" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="P272" t="s">
         <v>24</v>
       </c>
       <c r="Q272" t="s">
         <v>25</v>
       </c>
       <c r="R272" t="s">
         <v>25</v>
       </c>
       <c r="S272" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273" t="s">
-        <v>1169</v>
+        <v>1183</v>
       </c>
       <c r="B273">
         <v>60</v>
       </c>
       <c r="C273" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="D273" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="H273" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="L273" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="P273" t="s">
         <v>24</v>
       </c>
       <c r="Q273" t="s">
         <v>25</v>
       </c>
       <c r="R273" t="s">
         <v>25</v>
       </c>
       <c r="S273" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="274" spans="1:19">
       <c r="A274" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B274">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C274" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="D274" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="H274" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="L274" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="P274" t="s">
         <v>24</v>
       </c>
       <c r="Q274" t="s">
         <v>25</v>
       </c>
       <c r="R274" t="s">
         <v>25</v>
       </c>
       <c r="S274" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="275" spans="1:19">
       <c r="A275" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="B275">
         <v>60</v>
       </c>
       <c r="C275" t="s">
-        <v>750</v>
+        <v>1193</v>
       </c>
       <c r="D275" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="H275" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="L275" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
       <c r="P275" t="s">
         <v>24</v>
       </c>
       <c r="Q275" t="s">
         <v>25</v>
       </c>
       <c r="R275" t="s">
         <v>25</v>
       </c>
       <c r="S275" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="276" spans="1:19">
       <c r="A276" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="B276">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C276" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="D276" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="H276" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
       <c r="L276" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="P276" t="s">
         <v>24</v>
       </c>
       <c r="Q276" t="s">
         <v>25</v>
       </c>
       <c r="R276" t="s">
         <v>25</v>
       </c>
       <c r="S276" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="277" spans="1:19">
       <c r="A277" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="B277">
         <v>60</v>
       </c>
       <c r="C277" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="D277" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
       <c r="H277" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="L277" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="P277" t="s">
         <v>24</v>
       </c>
       <c r="Q277" t="s">
         <v>25</v>
       </c>
       <c r="R277" t="s">
         <v>25</v>
       </c>
       <c r="S277" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="278" spans="1:19">
       <c r="A278" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="B278">
         <v>60</v>
       </c>
       <c r="C278" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
       <c r="D278" t="s">
-        <v>1149</v>
+        <v>1206</v>
       </c>
       <c r="H278" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="L278" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="P278" t="s">
         <v>24</v>
       </c>
       <c r="Q278" t="s">
         <v>25</v>
       </c>
       <c r="R278" t="s">
         <v>25</v>
       </c>
       <c r="S278" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="279" spans="1:19">
       <c r="A279" t="s">
-        <v>1189</v>
+        <v>1209</v>
       </c>
       <c r="B279">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C279" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="D279" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="H279" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="L279" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="P279" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q279" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R279" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S279" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="280" spans="1:19">
       <c r="A280" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="B280">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C280" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
       <c r="D280" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="H280" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="L280" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="P280" t="s">
         <v>24</v>
       </c>
       <c r="Q280" t="s">
         <v>25</v>
       </c>
       <c r="R280" t="s">
         <v>25</v>
       </c>
       <c r="S280" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="281" spans="1:19">
       <c r="A281" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="B281">
         <v>60</v>
       </c>
       <c r="C281" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="D281" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="H281" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="L281" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="P281" t="s">
         <v>24</v>
       </c>
       <c r="Q281" t="s">
         <v>25</v>
       </c>
       <c r="R281" t="s">
         <v>25</v>
       </c>
       <c r="S281" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="282" spans="1:19">
       <c r="A282" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="B282">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C282" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="D282" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="H282" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="L282" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="P282" t="s">
         <v>24</v>
       </c>
       <c r="Q282" t="s">
         <v>25</v>
       </c>
       <c r="R282" t="s">
         <v>25</v>
       </c>
       <c r="S282" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="283" spans="1:19">
       <c r="A283" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="B283">
         <v>60</v>
       </c>
       <c r="C283" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="D283" t="s">
-        <v>1220</v>
+        <v>794</v>
       </c>
       <c r="H283" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="L283" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="P283" t="s">
         <v>24</v>
       </c>
       <c r="Q283" t="s">
         <v>25</v>
       </c>
       <c r="R283" t="s">
         <v>25</v>
       </c>
       <c r="S283" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="284" spans="1:19">
       <c r="A284" t="s">
-        <v>1210</v>
+        <v>1229</v>
       </c>
       <c r="B284">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="C284" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="D284" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="H284" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="L284" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="P284" t="s">
         <v>24</v>
       </c>
       <c r="Q284" t="s">
         <v>25</v>
       </c>
       <c r="R284" t="s">
         <v>25</v>
       </c>
       <c r="S284" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="285" spans="1:19">
       <c r="A285" t="s">
-        <v>1210</v>
+        <v>1229</v>
       </c>
       <c r="B285">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C285" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="D285" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="H285" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="L285" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="P285" t="s">
         <v>24</v>
       </c>
       <c r="Q285" t="s">
         <v>25</v>
       </c>
       <c r="R285" t="s">
         <v>25</v>
       </c>
       <c r="S285" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="286" spans="1:19">
       <c r="A286" t="s">
-        <v>1210</v>
+        <v>1238</v>
       </c>
       <c r="B286">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C286" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="D286" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="H286" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="L286" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="P286" t="s">
         <v>24</v>
       </c>
       <c r="Q286" t="s">
         <v>25</v>
       </c>
       <c r="R286" t="s">
         <v>25</v>
       </c>
       <c r="S286" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="287" spans="1:19">
       <c r="A287" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="B287">
         <v>60</v>
       </c>
       <c r="C287" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
       <c r="D287" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
       <c r="H287" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="L287" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="P287" t="s">
         <v>24</v>
       </c>
       <c r="Q287" t="s">
         <v>25</v>
       </c>
       <c r="R287" t="s">
         <v>25</v>
       </c>
       <c r="S287" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="288" spans="1:19">
       <c r="A288" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="B288">
         <v>60</v>
       </c>
       <c r="C288" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="D288" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="H288" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="L288" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="P288" t="s">
         <v>24</v>
       </c>
       <c r="Q288" t="s">
         <v>25</v>
       </c>
       <c r="R288" t="s">
         <v>25</v>
       </c>
       <c r="S288" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="289" spans="1:19">
       <c r="A289" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="B289">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C289" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="D289" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="H289" t="s">
-        <v>1247</v>
+        <v>104</v>
       </c>
       <c r="L289" t="s">
-        <v>1248</v>
+        <v>105</v>
       </c>
       <c r="P289" t="s">
         <v>24</v>
       </c>
       <c r="Q289" t="s">
         <v>25</v>
       </c>
       <c r="R289" t="s">
         <v>25</v>
       </c>
       <c r="S289" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="290" spans="1:19">
       <c r="A290" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="B290">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="C290" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="D290" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="H290" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="L290" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="P290" t="s">
         <v>24</v>
       </c>
       <c r="Q290" t="s">
         <v>25</v>
       </c>
       <c r="R290" t="s">
         <v>25</v>
       </c>
       <c r="S290" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="291" spans="1:19">
       <c r="A291" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="B291">
         <v>60</v>
       </c>
       <c r="C291" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="D291" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="H291" t="s">
-        <v>1233</v>
+        <v>1259</v>
       </c>
       <c r="L291" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="P291" t="s">
         <v>24</v>
       </c>
       <c r="Q291" t="s">
         <v>25</v>
       </c>
       <c r="R291" t="s">
         <v>25</v>
       </c>
       <c r="S291" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="292" spans="1:19">
       <c r="A292" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="B292">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="C292" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="D292" t="s">
-        <v>800</v>
+        <v>1263</v>
       </c>
       <c r="H292" t="s">
-        <v>1258</v>
+        <v>1264</v>
       </c>
       <c r="L292" t="s">
-        <v>1259</v>
+        <v>1265</v>
       </c>
       <c r="P292" t="s">
         <v>24</v>
       </c>
       <c r="Q292" t="s">
         <v>25</v>
       </c>
       <c r="R292" t="s">
         <v>25</v>
       </c>
       <c r="S292" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="293" spans="1:19">
       <c r="A293" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B293">
         <v>60</v>
       </c>
       <c r="C293" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="D293" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="H293" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="L293" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="P293" t="s">
         <v>24</v>
       </c>
       <c r="Q293" t="s">
         <v>25</v>
       </c>
       <c r="R293" t="s">
         <v>25</v>
       </c>
       <c r="S293" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="294" spans="1:19">
       <c r="A294" t="s">
-        <v>1260</v>
+        <v>1270</v>
       </c>
       <c r="B294">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C294" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="D294" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="H294" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="L294" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="P294" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q294" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R294" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S294" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="295" spans="1:19">
       <c r="A295" t="s">
-        <v>1260</v>
+        <v>1270</v>
       </c>
       <c r="B295">
         <v>60</v>
       </c>
       <c r="C295" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="D295" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="H295" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="L295" t="s">
-        <v>1272</v>
+        <v>1278</v>
       </c>
       <c r="P295" t="s">
         <v>24</v>
       </c>
       <c r="Q295" t="s">
         <v>25</v>
       </c>
       <c r="R295" t="s">
         <v>25</v>
       </c>
       <c r="S295" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="296" spans="1:19">
       <c r="A296" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="B296">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C296" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="D296" t="s">
-        <v>1275</v>
+        <v>1170</v>
       </c>
       <c r="H296" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="L296" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="P296" t="s">
-        <v>1278</v>
+        <v>24</v>
       </c>
       <c r="Q296" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R296" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S296" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="297" spans="1:19">
       <c r="A297" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="B297">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C297" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="D297" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="H297" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="L297" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="P297" t="s">
         <v>24</v>
       </c>
       <c r="Q297" t="s">
         <v>25</v>
       </c>
       <c r="R297" t="s">
         <v>25</v>
       </c>
       <c r="S297" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="298" spans="1:19">
       <c r="A298" t="s">
-        <v>1273</v>
+        <v>1286</v>
       </c>
       <c r="B298">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="C298" t="s">
-        <v>1283</v>
+        <v>338</v>
       </c>
       <c r="D298" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="H298" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="L298" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="P298" t="s">
         <v>24</v>
       </c>
       <c r="Q298" t="s">
         <v>25</v>
       </c>
       <c r="R298" t="s">
         <v>25</v>
       </c>
       <c r="S298" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="299" spans="1:19">
       <c r="A299" t="s">
-        <v>1273</v>
+        <v>1286</v>
       </c>
       <c r="B299">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C299" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="D299" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="H299" t="s">
-        <v>158</v>
+        <v>1292</v>
       </c>
       <c r="L299" t="s">
-        <v>249</v>
+        <v>1293</v>
       </c>
       <c r="P299" t="s">
         <v>24</v>
       </c>
       <c r="Q299" t="s">
         <v>25</v>
       </c>
       <c r="R299" t="s">
         <v>25</v>
       </c>
       <c r="S299" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="300" spans="1:19">
       <c r="A300" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="B300">
         <v>60</v>
       </c>
       <c r="C300" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="D300" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="H300" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="L300" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="P300" t="s">
         <v>24</v>
       </c>
       <c r="Q300" t="s">
         <v>25</v>
       </c>
       <c r="R300" t="s">
         <v>25</v>
       </c>
       <c r="S300" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="301" spans="1:19">
       <c r="A301" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
       <c r="B301">
         <v>60</v>
       </c>
       <c r="C301" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="D301" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="H301" t="s">
-        <v>1297</v>
+        <v>1277</v>
       </c>
       <c r="L301" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="P301" t="s">
         <v>24</v>
       </c>
       <c r="Q301" t="s">
         <v>25</v>
       </c>
       <c r="R301" t="s">
         <v>25</v>
       </c>
       <c r="S301" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="302" spans="1:19">
       <c r="A302" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
       <c r="B302">
         <v>60</v>
       </c>
       <c r="C302" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="D302" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="H302" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="L302" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="P302" t="s">
         <v>24</v>
       </c>
       <c r="Q302" t="s">
         <v>25</v>
       </c>
       <c r="R302" t="s">
         <v>25</v>
       </c>
       <c r="S302" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="303" spans="1:19">
       <c r="A303" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B303">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C303" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="D303" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="H303" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="L303" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="P303" t="s">
         <v>24</v>
       </c>
       <c r="Q303" t="s">
         <v>25</v>
       </c>
       <c r="R303" t="s">
         <v>25</v>
       </c>
       <c r="S303" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="304" spans="1:19">
       <c r="A304" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="B304">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C304" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="D304" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="H304" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="L304" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="P304" t="s">
         <v>24</v>
       </c>
       <c r="Q304" t="s">
         <v>25</v>
       </c>
       <c r="R304" t="s">
         <v>25</v>
       </c>
       <c r="S304" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="305" spans="1:19">
       <c r="A305" t="s">
-        <v>1313</v>
+        <v>1305</v>
       </c>
       <c r="B305">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C305" t="s">
         <v>1314</v>
       </c>
       <c r="D305" t="s">
         <v>1315</v>
       </c>
       <c r="H305" t="s">
         <v>1316</v>
       </c>
       <c r="L305" t="s">
         <v>1317</v>
       </c>
       <c r="P305" t="s">
         <v>24</v>
       </c>
       <c r="Q305" t="s">
         <v>25</v>
       </c>
       <c r="R305" t="s">
         <v>25</v>
       </c>
       <c r="S305" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="306" spans="1:19">
       <c r="A306" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="B306">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C306" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D306" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="H306" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="L306" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="P306" t="s">
         <v>24</v>
       </c>
       <c r="Q306" t="s">
         <v>25</v>
       </c>
       <c r="R306" t="s">
         <v>25</v>
       </c>
       <c r="S306" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="307" spans="1:19">
       <c r="A307" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="B307">
         <v>60</v>
       </c>
       <c r="C307" t="s">
         <v>1323</v>
       </c>
       <c r="D307" t="s">
         <v>1324</v>
       </c>
       <c r="H307" t="s">
         <v>1325</v>
       </c>
       <c r="L307" t="s">
         <v>1326</v>
       </c>
       <c r="P307" t="s">
         <v>24</v>
       </c>
       <c r="Q307" t="s">
         <v>25</v>
       </c>
       <c r="R307" t="s">
         <v>25</v>
       </c>
       <c r="S307" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="308" spans="1:19">
       <c r="A308" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="B308">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="C308" t="s">
         <v>1327</v>
       </c>
       <c r="D308" t="s">
         <v>1328</v>
       </c>
       <c r="H308" t="s">
         <v>1329</v>
       </c>
       <c r="L308" t="s">
         <v>1330</v>
       </c>
       <c r="P308" t="s">
         <v>24</v>
       </c>
       <c r="Q308" t="s">
         <v>25</v>
       </c>
       <c r="R308" t="s">
         <v>25</v>
       </c>
       <c r="S308" t="s">
         <v>25</v>
       </c>
@@ -14672,909 +15722,3469 @@
       </c>
       <c r="D309" t="s">
         <v>1333</v>
       </c>
       <c r="H309" t="s">
         <v>1334</v>
       </c>
       <c r="L309" t="s">
         <v>1335</v>
       </c>
       <c r="P309" t="s">
         <v>24</v>
       </c>
       <c r="Q309" t="s">
         <v>25</v>
       </c>
       <c r="R309" t="s">
         <v>25</v>
       </c>
       <c r="S309" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="310" spans="1:19">
       <c r="A310" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B310">
+        <v>60</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D310" t="s">
         <v>1336</v>
       </c>
-      <c r="B310">
-[...2 lines deleted...]
-      <c r="C310" t="s">
+      <c r="H310" t="s">
         <v>1337</v>
       </c>
-      <c r="D310" t="s">
+      <c r="L310" t="s">
         <v>1338</v>
-      </c>
-[...4 lines deleted...]
-        <v>1340</v>
       </c>
       <c r="P310" t="s">
         <v>24</v>
       </c>
       <c r="Q310" t="s">
         <v>25</v>
       </c>
       <c r="R310" t="s">
         <v>25</v>
       </c>
       <c r="S310" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="311" spans="1:19">
       <c r="A311" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="B311">
         <v>60</v>
       </c>
       <c r="C311" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D311" t="s">
         <v>1341</v>
       </c>
-      <c r="D311" t="s">
+      <c r="H311" t="s">
         <v>1342</v>
       </c>
-      <c r="H311" t="s">
+      <c r="L311" t="s">
         <v>1343</v>
       </c>
-      <c r="L311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P311" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q311" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R311" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S311" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="312" spans="1:19">
       <c r="A312" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B312">
+        <v>60</v>
+      </c>
+      <c r="C312" t="s">
         <v>1345</v>
       </c>
-      <c r="B312">
-[...2 lines deleted...]
-      <c r="C312" t="s">
+      <c r="D312" t="s">
         <v>1346</v>
       </c>
-      <c r="D312" t="s">
+      <c r="H312" t="s">
         <v>1347</v>
       </c>
-      <c r="H312" t="s">
+      <c r="L312" t="s">
         <v>1348</v>
       </c>
-      <c r="L312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P312" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="Q312" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="R312" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="S312" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
     </row>
     <row r="313" spans="1:19">
       <c r="A313" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B313">
+        <v>60</v>
+      </c>
+      <c r="C313" t="s">
         <v>1350</v>
       </c>
-      <c r="B313">
-[...2 lines deleted...]
-      <c r="C313" t="s">
+      <c r="D313" t="s">
         <v>1351</v>
       </c>
-      <c r="D313" t="s">
+      <c r="H313" t="s">
+        <v>1114</v>
+      </c>
+      <c r="L313" t="s">
         <v>1352</v>
-      </c>
-[...4 lines deleted...]
-        <v>1354</v>
       </c>
       <c r="P313" t="s">
         <v>24</v>
       </c>
       <c r="Q313" t="s">
         <v>25</v>
       </c>
       <c r="R313" t="s">
         <v>25</v>
       </c>
       <c r="S313" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="314" spans="1:19">
       <c r="A314" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B314">
         <v>60</v>
       </c>
       <c r="C314" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D314" t="s">
         <v>1355</v>
       </c>
-      <c r="D314" t="s">
+      <c r="H314" t="s">
         <v>1356</v>
       </c>
-      <c r="H314" t="s">
+      <c r="L314" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="P314" t="s">
         <v>24</v>
       </c>
       <c r="Q314" t="s">
         <v>25</v>
       </c>
       <c r="R314" t="s">
         <v>25</v>
       </c>
       <c r="S314" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="315" spans="1:19">
       <c r="A315" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B315">
+        <v>62</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D315" t="s">
         <v>1359</v>
       </c>
-      <c r="B315">
-[...2 lines deleted...]
-      <c r="C315" t="s">
+      <c r="H315" t="s">
         <v>1360</v>
       </c>
-      <c r="D315" t="s">
+      <c r="L315" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="P315" t="s">
         <v>24</v>
       </c>
       <c r="Q315" t="s">
         <v>25</v>
       </c>
       <c r="R315" t="s">
         <v>25</v>
       </c>
       <c r="S315" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="316" spans="1:19">
       <c r="A316" t="s">
-        <v>1359</v>
+        <v>1353</v>
       </c>
       <c r="B316">
         <v>60</v>
       </c>
       <c r="C316" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H316" t="s">
         <v>1364</v>
       </c>
-      <c r="D316" t="s">
+      <c r="L316" t="s">
         <v>1365</v>
-      </c>
-[...4 lines deleted...]
-        <v>1367</v>
       </c>
       <c r="P316" t="s">
         <v>24</v>
       </c>
       <c r="Q316" t="s">
         <v>25</v>
       </c>
       <c r="R316" t="s">
         <v>25</v>
       </c>
       <c r="S316" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="317" spans="1:19">
       <c r="A317" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B317">
+        <v>60</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H317" t="s">
         <v>1368</v>
       </c>
-      <c r="B317">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="L317" t="s">
         <v>1369</v>
-      </c>
-[...7 lines deleted...]
-        <v>1372</v>
       </c>
       <c r="P317" t="s">
         <v>24</v>
       </c>
       <c r="Q317" t="s">
         <v>25</v>
       </c>
       <c r="R317" t="s">
         <v>25</v>
       </c>
       <c r="S317" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="318" spans="1:19">
       <c r="A318" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B318">
+        <v>95</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1372</v>
+      </c>
+      <c r="L318" t="s">
         <v>1373</v>
-      </c>
-[...13 lines deleted...]
-        <v>1377</v>
       </c>
       <c r="P318" t="s">
         <v>24</v>
       </c>
       <c r="Q318" t="s">
         <v>25</v>
       </c>
       <c r="R318" t="s">
         <v>25</v>
       </c>
       <c r="S318" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="319" spans="1:19">
       <c r="A319" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B319">
         <v>60</v>
       </c>
       <c r="C319" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1377</v>
+      </c>
+      <c r="L319" t="s">
         <v>1378</v>
-      </c>
-[...7 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="P319" t="s">
         <v>24</v>
       </c>
       <c r="Q319" t="s">
         <v>25</v>
       </c>
       <c r="R319" t="s">
         <v>25</v>
       </c>
       <c r="S319" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="320" spans="1:19">
       <c r="A320" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="B320">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="C320" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H320" t="s">
         <v>1382</v>
       </c>
-      <c r="D320" t="s">
+      <c r="L320" t="s">
         <v>1383</v>
-      </c>
-[...4 lines deleted...]
-        <v>1385</v>
       </c>
       <c r="P320" t="s">
         <v>24</v>
       </c>
       <c r="Q320" t="s">
         <v>25</v>
       </c>
       <c r="R320" t="s">
         <v>25</v>
       </c>
       <c r="S320" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="321" spans="1:19">
       <c r="A321" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="B321">
         <v>60</v>
       </c>
       <c r="C321" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H321" t="s">
         <v>1386</v>
       </c>
-      <c r="D321" t="s">
+      <c r="L321" t="s">
         <v>1387</v>
-      </c>
-[...4 lines deleted...]
-        <v>1389</v>
       </c>
       <c r="P321" t="s">
         <v>24</v>
       </c>
       <c r="Q321" t="s">
         <v>25</v>
       </c>
       <c r="R321" t="s">
         <v>25</v>
       </c>
       <c r="S321" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="322" spans="1:19">
       <c r="A322" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="B322">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="C322" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H322" t="s">
         <v>1390</v>
       </c>
-      <c r="D322" t="s">
+      <c r="L322" t="s">
         <v>1391</v>
       </c>
-      <c r="H322" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P322" t="s">
-        <v>1394</v>
+        <v>24</v>
       </c>
       <c r="Q322" t="s">
         <v>25</v>
       </c>
       <c r="R322" t="s">
         <v>25</v>
       </c>
       <c r="S322" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="323" spans="1:19">
       <c r="A323" t="s">
-        <v>1373</v>
+        <v>1392</v>
       </c>
       <c r="B323">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C323" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H323" t="s">
         <v>1395</v>
       </c>
-      <c r="D323" t="s">
+      <c r="L323" t="s">
         <v>1396</v>
-      </c>
-[...4 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="P323" t="s">
         <v>24</v>
       </c>
       <c r="Q323" t="s">
         <v>25</v>
       </c>
       <c r="R323" t="s">
         <v>25</v>
       </c>
       <c r="S323" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="324" spans="1:19">
       <c r="A324" t="s">
-        <v>1373</v>
+        <v>1392</v>
       </c>
       <c r="B324">
         <v>60</v>
       </c>
       <c r="C324" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H324" t="s">
         <v>1399</v>
       </c>
-      <c r="D324" t="s">
+      <c r="L324" t="s">
         <v>1400</v>
-      </c>
-[...4 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="P324" t="s">
         <v>24</v>
       </c>
       <c r="Q324" t="s">
         <v>25</v>
       </c>
       <c r="R324" t="s">
         <v>25</v>
       </c>
       <c r="S324" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="325" spans="1:19">
       <c r="A325" t="s">
-        <v>1373</v>
+        <v>1392</v>
       </c>
       <c r="B325">
         <v>60</v>
       </c>
       <c r="C325" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H325" t="s">
         <v>1403</v>
       </c>
-      <c r="D325" t="s">
+      <c r="L325" t="s">
         <v>1404</v>
-      </c>
-[...4 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="P325" t="s">
         <v>24</v>
       </c>
       <c r="Q325" t="s">
         <v>25</v>
       </c>
       <c r="R325" t="s">
         <v>25</v>
       </c>
       <c r="S325" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="326" spans="1:19">
       <c r="A326" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B326">
+        <v>60</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H326" t="s">
         <v>1407</v>
       </c>
-      <c r="B326">
-[...2 lines deleted...]
-      <c r="C326" t="s">
+      <c r="L326" t="s">
         <v>1408</v>
-      </c>
-[...7 lines deleted...]
-        <v>1411</v>
       </c>
       <c r="P326" t="s">
         <v>24</v>
       </c>
       <c r="Q326" t="s">
         <v>25</v>
       </c>
       <c r="R326" t="s">
         <v>25</v>
       </c>
       <c r="S326" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="327" spans="1:19">
       <c r="A327" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B327">
+        <v>84</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1411</v>
+      </c>
+      <c r="L327" t="s">
         <v>1412</v>
       </c>
-      <c r="B327">
-[...13 lines deleted...]
-      </c>
       <c r="P327" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q327" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R327" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S327" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="328" spans="1:19">
       <c r="A328" t="s">
-        <v>1417</v>
+        <v>1392</v>
       </c>
       <c r="B328">
         <v>60</v>
       </c>
       <c r="C328" t="s">
-        <v>1418</v>
+        <v>907</v>
       </c>
       <c r="D328" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H328" t="s">
         <v>1414</v>
       </c>
-      <c r="H328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L328" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="P328" t="s">
         <v>24</v>
       </c>
       <c r="Q328" t="s">
         <v>25</v>
       </c>
       <c r="R328" t="s">
         <v>25</v>
       </c>
       <c r="S328" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="329" spans="1:19">
       <c r="A329" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="B329">
         <v>60</v>
       </c>
       <c r="C329" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="D329" t="s">
-        <v>1414</v>
+        <v>703</v>
       </c>
       <c r="H329" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
       <c r="L329" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
       <c r="P329" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="Q329" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="R329" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="S329" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
     </row>
     <row r="330" spans="1:19">
       <c r="A330" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="B330">
-        <v>60</v>
+        <v>115</v>
       </c>
       <c r="C330" t="s">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="D330" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="H330" t="s">
-        <v>1428</v>
+        <v>1423</v>
       </c>
       <c r="L330" t="s">
-        <v>1429</v>
+        <v>1424</v>
       </c>
       <c r="P330" t="s">
         <v>24</v>
       </c>
       <c r="Q330" t="s">
         <v>25</v>
       </c>
       <c r="R330" t="s">
         <v>25</v>
       </c>
       <c r="S330" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="331" spans="1:19">
       <c r="A331" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B331">
+        <v>79</v>
+      </c>
+      <c r="C331" t="s">
         <v>1425</v>
       </c>
-      <c r="B331">
-[...4 lines deleted...]
-      </c>
       <c r="D331" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="H331" t="s">
-        <v>1432</v>
+        <v>1427</v>
       </c>
       <c r="L331" t="s">
-        <v>1433</v>
+        <v>1428</v>
       </c>
       <c r="P331" t="s">
         <v>24</v>
       </c>
       <c r="Q331" t="s">
         <v>25</v>
       </c>
       <c r="R331" t="s">
         <v>25</v>
       </c>
       <c r="S331" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="332" spans="1:19">
       <c r="A332" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="B332">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C332" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="D332" t="s">
-        <v>1435</v>
+        <v>1430</v>
       </c>
       <c r="H332" t="s">
-        <v>1436</v>
+        <v>1431</v>
       </c>
       <c r="L332" t="s">
-        <v>1437</v>
+        <v>1432</v>
       </c>
       <c r="P332" t="s">
         <v>24</v>
       </c>
       <c r="Q332" t="s">
         <v>25</v>
       </c>
       <c r="R332" t="s">
         <v>25</v>
       </c>
       <c r="S332" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="333" spans="1:19">
       <c r="A333" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="B333">
         <v>60</v>
       </c>
       <c r="C333" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1436</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1437</v>
+      </c>
+      <c r="P333" t="s">
         <v>1438</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="Q333" t="s">
         <v>25</v>
       </c>
       <c r="R333" t="s">
         <v>25</v>
       </c>
       <c r="S333" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="334" spans="1:19">
       <c r="A334" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="B334">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="C334" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1441</v>
+      </c>
+      <c r="L334" t="s">
         <v>1442</v>
-      </c>
-[...7 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="P334" t="s">
         <v>24</v>
       </c>
       <c r="Q334" t="s">
         <v>25</v>
       </c>
       <c r="R334" t="s">
         <v>25</v>
       </c>
       <c r="S334" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="335" spans="1:19">
       <c r="A335" t="s">
-        <v>1425</v>
+        <v>1443</v>
       </c>
       <c r="B335">
         <v>60</v>
       </c>
       <c r="C335" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H335" t="s">
         <v>1446</v>
       </c>
-      <c r="D335" t="s">
+      <c r="L335" t="s">
         <v>1447</v>
-      </c>
-[...4 lines deleted...]
-        <v>1449</v>
       </c>
       <c r="P335" t="s">
         <v>24</v>
       </c>
       <c r="Q335" t="s">
         <v>25</v>
       </c>
       <c r="R335" t="s">
         <v>25</v>
       </c>
       <c r="S335" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="336" spans="1:19">
       <c r="A336" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B336">
+        <v>60</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H336" t="s">
         <v>1450</v>
       </c>
-      <c r="B336">
-[...2 lines deleted...]
-      <c r="C336" t="s">
+      <c r="L336" t="s">
         <v>1451</v>
       </c>
-      <c r="D336" t="s">
+      <c r="P336" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>25</v>
+      </c>
+      <c r="R336" t="s">
+        <v>25</v>
+      </c>
+      <c r="S336" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="337" spans="1:19">
+      <c r="A337" t="s">
         <v>1452</v>
       </c>
-      <c r="H336" t="s">
+      <c r="B337">
+        <v>60</v>
+      </c>
+      <c r="C337" t="s">
         <v>1453</v>
       </c>
-      <c r="L336" t="s">
+      <c r="D337" t="s">
         <v>1454</v>
       </c>
-      <c r="P336" t="s">
-[...8 lines deleted...]
-      <c r="S336" t="s">
+      <c r="H337" t="s">
+        <v>1455</v>
+      </c>
+      <c r="L337" t="s">
+        <v>1456</v>
+      </c>
+      <c r="P337" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q337" t="s">
+        <v>25</v>
+      </c>
+      <c r="R337" t="s">
+        <v>25</v>
+      </c>
+      <c r="S337" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="338" spans="1:19">
+      <c r="A338" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B338">
+        <v>71</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1459</v>
+      </c>
+      <c r="L338" t="s">
+        <v>1460</v>
+      </c>
+      <c r="P338" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q338" t="s">
+        <v>25</v>
+      </c>
+      <c r="R338" t="s">
+        <v>25</v>
+      </c>
+      <c r="S338" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="339" spans="1:19">
+      <c r="A339" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B339">
+        <v>60</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1464</v>
+      </c>
+      <c r="L339" t="s">
+        <v>1465</v>
+      </c>
+      <c r="P339" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q339" t="s">
+        <v>25</v>
+      </c>
+      <c r="R339" t="s">
+        <v>25</v>
+      </c>
+      <c r="S339" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="340" spans="1:19">
+      <c r="A340" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B340">
+        <v>60</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1468</v>
+      </c>
+      <c r="L340" t="s">
+        <v>1469</v>
+      </c>
+      <c r="P340" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q340" t="s">
+        <v>25</v>
+      </c>
+      <c r="R340" t="s">
+        <v>25</v>
+      </c>
+      <c r="S340" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="341" spans="1:19">
+      <c r="A341" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B341">
+        <v>155</v>
+      </c>
+      <c r="C341" t="s">
+        <v>374</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L341" t="s">
+        <v>1472</v>
+      </c>
+      <c r="P341" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q341" t="s">
+        <v>25</v>
+      </c>
+      <c r="R341" t="s">
+        <v>25</v>
+      </c>
+      <c r="S341" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="342" spans="1:19">
+      <c r="A342" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B342">
+        <v>137</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1475</v>
+      </c>
+      <c r="L342" t="s">
+        <v>1476</v>
+      </c>
+      <c r="P342" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q342" t="s">
+        <v>25</v>
+      </c>
+      <c r="R342" t="s">
+        <v>25</v>
+      </c>
+      <c r="S342" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="343" spans="1:19">
+      <c r="A343" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B343">
+        <v>60</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1480</v>
+      </c>
+      <c r="L343" t="s">
+        <v>1481</v>
+      </c>
+      <c r="P343" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q343" t="s">
+        <v>25</v>
+      </c>
+      <c r="R343" t="s">
+        <v>25</v>
+      </c>
+      <c r="S343" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="344" spans="1:19">
+      <c r="A344" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B344">
+        <v>60</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1485</v>
+      </c>
+      <c r="L344" t="s">
+        <v>1486</v>
+      </c>
+      <c r="P344" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q344" t="s">
+        <v>124</v>
+      </c>
+      <c r="R344" t="s">
+        <v>124</v>
+      </c>
+      <c r="S344" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="345" spans="1:19">
+      <c r="A345" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B345">
+        <v>60</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1489</v>
+      </c>
+      <c r="L345" t="s">
+        <v>1490</v>
+      </c>
+      <c r="P345" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q345" t="s">
+        <v>25</v>
+      </c>
+      <c r="R345" t="s">
+        <v>25</v>
+      </c>
+      <c r="S345" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="346" spans="1:19">
+      <c r="A346" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B346">
+        <v>60</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1494</v>
+      </c>
+      <c r="L346" t="s">
+        <v>1495</v>
+      </c>
+      <c r="P346" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q346" t="s">
+        <v>25</v>
+      </c>
+      <c r="R346" t="s">
+        <v>25</v>
+      </c>
+      <c r="S346" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="347" spans="1:19">
+      <c r="A347" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B347">
+        <v>60</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1498</v>
+      </c>
+      <c r="L347" t="s">
+        <v>1499</v>
+      </c>
+      <c r="P347" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q347" t="s">
+        <v>25</v>
+      </c>
+      <c r="R347" t="s">
+        <v>25</v>
+      </c>
+      <c r="S347" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="348" spans="1:19">
+      <c r="A348" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B348">
+        <v>78</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1503</v>
+      </c>
+      <c r="L348" t="s">
+        <v>1504</v>
+      </c>
+      <c r="P348" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q348" t="s">
+        <v>25</v>
+      </c>
+      <c r="R348" t="s">
+        <v>25</v>
+      </c>
+      <c r="S348" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="349" spans="1:19">
+      <c r="A349" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B349">
+        <v>80</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D349" t="s">
+        <v>794</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L349" t="s">
+        <v>1507</v>
+      </c>
+      <c r="P349" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q349" t="s">
+        <v>25</v>
+      </c>
+      <c r="R349" t="s">
+        <v>25</v>
+      </c>
+      <c r="S349" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="350" spans="1:19">
+      <c r="A350" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B350">
+        <v>60</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1511</v>
+      </c>
+      <c r="L350" t="s">
+        <v>1512</v>
+      </c>
+      <c r="P350" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q350" t="s">
+        <v>25</v>
+      </c>
+      <c r="R350" t="s">
+        <v>25</v>
+      </c>
+      <c r="S350" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="351" spans="1:19">
+      <c r="A351" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B351">
+        <v>110</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1515</v>
+      </c>
+      <c r="L351" t="s">
+        <v>1516</v>
+      </c>
+      <c r="P351" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q351" t="s">
+        <v>25</v>
+      </c>
+      <c r="R351" t="s">
+        <v>25</v>
+      </c>
+      <c r="S351" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="352" spans="1:19">
+      <c r="A352" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B352">
+        <v>76</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1519</v>
+      </c>
+      <c r="L352" t="s">
+        <v>1520</v>
+      </c>
+      <c r="P352" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q352" t="s">
+        <v>25</v>
+      </c>
+      <c r="R352" t="s">
+        <v>25</v>
+      </c>
+      <c r="S352" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="353" spans="1:19">
+      <c r="A353" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B353">
+        <v>60</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1523</v>
+      </c>
+      <c r="L353" t="s">
+        <v>1524</v>
+      </c>
+      <c r="P353" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q353" t="s">
+        <v>25</v>
+      </c>
+      <c r="R353" t="s">
+        <v>25</v>
+      </c>
+      <c r="S353" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="354" spans="1:19">
+      <c r="A354" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B354">
+        <v>68</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1528</v>
+      </c>
+      <c r="L354" t="s">
+        <v>1529</v>
+      </c>
+      <c r="P354" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q354" t="s">
+        <v>25</v>
+      </c>
+      <c r="R354" t="s">
+        <v>25</v>
+      </c>
+      <c r="S354" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="355" spans="1:19">
+      <c r="A355" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B355">
+        <v>60</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1531</v>
+      </c>
+      <c r="L355" t="s">
+        <v>1532</v>
+      </c>
+      <c r="P355" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q355" t="s">
+        <v>25</v>
+      </c>
+      <c r="R355" t="s">
+        <v>25</v>
+      </c>
+      <c r="S355" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="356" spans="1:19">
+      <c r="A356" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B356">
+        <v>90</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1536</v>
+      </c>
+      <c r="L356" t="s">
+        <v>1537</v>
+      </c>
+      <c r="P356" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q356" t="s">
+        <v>25</v>
+      </c>
+      <c r="R356" t="s">
+        <v>25</v>
+      </c>
+      <c r="S356" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="357" spans="1:19">
+      <c r="A357" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B357">
+        <v>60</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1540</v>
+      </c>
+      <c r="L357" t="s">
+        <v>1541</v>
+      </c>
+      <c r="P357" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q357" t="s">
+        <v>25</v>
+      </c>
+      <c r="R357" t="s">
+        <v>25</v>
+      </c>
+      <c r="S357" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="358" spans="1:19">
+      <c r="A358" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B358">
+        <v>60</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1543</v>
+      </c>
+      <c r="L358" t="s">
+        <v>1544</v>
+      </c>
+      <c r="P358" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q358" t="s">
+        <v>25</v>
+      </c>
+      <c r="R358" t="s">
+        <v>25</v>
+      </c>
+      <c r="S358" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="359" spans="1:19">
+      <c r="A359" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B359">
+        <v>128</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1547</v>
+      </c>
+      <c r="L359" t="s">
+        <v>1548</v>
+      </c>
+      <c r="P359" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q359" t="s">
+        <v>25</v>
+      </c>
+      <c r="R359" t="s">
+        <v>25</v>
+      </c>
+      <c r="S359" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="360" spans="1:19">
+      <c r="A360" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B360">
+        <v>66</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1552</v>
+      </c>
+      <c r="L360" t="s">
+        <v>1553</v>
+      </c>
+      <c r="P360" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q360" t="s">
+        <v>25</v>
+      </c>
+      <c r="R360" t="s">
+        <v>25</v>
+      </c>
+      <c r="S360" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="361" spans="1:19">
+      <c r="A361" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B361">
+        <v>60</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1557</v>
+      </c>
+      <c r="L361" t="s">
+        <v>1558</v>
+      </c>
+      <c r="P361" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q361" t="s">
+        <v>25</v>
+      </c>
+      <c r="R361" t="s">
+        <v>25</v>
+      </c>
+      <c r="S361" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="362" spans="1:19">
+      <c r="A362" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B362">
+        <v>60</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1561</v>
+      </c>
+      <c r="L362" t="s">
+        <v>1562</v>
+      </c>
+      <c r="P362" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q362" t="s">
+        <v>25</v>
+      </c>
+      <c r="R362" t="s">
+        <v>25</v>
+      </c>
+      <c r="S362" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="363" spans="1:19">
+      <c r="A363" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B363">
+        <v>60</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1565</v>
+      </c>
+      <c r="L363" t="s">
+        <v>1566</v>
+      </c>
+      <c r="P363" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q363" t="s">
+        <v>25</v>
+      </c>
+      <c r="R363" t="s">
+        <v>25</v>
+      </c>
+      <c r="S363" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="364" spans="1:19">
+      <c r="A364" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B364">
+        <v>110</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1569</v>
+      </c>
+      <c r="L364" t="s">
+        <v>1570</v>
+      </c>
+      <c r="P364" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q364" t="s">
+        <v>25</v>
+      </c>
+      <c r="R364" t="s">
+        <v>25</v>
+      </c>
+      <c r="S364" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="365" spans="1:19">
+      <c r="A365" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B365">
+        <v>115</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1573</v>
+      </c>
+      <c r="L365" t="s">
+        <v>1574</v>
+      </c>
+      <c r="P365" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q365" t="s">
+        <v>25</v>
+      </c>
+      <c r="R365" t="s">
+        <v>25</v>
+      </c>
+      <c r="S365" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="366" spans="1:19">
+      <c r="A366" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B366">
+        <v>60</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1577</v>
+      </c>
+      <c r="L366" t="s">
+        <v>1578</v>
+      </c>
+      <c r="P366" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q366" t="s">
+        <v>25</v>
+      </c>
+      <c r="R366" t="s">
+        <v>25</v>
+      </c>
+      <c r="S366" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="367" spans="1:19">
+      <c r="A367" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B367">
+        <v>60</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1582</v>
+      </c>
+      <c r="L367" t="s">
+        <v>1583</v>
+      </c>
+      <c r="P367" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q367" t="s">
+        <v>25</v>
+      </c>
+      <c r="R367" t="s">
+        <v>25</v>
+      </c>
+      <c r="S367" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="368" spans="1:19">
+      <c r="A368" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B368">
+        <v>60</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1587</v>
+      </c>
+      <c r="L368" t="s">
+        <v>1588</v>
+      </c>
+      <c r="P368" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q368" t="s">
+        <v>25</v>
+      </c>
+      <c r="R368" t="s">
+        <v>25</v>
+      </c>
+      <c r="S368" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="369" spans="1:19">
+      <c r="A369" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B369">
+        <v>80</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1591</v>
+      </c>
+      <c r="L369" t="s">
+        <v>1592</v>
+      </c>
+      <c r="P369" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q369" t="s">
+        <v>25</v>
+      </c>
+      <c r="R369" t="s">
+        <v>25</v>
+      </c>
+      <c r="S369" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="370" spans="1:19">
+      <c r="A370" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B370">
+        <v>146</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1595</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1596</v>
+      </c>
+      <c r="P370" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q370" t="s">
+        <v>25</v>
+      </c>
+      <c r="R370" t="s">
+        <v>25</v>
+      </c>
+      <c r="S370" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="371" spans="1:19">
+      <c r="A371" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B371">
+        <v>60</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1577</v>
+      </c>
+      <c r="L371" t="s">
+        <v>1599</v>
+      </c>
+      <c r="P371" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q371" t="s">
+        <v>25</v>
+      </c>
+      <c r="R371" t="s">
+        <v>25</v>
+      </c>
+      <c r="S371" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="372" spans="1:19">
+      <c r="A372" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B372">
+        <v>110</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1602</v>
+      </c>
+      <c r="L372" t="s">
+        <v>1603</v>
+      </c>
+      <c r="P372" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q372" t="s">
+        <v>25</v>
+      </c>
+      <c r="R372" t="s">
+        <v>25</v>
+      </c>
+      <c r="S372" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="373" spans="1:19">
+      <c r="A373" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B373">
+        <v>60</v>
+      </c>
+      <c r="C373" t="s">
+        <v>247</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L373" t="s">
+        <v>1607</v>
+      </c>
+      <c r="P373" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q373" t="s">
+        <v>25</v>
+      </c>
+      <c r="R373" t="s">
+        <v>25</v>
+      </c>
+      <c r="S373" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="374" spans="1:19">
+      <c r="A374" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B374">
+        <v>60</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1610</v>
+      </c>
+      <c r="L374" t="s">
+        <v>1611</v>
+      </c>
+      <c r="P374" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q374" t="s">
+        <v>25</v>
+      </c>
+      <c r="R374" t="s">
+        <v>25</v>
+      </c>
+      <c r="S374" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="375" spans="1:19">
+      <c r="A375" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B375">
+        <v>60</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1614</v>
+      </c>
+      <c r="L375" t="s">
+        <v>1615</v>
+      </c>
+      <c r="P375" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>25</v>
+      </c>
+      <c r="R375" t="s">
+        <v>25</v>
+      </c>
+      <c r="S375" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="376" spans="1:19">
+      <c r="A376" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B376">
+        <v>60</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1619</v>
+      </c>
+      <c r="L376" t="s">
+        <v>1620</v>
+      </c>
+      <c r="P376" t="s">
+        <v>1621</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>124</v>
+      </c>
+      <c r="R376" t="s">
+        <v>124</v>
+      </c>
+      <c r="S376" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="377" spans="1:19">
+      <c r="A377" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B377">
+        <v>64</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1624</v>
+      </c>
+      <c r="L377" t="s">
+        <v>1625</v>
+      </c>
+      <c r="P377" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>25</v>
+      </c>
+      <c r="R377" t="s">
+        <v>25</v>
+      </c>
+      <c r="S377" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="378" spans="1:19">
+      <c r="A378" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B378">
+        <v>119</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1628</v>
+      </c>
+      <c r="L378" t="s">
+        <v>1629</v>
+      </c>
+      <c r="P378" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q378" t="s">
+        <v>25</v>
+      </c>
+      <c r="R378" t="s">
+        <v>25</v>
+      </c>
+      <c r="S378" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="379" spans="1:19">
+      <c r="A379" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B379">
+        <v>60</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H379" t="s">
+        <v>104</v>
+      </c>
+      <c r="L379" t="s">
+        <v>105</v>
+      </c>
+      <c r="P379" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q379" t="s">
+        <v>25</v>
+      </c>
+      <c r="R379" t="s">
+        <v>25</v>
+      </c>
+      <c r="S379" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="380" spans="1:19">
+      <c r="A380" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B380">
+        <v>60</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L380" t="s">
+        <v>1636</v>
+      </c>
+      <c r="P380" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q380" t="s">
+        <v>25</v>
+      </c>
+      <c r="R380" t="s">
+        <v>25</v>
+      </c>
+      <c r="S380" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="381" spans="1:19">
+      <c r="A381" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B381">
+        <v>60</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1640</v>
+      </c>
+      <c r="L381" t="s">
+        <v>1641</v>
+      </c>
+      <c r="P381" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q381" t="s">
+        <v>25</v>
+      </c>
+      <c r="R381" t="s">
+        <v>25</v>
+      </c>
+      <c r="S381" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="382" spans="1:19">
+      <c r="A382" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B382">
+        <v>60</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1644</v>
+      </c>
+      <c r="L382" t="s">
+        <v>1645</v>
+      </c>
+      <c r="P382" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>25</v>
+      </c>
+      <c r="R382" t="s">
+        <v>25</v>
+      </c>
+      <c r="S382" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="383" spans="1:19">
+      <c r="A383" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B383">
+        <v>60</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1649</v>
+      </c>
+      <c r="L383" t="s">
+        <v>1650</v>
+      </c>
+      <c r="P383" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>25</v>
+      </c>
+      <c r="R383" t="s">
+        <v>25</v>
+      </c>
+      <c r="S383" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="384" spans="1:19">
+      <c r="A384" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B384">
+        <v>63</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1654</v>
+      </c>
+      <c r="L384" t="s">
+        <v>1655</v>
+      </c>
+      <c r="P384" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q384" t="s">
+        <v>25</v>
+      </c>
+      <c r="R384" t="s">
+        <v>25</v>
+      </c>
+      <c r="S384" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="385" spans="1:19">
+      <c r="A385" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B385">
+        <v>60</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1659</v>
+      </c>
+      <c r="L385" t="s">
+        <v>1660</v>
+      </c>
+      <c r="P385" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q385" t="s">
+        <v>25</v>
+      </c>
+      <c r="R385" t="s">
+        <v>25</v>
+      </c>
+      <c r="S385" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="386" spans="1:19">
+      <c r="A386" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B386">
+        <v>60</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1663</v>
+      </c>
+      <c r="L386" t="s">
+        <v>1664</v>
+      </c>
+      <c r="P386" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q386" t="s">
+        <v>25</v>
+      </c>
+      <c r="R386" t="s">
+        <v>25</v>
+      </c>
+      <c r="S386" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="387" spans="1:19">
+      <c r="A387" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B387">
+        <v>60</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1668</v>
+      </c>
+      <c r="L387" t="s">
+        <v>1669</v>
+      </c>
+      <c r="P387" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q387" t="s">
+        <v>25</v>
+      </c>
+      <c r="R387" t="s">
+        <v>25</v>
+      </c>
+      <c r="S387" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="388" spans="1:19">
+      <c r="A388" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B388">
+        <v>60</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1672</v>
+      </c>
+      <c r="L388" t="s">
+        <v>1673</v>
+      </c>
+      <c r="P388" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q388" t="s">
+        <v>25</v>
+      </c>
+      <c r="R388" t="s">
+        <v>25</v>
+      </c>
+      <c r="S388" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="389" spans="1:19">
+      <c r="A389" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B389">
+        <v>60</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1677</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1678</v>
+      </c>
+      <c r="P389" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q389" t="s">
+        <v>25</v>
+      </c>
+      <c r="R389" t="s">
+        <v>25</v>
+      </c>
+      <c r="S389" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="390" spans="1:19">
+      <c r="A390" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B390">
+        <v>60</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1682</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1683</v>
+      </c>
+      <c r="P390" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q390" t="s">
+        <v>25</v>
+      </c>
+      <c r="R390" t="s">
+        <v>25</v>
+      </c>
+      <c r="S390" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="391" spans="1:19">
+      <c r="A391" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B391">
+        <v>60</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1686</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1687</v>
+      </c>
+      <c r="P391" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q391" t="s">
+        <v>25</v>
+      </c>
+      <c r="R391" t="s">
+        <v>25</v>
+      </c>
+      <c r="S391" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="392" spans="1:19">
+      <c r="A392" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B392">
+        <v>60</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1691</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1692</v>
+      </c>
+      <c r="P392" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q392" t="s">
+        <v>25</v>
+      </c>
+      <c r="R392" t="s">
+        <v>25</v>
+      </c>
+      <c r="S392" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="393" spans="1:19">
+      <c r="A393" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B393">
+        <v>60</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1696</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1697</v>
+      </c>
+      <c r="P393" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q393" t="s">
+        <v>25</v>
+      </c>
+      <c r="R393" t="s">
+        <v>25</v>
+      </c>
+      <c r="S393" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="394" spans="1:19">
+      <c r="A394" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B394">
+        <v>60</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1700</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1701</v>
+      </c>
+      <c r="P394" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q394" t="s">
+        <v>25</v>
+      </c>
+      <c r="R394" t="s">
+        <v>25</v>
+      </c>
+      <c r="S394" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="395" spans="1:19">
+      <c r="A395" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B395">
+        <v>60</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1705</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1706</v>
+      </c>
+      <c r="P395" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q395" t="s">
+        <v>25</v>
+      </c>
+      <c r="R395" t="s">
+        <v>25</v>
+      </c>
+      <c r="S395" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="396" spans="1:19">
+      <c r="A396" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B396">
+        <v>60</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1709</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1710</v>
+      </c>
+      <c r="P396" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q396" t="s">
+        <v>25</v>
+      </c>
+      <c r="R396" t="s">
+        <v>25</v>
+      </c>
+      <c r="S396" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="397" spans="1:19">
+      <c r="A397" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B397">
+        <v>60</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1714</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1715</v>
+      </c>
+      <c r="P397" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q397" t="s">
+        <v>25</v>
+      </c>
+      <c r="R397" t="s">
+        <v>25</v>
+      </c>
+      <c r="S397" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="398" spans="1:19">
+      <c r="A398" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B398">
+        <v>107</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1719</v>
+      </c>
+      <c r="L398" t="s">
+        <v>1720</v>
+      </c>
+      <c r="P398" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q398" t="s">
+        <v>25</v>
+      </c>
+      <c r="R398" t="s">
+        <v>25</v>
+      </c>
+      <c r="S398" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="399" spans="1:19">
+      <c r="A399" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B399">
+        <v>60</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1723</v>
+      </c>
+      <c r="L399" t="s">
+        <v>1724</v>
+      </c>
+      <c r="P399" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q399" t="s">
+        <v>25</v>
+      </c>
+      <c r="R399" t="s">
+        <v>25</v>
+      </c>
+      <c r="S399" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="400" spans="1:19">
+      <c r="A400" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B400">
+        <v>60</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1727</v>
+      </c>
+      <c r="L400" t="s">
+        <v>1728</v>
+      </c>
+      <c r="P400" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q400" t="s">
+        <v>25</v>
+      </c>
+      <c r="R400" t="s">
+        <v>25</v>
+      </c>
+      <c r="S400" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="401" spans="1:19">
+      <c r="A401" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B401">
+        <v>60</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L401" t="s">
+        <v>1732</v>
+      </c>
+      <c r="P401" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q401" t="s">
+        <v>25</v>
+      </c>
+      <c r="R401" t="s">
+        <v>25</v>
+      </c>
+      <c r="S401" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="402" spans="1:19">
+      <c r="A402" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B402">
+        <v>67</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1735</v>
+      </c>
+      <c r="L402" t="s">
+        <v>1736</v>
+      </c>
+      <c r="P402" t="s">
+        <v>1737</v>
+      </c>
+      <c r="Q402" t="s">
+        <v>25</v>
+      </c>
+      <c r="R402" t="s">
+        <v>25</v>
+      </c>
+      <c r="S402" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="403" spans="1:19">
+      <c r="A403" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B403">
+        <v>64</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1740</v>
+      </c>
+      <c r="L403" t="s">
+        <v>1741</v>
+      </c>
+      <c r="P403" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q403" t="s">
+        <v>25</v>
+      </c>
+      <c r="R403" t="s">
+        <v>25</v>
+      </c>
+      <c r="S403" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="404" spans="1:19">
+      <c r="A404" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B404">
+        <v>60</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1744</v>
+      </c>
+      <c r="L404" t="s">
+        <v>1745</v>
+      </c>
+      <c r="P404" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q404" t="s">
+        <v>25</v>
+      </c>
+      <c r="R404" t="s">
+        <v>25</v>
+      </c>
+      <c r="S404" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="405" spans="1:19">
+      <c r="A405" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B405">
+        <v>60</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1748</v>
+      </c>
+      <c r="L405" t="s">
+        <v>1749</v>
+      </c>
+      <c r="P405" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q405" t="s">
+        <v>25</v>
+      </c>
+      <c r="R405" t="s">
+        <v>25</v>
+      </c>
+      <c r="S405" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="406" spans="1:19">
+      <c r="A406" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B406">
+        <v>160</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L406" t="s">
+        <v>1754</v>
+      </c>
+      <c r="P406" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q406" t="s">
+        <v>25</v>
+      </c>
+      <c r="R406" t="s">
+        <v>25</v>
+      </c>
+      <c r="S406" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="407" spans="1:19">
+      <c r="A407" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B407">
+        <v>60</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1758</v>
+      </c>
+      <c r="L407" t="s">
+        <v>1759</v>
+      </c>
+      <c r="P407" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q407" t="s">
+        <v>124</v>
+      </c>
+      <c r="R407" t="s">
+        <v>124</v>
+      </c>
+      <c r="S407" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="408" spans="1:19">
+      <c r="A408" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B408">
+        <v>60</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1762</v>
+      </c>
+      <c r="L408" t="s">
+        <v>1763</v>
+      </c>
+      <c r="P408" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q408" t="s">
+        <v>25</v>
+      </c>
+      <c r="R408" t="s">
+        <v>25</v>
+      </c>
+      <c r="S408" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="409" spans="1:19">
+      <c r="A409" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B409">
+        <v>60</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1766</v>
+      </c>
+      <c r="L409" t="s">
+        <v>1767</v>
+      </c>
+      <c r="P409" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q409" t="s">
+        <v>124</v>
+      </c>
+      <c r="R409" t="s">
+        <v>124</v>
+      </c>
+      <c r="S409" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="410" spans="1:19">
+      <c r="A410" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B410">
+        <v>60</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1771</v>
+      </c>
+      <c r="L410" t="s">
+        <v>1772</v>
+      </c>
+      <c r="P410" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q410" t="s">
+        <v>25</v>
+      </c>
+      <c r="R410" t="s">
+        <v>25</v>
+      </c>
+      <c r="S410" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="411" spans="1:19">
+      <c r="A411" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B411">
+        <v>71</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1775</v>
+      </c>
+      <c r="L411" t="s">
+        <v>1776</v>
+      </c>
+      <c r="P411" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q411" t="s">
+        <v>25</v>
+      </c>
+      <c r="R411" t="s">
+        <v>25</v>
+      </c>
+      <c r="S411" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="412" spans="1:19">
+      <c r="A412" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B412">
+        <v>68</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1779</v>
+      </c>
+      <c r="L412" t="s">
+        <v>1780</v>
+      </c>
+      <c r="P412" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q412" t="s">
+        <v>25</v>
+      </c>
+      <c r="R412" t="s">
+        <v>25</v>
+      </c>
+      <c r="S412" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="413" spans="1:19">
+      <c r="A413" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B413">
+        <v>60</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1783</v>
+      </c>
+      <c r="L413" t="s">
+        <v>1784</v>
+      </c>
+      <c r="P413" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q413" t="s">
+        <v>25</v>
+      </c>
+      <c r="R413" t="s">
+        <v>25</v>
+      </c>
+      <c r="S413" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="414" spans="1:19">
+      <c r="A414" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B414">
+        <v>65</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L414" t="s">
+        <v>1788</v>
+      </c>
+      <c r="P414" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q414" t="s">
+        <v>25</v>
+      </c>
+      <c r="R414" t="s">
+        <v>25</v>
+      </c>
+      <c r="S414" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="415" spans="1:19">
+      <c r="A415" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B415">
+        <v>60</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1791</v>
+      </c>
+      <c r="L415" t="s">
+        <v>1792</v>
+      </c>
+      <c r="P415" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q415" t="s">
+        <v>25</v>
+      </c>
+      <c r="R415" t="s">
+        <v>25</v>
+      </c>
+      <c r="S415" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="416" spans="1:19">
+      <c r="A416" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B416">
+        <v>60</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1796</v>
+      </c>
+      <c r="L416" t="s">
+        <v>1797</v>
+      </c>
+      <c r="P416" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q416" t="s">
+        <v>25</v>
+      </c>
+      <c r="R416" t="s">
+        <v>25</v>
+      </c>
+      <c r="S416" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>