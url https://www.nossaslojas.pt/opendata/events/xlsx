--- v0 (2026-06-12)
+++ v1 (2026-08-17)
@@ -12,95 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/activity/22_CERCO_DE_ALMEIDA_CARTAZ-212x300.jpg</t>
+  </si>
+  <si>
+    <t>22º Cerco de Almeida</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;
+&lt;div dir="auto"&gt;Aguardamos a sua visita!&lt;br&gt;
+#municipioalmeida&lt;/div&gt;
+&lt;/div&gt;
+&lt;h1 dir="auto"&gt;28. AGO&amp;nbsp; &amp;nbsp;Sexta &amp;ndash; Feira&lt;/h1&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;17h00 &lt;/strong&gt;&amp;ndash; Hastear das bandeiras dos pa&amp;iacute;ses participantes, Pa&amp;ccedil;os do Concelho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;18h00 &amp;agrave;s 00h00&lt;/strong&gt; &lt;strong&gt;&amp;ndash; &lt;/strong&gt;Abertura e inaugura&amp;ccedil;&amp;atilde;o do Mercado Oitocentista |&amp;nbsp;&amp;ldquo;Mercadores, artes&amp;atilde;os e art&amp;iacute;fices n&amp;atilde;o faltar&amp;atilde;o&amp;rdquo;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;19h00 &amp;agrave;s 02h00&lt;/strong&gt; &lt;strong&gt;&amp;ndash; &lt;/strong&gt;&amp;ldquo;Tabernas prontas a servir os melhores petiscos e manjares&amp;rdquo; | &amp;nbsp;Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;19h00&lt;/strong&gt; &amp;ndash; Arriar das bandeiras dos Paises Participantes&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;19H30- &lt;/strong&gt;Mostra e Provas &amp;ndash; Tarte de Banoffe| Catarina Carvalho | Tenda da Biscoitaria -Pra&amp;ccedil;a da Liberdade&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;20H00- &lt;/strong&gt;Anima&amp;ccedil;&amp;atilde;o e divers&amp;atilde;o para contagiar a multid&amp;atilde;o! | Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;21h00 &amp;ndash; &lt;/strong&gt;Com&amp;eacute;dia Musical &amp;ldquo;Os Beberricos&amp;rdquo; | Escadaria do Quartel das Esquadras&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;22h00&lt;/strong&gt; &amp;ndash; Baile e Sarau Cultural Oitocentista &amp;ldquo; do Solar &amp;agrave; Pra&amp;ccedil;a&amp;rdquo; / Revelim de S. Francisco&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;00h00 &amp;ndash; &lt;/strong&gt;Atua&amp;ccedil;&amp;atilde;o Concerto com o artista Virgul&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;01h00 &amp;ndash; &lt;/strong&gt;Petiscos na mesa e m&amp;uacute;sica no ar, a noite nas tabernas &amp;eacute; para animar! | &amp;nbsp;Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h1&gt;&lt;strong&gt;29. &lt;/strong&gt;AGO&amp;nbsp; &amp;nbsp;&lt;strong&gt;S&amp;aacute;bado&lt;/strong&gt;&lt;/h1&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10h30 &amp;agrave;s 00h00&lt;/strong&gt; &amp;ndash; Mercado Oitocentista&lt;strong&gt; |&lt;/strong&gt;A Arte pelas m&amp;atilde;os de Mercadores e artes&amp;atilde;os!&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10h00&lt;/strong&gt; &amp;ndash; Hastear das Bandeiras dos Pa&amp;iacute;ses participantes&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;12h00 &amp;ndash; &lt;/strong&gt;Com folia cativante, pelas ruas andam os vendedores ambulantes! |&amp;nbsp; Zona envolvente do Mercado Oitocentista&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;12h00 &amp;agrave;s 02h00 &amp;ndash; &lt;/strong&gt;Para deliciar um bom paladar, v&amp;aacute; at&amp;eacute; &amp;agrave;s Tabernas e deixe-se encantar! | &amp;nbsp;Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;15h00&lt;/strong&gt; /17h00&amp;ndash; Conversas no Solar: Almeida em Jogo, da Hist&amp;oacute;ria ao campo virtual /Casa Museu Solar S. Jo&amp;atilde;o&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;15h00&lt;/strong&gt; &amp;ndash; Desfile do Santo Ant&amp;oacute;nio, pelo Grhma/ Dda Igreja da Misericordia ao Acampamento Hist&amp;oacute;rico-Militar&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;15h30 /17h00&lt;/strong&gt; &amp;ndash; Oficina de Esgrima Hist&amp;oacute;rica e Duelos &amp;ndash; Museu Hist&amp;oacute;rico militar de Almeida&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;16h00 &amp;agrave;s 18h00&lt;/strong&gt; &amp;ndash; Ronda de Sentinelas e Render da Guarda | Pra&amp;ccedil;a-Forte de Almeida&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;16h00/17h30-17h45/19h00&lt;/strong&gt; &amp;ndash; Viista t&amp;eacute;cnica orientada: Da efemeride de Napole&amp;atilde;o &amp;agrave; queda da Pra&amp;ccedil;a de Almeida: uma visita &amp;agrave; Pra&amp;ccedil;a-Forte&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;16h30&lt;/strong&gt; &amp;ndash; Abertura do Acampamento Hist&amp;oacute;rico&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;16h30 &amp;ndash; 18h00 &amp;ndash;&lt;/strong&gt;Oficinas Hist&amp;oacute;ricas &amp;ndash; Militares e Civis no Acamapmaneto Hist&amp;oacute;rico&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;17h00- 18h00 &amp;ndash; Mostra e Provas&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Salame de chocolate| L&amp;iacute;gia Dourado &amp;ndash; Limonada com mel| Alice Carvalho | &amp;nbsp;Tenda da Biscoitaria &amp;ndash; Pra&amp;ccedil;a da Liberdade&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;17h30 &amp;ndash; &lt;/strong&gt;No Coreto a alegria continua com o teatro a fazer folia! |&amp;nbsp; Jardim da Pra&amp;ccedil;a da Rep&amp;uacute;blica&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;19h00&lt;/strong&gt; &amp;ndash; Arriar das Bandeiras, Pa&amp;ccedil;os do Concelho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;19h00 &lt;/strong&gt;&amp;ndash; Soldados ao Rancho!!! Acampamento Hist&amp;oacute;rico, para Recriadore&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;20h00 &amp;ndash; &lt;/strong&gt;M&amp;uacute;sica, rir e cantar para o povo alegrar! | &amp;nbsp;Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;21h00&lt;/strong&gt; &amp;ndash;Espet&amp;aacute;culo de Fogo |&amp;nbsp; Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;22h00&lt;/strong&gt; &amp;ndash; Desfile das Tropas do Acampamento Militar at&amp;eacute; ao campo de batalha- do Bte de S. Francisco ao Revelim do Paoil&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;23h15 &lt;/strong&gt;&amp;ndash; Cerco &amp;agrave; Pra&amp;ccedil;a-Forte seguido de espet&amp;aacute;culo piromusical, Revelim do Paiol&lt;/p&gt;
+&lt;p&gt;00h00 &amp;ndash; Espet&amp;aacute;culo Musical com a artista Raquel Tavares- Recinto das Festas / Revelim doble&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;01h00 &amp;ndash; &lt;/strong&gt;Nas tabernas h&amp;aacute; comer e beber e boa m&amp;uacute;sica para entreter! | Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;h1&gt;&lt;strong&gt;30. &lt;/strong&gt;AGO&amp;nbsp; &amp;nbsp;&lt;strong&gt;S&amp;aacute;bado&lt;/strong&gt;&lt;/h1&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10h00 &lt;/strong&gt;&amp;ndash; Hastear das Bandeiras, Pa&amp;ccedil;os do Concelho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10h30 &amp;agrave;s 11h00 &lt;/strong&gt;&amp;ndash; Cerim&amp;oacute;nias de Homenagem aos tombados em combate, com terno de clarins e a presen&amp;ccedil;a da DHCM e Ex&amp;eacute;rcito Portugu&amp;ecirc;s no Memorial do Castelo, seguido de marcha at&amp;eacute; ao Memorial da Pra&amp;ccedil;a Alta&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10h30 &amp;agrave;s 13h00&lt;/strong&gt; &lt;strong&gt;&amp;ndash; &lt;/strong&gt;&amp;ldquo;M&amp;atilde;os que criam, talentos que brilham&amp;rdquo;- Pintura ao vivo com a participa&amp;ccedil;&amp;atilde;o especial da ASTA (Associa&amp;ccedil;&amp;atilde;o S&amp;oacute;cioTerap&amp;ecirc;utica&amp;nbsp; &amp;nbsp;de Almeida) |&amp;nbsp;Jardim da Pra&amp;ccedil;a da Rep&amp;uacute;blica&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10h30 &amp;ndash; 19h00 &amp;ndash;&lt;/strong&gt; Comprar e festejar no Mercado, num ambiente &amp;uacute;nico e muito animado! |&amp;nbsp;Mercado Oitocentista&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;11h30&lt;/strong&gt; &amp;ndash; T&amp;aacute;ticas de combate e de ass&amp;eacute;dio, no Fosso do Bte de S. Pedro / revelim da Brecha&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;12h30&lt;/strong&gt; &amp;ndash; Arriar das Bandeiras seguido de Discursos protocolares e apresenta&amp;ccedil;&amp;atilde;o de armas (Ex&amp;eacute;rcito Portugu&amp;ecirc;s) | Terreiro do Po&amp;ccedil;o do Rancho&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;13h30 &lt;/strong&gt;&amp;ndash; Missa |Igreja Matriz&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;15h00 &amp;ndash; &lt;/strong&gt;&amp;nbsp;Oficinas no MHMA, Esgrima Hist&amp;oacute;rica e Duelos&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;15h00&lt;/strong&gt;-Anima&amp;ccedil;&amp;atilde;o de rua &amp;ldquo;O Amigo Traidor&amp;rdquo;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;15h30 &amp;ndash; &lt;/strong&gt;Pe&amp;ccedil;a Teatral &amp;ldquo;Os jogos da &amp;eacute;poca fazem muita anima&amp;ccedil;&amp;atilde;o, juntam a fam&amp;iacute;lia e toda a popula&amp;ccedil;&amp;atilde;o&amp;rdquo; com Associa&amp;ccedil;&amp;atilde;o Cultural &amp;ldquo;Conhe&amp;ccedil;a a sua Aldeia o Freixo&amp;rdquo; |&amp;nbsp;Mercado Oitocentista&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;16h00- 17h00 &amp;ndash; Mostra e Provas&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Biscoitos de lim&amp;atilde;o| Mula Doce&lt;/p&gt;
+&lt;p&gt;Queques de laranja| Av&amp;oacute; Cristina&lt;/p&gt;
+&lt;p&gt;Tenda da Biscoitaria &amp;ndash; Pra&amp;ccedil;a da Liberdade&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROGRAMA&amp;Ccedil;&amp;Atilde;O DO &amp;ldquo;ESPA&amp;Ccedil;O FAM&amp;Iacute;LIA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&amp;nbsp;29 de AGOSTO &amp;ndash; S&amp;aacute;bado&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10h30 &amp;gt; 12h30 | 14h30 &amp;gt; 18h00&lt;/strong&gt;&lt;strong&gt; &amp;ndash; &lt;/strong&gt;Abertura&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;11h00 &lt;/strong&gt;&lt;strong&gt;&amp;ndash; &lt;/strong&gt;A menina que amava m&amp;uacute;sica: hora do conto com a autora Maria Jos&amp;eacute; Dinis da ASTA &amp;ndash; Associa&amp;ccedil;&amp;atilde;o S&amp;oacute;cio Terap&amp;ecirc;utica de Almeida&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;11h30 &amp;gt; 12h30&lt;/strong&gt;&lt;strong&gt; &amp;ndash; &lt;/strong&gt;Tecer um futuro de paz e uni&amp;atilde;o: oficina de tecelagem com a Helena Alves da ASTA&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;14h30 &amp;gt; 18h00&lt;/strong&gt;&lt;strong&gt; &amp;ndash; &lt;/strong&gt;Constr&amp;oacute;i a tua &amp;ldquo;Alma&amp;rdquo;: oficina de feltragem de l&amp;atilde; com Elisabete Correia&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&amp;nbsp;15h30 &amp;gt; 18h00&lt;/strong&gt;&lt;strong&gt; &amp;ndash;&lt;/strong&gt; Batimentos em marcha: oficina de express&amp;atilde;o pl&amp;aacute;stica + Marcha da PAZ&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;21h30&lt;/strong&gt;&lt;strong&gt; &amp;ndash; &lt;/strong&gt;Bzzzoira Moira pelo Teatro e Marionetas de Mandr&amp;aacute;gora&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h1&gt;&lt;/h1&gt;
+&lt;h1 style="text-align: center;"&gt;Rota Gastron&amp;oacute;mica&lt;/h1&gt;
+&lt;p&gt;&lt;img decoding="async" src="https://www.cm-almeida.pt/wp-content/uploads/2026/05/ROTA-GASTRONOMICA-146x300.jpg" alt="Rota Gastron&amp;Oacute;mica" width="449" height="923" srcset="https://www.cm-almeida.pt/wp-content/uploads/2026/05/ROTA-GASTRONOMICA-146x300.jpg 146w, https://www.cm-almeida.pt/wp-content/uploads/2026/05/ROTA-GASTRONOMICA-501x1030.jpg 501w, https://www.cm-almeida.pt/wp-content/uploads/2026/05/ROTA-GASTRONOMICA.jpg 700w" sizes="(max-width: 449px) 100vw, 449px"&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Almeida"}]</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/activity/Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-de-Copia-d-240x300.png</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/activity/FB_IMG_1785952045316-208x300.jpg</t>
+  </si>
+  <si>
+    <t>Festa em Honra de Santa Bárbara - Amoreira</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/activity/Festa-Castelo-Bom-2026-212x300.jpg</t>
+  </si>
+  <si>
+    <t>Festas em Honra da Nossa Senhora dos Remédios - Castelo Bom</t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>https://www.nossaslojas.pt/files/images/activity/COMEMORACOES_FERIADO_MUNICIPAL_DE_ALMEIDA-214x300.jpg</t>
+  </si>
+  <si>
+    <t>Comemorações do Feriado Municipal de Almeida 2026</t>
+  </si>
+  <si>
+    <t>&lt;h1&gt;Comemora&amp;ccedil;&amp;otilde;es Feriado Municipal de Almeida 2026&lt;/h1&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h3&gt;Domingo | 28 de junho&lt;/h3&gt;
+&lt;h4&gt;10H00 &amp;ndash; XVIII Encontro de Cavaleiros | Local: Picadeiro D&amp;rsquo;el Rey&lt;/h4&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h3&gt;Quinta-feira | 02 de julho&lt;/h3&gt;
+&lt;h4&gt;10H00 &amp;ndash; Guarda de Honra | Grupo de Reconstitu&amp;iacute;&amp;ccedil;&amp;atilde;o Hist&amp;oacute;rica do Munic&amp;iacute;pio de Almeida | Local: Pa&amp;ccedil;os do Concelho&lt;/h4&gt;
+&lt;h4&gt;10H15 &amp;ndash; I&amp;ccedil;ar de Bandeiras | Local: Pa&amp;ccedil;os do Concelho&lt;/h4&gt;
+&lt;h4&gt;10H30 &amp;ndash; Cerim&amp;oacute;nia Evocativa do Feriado Municipal | Local: Pa&amp;ccedil;os do Concelho&lt;/h4&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h3&gt;Sexta-feira | 03 de julho&lt;/h3&gt;
+&lt;h4&gt;22H00 &amp;ndash; Silent Party | Local: Picadeiro D&amp;rsquo;el Rey&lt;/h4&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h3&gt;S&amp;aacute;bado | 04 de julho&lt;/h3&gt;
+&lt;h4&gt;09H30 &amp;ndash; 1&amp;ordf; C&amp;atilde;ominhada | Local: Vale Me&amp;atilde;o (CROAA)&lt;/h4&gt;
+&lt;h4&gt;14H30 &amp;ndash; 17H00 &amp;ndash; Conversas sobre Revitaliza&amp;ccedil;&amp;atilde;o Patrimonial | Local: Solar S&amp;atilde;o Jo&amp;atilde;o &amp;ndash; Casa Museu&lt;/h4&gt;
+&lt;h4&gt;14H30 &amp;ndash; 19H00 &amp;ndash; Concurso de Saltos Nacional C | Local: Baluarte de S&amp;atilde;o Francisco&lt;/h4&gt;
+&lt;h4&gt;21H30 &amp;ndash; Dan&amp;ccedil;as no Tempo da Restaura&amp;ccedil;&amp;atilde;o | Local: Pra&amp;ccedil;a da Rep&amp;uacute;blica&lt;/h4&gt;
+&lt;h4&gt;22H30 &amp;ndash; Concerto &amp;ldquo;Ningue-Ningue Tr&amp;ecirc;s Tentos&amp;rdquo;&lt;/h4&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h3&gt;Domingo | 05 de julho&lt;/h3&gt;
+&lt;h4&gt;10H30 &amp;ndash; 19H00&lt;/h4&gt;
+&lt;h4&gt;Concurso de Saltos Nacional C | Local: Baluarte de S&amp;atilde;o Francisco&lt;/h4&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;h1&gt;Condicionamento de Tr&amp;acirc;nsito&lt;/h1&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;img fetchpriority="high" decoding="async" src="https://www.cm-almeida.pt/wp-content/uploads/2026/06/CONDICIONAMENTO-TRANSITO-COMEMORACOES-FERIADO-MUNICIPAL-2.jpg" alt="Condicionamento Transito Comemoracoes Feriado Municipal (2)" width="1015" height="1440" srcset="https://www.cm-almeida.pt/wp-content/uploads/2026/06/CONDICIONAMENTO-TRANSITO-COMEMORACOES-FERIADO-MUNICIPAL-2.jpg 1015w, https://www.cm-almeida.pt/wp-content/uploads/2026/06/CONDICIONAMENTO-TRANSITO-COMEMORACOES-FERIADO-MUNICIPAL-2-211x300.jpg 211w, https://www.cm-almeida.pt/wp-content/uploads/2026/06/CONDICIONAMENTO-TRANSITO-COMEMORACOES-FERIADO-MUNICIPAL-2-726x1030.jpg 726w, https://www.cm-almeida.pt/wp-content/uploads/2026/06/CONDICIONAMENTO-TRANSITO-COMEMORACOES-FERIADO-MUNICIPAL-2-768x1090.jpg 768w" sizes="(max-width: 1015px) 100vw, 1015px"&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-11</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/activity/cartaz_com_alt_solicitadas-212x300.jpg</t>
   </si>
   <si>
     <t>Feira Medieval de Castelo Mendo 2026  Saberes e Crenças Medievais</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Feira Medieval de Castelo Mendo 2026&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;br&gt;
 Tema: Saberes e Cren&amp;ccedil;as Medievais&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Entre muralhas que guardam s&amp;eacute;culos de hist&amp;oacute;ria, Castelo Mendo abre novamente as suas portas ao tempo das mem&amp;oacute;rias e dos mist&amp;eacute;rios. Este ano, mergulhamos nos &amp;ldquo;Saberes e Cren&amp;ccedil;as Medievais&amp;rdquo;, onde a realidade e a supersti&amp;ccedil;&amp;atilde;o se entrela&amp;ccedil;am em cada canto da aldeia.&lt;br&gt;
 Das rezas murmuradas pelas curandeiras aos segredos guardados pelos alquimistas, passando pelas profecias sussurradas &amp;agrave; luz da lua e pelas tradi&amp;ccedil;&amp;otilde;es orais que resistiram ao tempo, esta ser&amp;aacute; uma viagem sensorial e simb&amp;oacute;lica ao imagin&amp;aacute;rio popular medieval.&lt;br&gt;
 O visitante ser&amp;aacute; convidado a percorrer tendas onde se curava com plantas, a descobrir as estrelas com o astr&amp;oacute;nomo da corte, a escutar lendas ao calor da lareira e a participar em rituais e pr&amp;aacute;ticas ancestrais que nos recordam a sabedoria de quem vivia mais perto da terra, do corpo e do mist&amp;eacute;rio.&lt;br&gt;
 Que o v&amp;eacute;u entre o vis&amp;iacute;vel e o invis&amp;iacute;vel se levante por estes dias, e que cada um leve consigo um pouco da magia, do saber e da f&amp;eacute; que fizeram parte do quotidiano de outros tempos.&lt;/p&gt;
 &lt;p&gt;Sejam bem-vindos ao tempo dos mist&amp;eacute;rios.&lt;br&gt;
 Sejam bem-vindos a Castelo Mendo.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;PROGRAMA: &amp;ldquo;Cren&amp;ccedil;as e Imagin&amp;aacute;rio&amp;rdquo;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;S&amp;aacute;bado, 11 de abril de 2026&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;15h00 &amp;ndash; Cortejo de abertura&lt;/strong&gt;&amp;nbsp; &amp;ndash; Local: Porta da Vila ao Largo do Pelourinho&lt;/p&gt;
@@ -126,53 +273,50 @@
 &lt;p&gt;&lt;strong&gt;16h30 &amp;ndash;&lt;/strong&gt; &lt;strong&gt;Anima&amp;ccedil;&amp;atilde;o pelas ruas do Burgo &lt;/strong&gt;&amp;ndash; Local: Pelas ruas do Burgo&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;17h00 &lt;/strong&gt;&amp;ndash; &lt;strong&gt;Torneio Cavaleiresco e o Julgamento da Bruxa&amp;nbsp; &lt;/strong&gt;&amp;ndash; Local: Extra-muros&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;18h30 &amp;ndash; Anima&amp;ccedil;&amp;atilde;o pelas Pra&amp;ccedil;as e Largos do Burgo&lt;/strong&gt;&amp;hellip; do local do Torneiro &amp;agrave; Igreja de Santa Maria &lt;strong&gt;(A Casa das Supersti&amp;ccedil;&amp;otilde;es)&lt;/strong&gt; com Visita &amp;agrave; Casa das Supersti&amp;ccedil;&amp;otilde;es &amp;ndash; Local: do Local do Torneio &amp;agrave; Casa das Supersti&amp;ccedil;&amp;otilde;es&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;19h00 &amp;ndash;&lt;/strong&gt; Cortejo de despedida &amp;ndash; Local: Pelas Ruas do Burgo&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;Oficinas e experi&amp;ecirc;ncias &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;S&amp;aacute;bado&lt;/u&gt;&lt;/strong&gt;: Oficina do Ferreiro &amp;ndash; 15h00 e 18h00&lt;/p&gt;
 &lt;p&gt;Oficina do Peleiro &amp;ndash; 16h00 e 19h00&lt;/p&gt;
 &lt;p&gt;Oficina da Cozinha Hist&amp;oacute;rica &amp;ndash; 15h00 e 17h00&lt;/p&gt;
 &lt;p&gt;Oficina de Cunhagem de moedas &amp;ndash; 16h00, 18h00 e 19h00&lt;/p&gt;
 &lt;p&gt;Hospital de Campanha &amp;ndash; 15h00 e 18h00&lt;/p&gt;
 &lt;p&gt;Oficina de Tintas G&amp;aacute;licas &amp;ndash; 14h00&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;Domingo:&lt;/u&gt;&lt;/strong&gt; Oficina do Ferreiro &amp;ndash; 12h00, 15h00 e 16h00&lt;/p&gt;
 &lt;p&gt;Oficina do Peleiro &amp;ndash; 11h00, 14h00 e 17h00&lt;/p&gt;
 &lt;p&gt;Oficina da Cozinha Hist&amp;oacute;rica &amp;ndash; 12h00, 15h00 e 17h00&lt;/p&gt;
 &lt;p&gt;Hospital de Campanha &amp;ndash; 12h00, 15h00 e 16h00&lt;/p&gt;
 &lt;p&gt;Oficina de Tintas G&amp;aacute;licas &amp;ndash; 11h00 | 15h00&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;Em perman&amp;ecirc;ncia:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Exposi&amp;ccedil;&amp;atilde;o de Armas e utens&amp;iacute;lios do quotidiano&lt;/p&gt;
 &lt;p&gt;Jogos tradicionais&lt;/p&gt;
 &lt;p&gt;Carrossel medieval&lt;/p&gt;
 &lt;p&gt;Hospital de Campanha&lt;/p&gt;
 &lt;p&gt;R&amp;eacute;pteis e serpentes em tenda pr&amp;oacute;pria&lt;/p&gt;
 &lt;p&gt;Anima&amp;ccedil;&amp;atilde;o na Casa das Supersti&amp;ccedil;&amp;otilde;es&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"CM-Almeida"}]</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/activity/Escola_do_Soldado_2026-211x300.jpg</t>
   </si>
   <si>
     <t>Escola do Soldado 2026</t>
   </si>
   <si>
     <t>&lt;p&gt; &amp;Agrave; semelhan&amp;ccedil;a do que acontece h&amp;aacute; mais de uma d&amp;eacute;cada, a Pra&amp;ccedil;a-Forte afirma-se como ponto de encontro de v&amp;aacute;rios grupos de recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica, nacionais e da vizinha Espanha, reunidos para partilhar experi&amp;ecirc;ncias, sinergias e saberes de &amp;acirc;mbito hist&amp;oacute;rico-militar e civil, no contexto do s&amp;eacute;culo XIX.&lt;br&gt;
 Na Freineda, no dia 15 de mar&amp;ccedil;o, as ruas da aldeia recebem diversas demonstra&amp;ccedil;&amp;otilde;es e escaramu&amp;ccedil;as, evocando com rigor a viv&amp;ecirc;ncia do per&amp;iacute;odo oitocentista. &lt;/p&gt;
 &lt;p&gt;#municipioalmeida&lt;/p&gt;</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
     <t>https://www.nossaslojas.pt/files/images/activity/FCPDR_PT_26-horas-PT-214x300.jpg</t>
   </si>
   <si>
     <t>17ª Feira de Caça, Pesca e Desenvolvimento Rural</t>
   </si>
   <si>
@@ -643,51 +787,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:O10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -728,128 +872,267 @@
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>19</v>
       </c>
       <c r="N2" t="s">
         <v>19</v>
       </c>
       <c r="O2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" t="s">
+      <c r="C3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
-        <v>22</v>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
-[...10 lines deleted...]
-      <c r="O3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>19</v>
       </c>
       <c r="M4" t="s">
         <v>19</v>
       </c>
       <c r="N4" t="s">
         <v>19</v>
       </c>
       <c r="O4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
       <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N5" t="s">
+        <v>19</v>
+      </c>
+      <c r="O5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
+      <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="H5" t="s">
+      <c r="D6" t="s">
         <v>30</v>
       </c>
-      <c r="L5" t="s">
+      <c r="H6" t="s">
         <v>31</v>
       </c>
-      <c r="M5" t="s">
+      <c r="L6" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6" t="s">
+        <v>19</v>
+      </c>
+      <c r="O6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="N5" t="s">
+      <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="O5" t="s">
+      <c r="D7" t="s">
         <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+      <c r="L7" t="s">
+        <v>19</v>
+      </c>
+      <c r="M7" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7" t="s">
+        <v>19</v>
+      </c>
+      <c r="O7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+      <c r="L8" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" t="s">
+        <v>19</v>
+      </c>
+      <c r="O8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M9" t="s">
+        <v>19</v>
+      </c>
+      <c r="N9" t="s">
+        <v>19</v>
+      </c>
+      <c r="O9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+      <c r="L10" t="s">
+        <v>47</v>
+      </c>
+      <c r="M10" t="s">
+        <v>48</v>
+      </c>
+      <c r="N10" t="s">
+        <v>49</v>
+      </c>
+      <c r="O10" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>